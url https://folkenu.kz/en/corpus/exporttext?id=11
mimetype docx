--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -273,51 +273,51 @@
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Thus, Serik and Gulbarshin achieved their desires.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Passport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Collector: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">О.Еңсепов.</w:t>
+        <w:t xml:space="preserve">О.Еңсепов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informant: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Year: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,70 +406,81 @@
         <w:t xml:space="preserve">Ел: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Қазақстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Елді мекен: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Алматы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Бастапқы формат: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ӘӨИ ҚҚ, 124-бума, 6-дәптерде сақтаулы</w:t>
+        <w:t xml:space="preserve">Түпнұсқасы ӘӨИ ҚҚ, 124-бума, 6-дәптерде сақтаулы.   Жариялануы: ҚЕ, ІІІ, 101-104; Е, ІІ, 70-72.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Цифрланған формат: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ҚЕ, ІІІ, 101-104; Е, ІІ, 70-72</w:t>
+        <w:t xml:space="preserve">"Бабалар сөзі"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Негізгі тіл: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kazakh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Түпнұсқа тілі: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kazakh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жазу графикасы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кирилше</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Бастапқы тіл: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kazakh</w:t>
@@ -508,31 +519,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Жүсіп мерген. Collector: О.Еңсепов.. ATU: .313, 102, 104, 113, 186., 212, 313., 51, 56, 70-, 84, 87, 98. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.. Pages: 25. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Жүсіп мерген. Collector: О.Еңсепов. ATU: .313, 102, 104, 113, 186., 212, 313., 51, 56, 70-, 84, 87, 98. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.. Pages: 25. folkenu.kz Corpus. Accessed 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>