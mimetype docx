--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -527,51 +527,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pages: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">68-82</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Metadata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы аты: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Мұсабаев Дәуітбай</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы рөлі: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фольклор жинаушы</w:t>
@@ -687,31 +687,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қыпша. Collector: Д. Мұсабаев. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Pages: 68-82. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Қыпша. Collector: Д. Мұсабаев. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Pages: 68-82. folkenu.kz Corpus. Accessed 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>