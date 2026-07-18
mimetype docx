--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -409,31 +409,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Алпысқа келгеннен ақыл сұра. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Pages: 309-312. folkenu.kz Corpus. Accessed 2026-06-02.</w:t>
+        <w:t xml:space="preserve">Алпысқа келгеннен ақыл сұра. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Pages: 309-312. folkenu.kz Corpus. Accessed 2026-07-18.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>