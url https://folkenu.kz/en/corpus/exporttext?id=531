--- v1 (2026-07-18)
+++ v2 (2026-09-05)
@@ -409,31 +409,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Алпысқа келгеннен ақыл сұра. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Pages: 309-312. folkenu.kz Corpus. Accessed 2026-07-18.</w:t>
+        <w:t xml:space="preserve">Алпысқа келгеннен ақыл сұра. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Pages: 309-312. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>