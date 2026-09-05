--- v0 (2026-07-18)
+++ v1 (2026-09-05)
@@ -7282,31 +7282,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса Мансұр әл-Халаж (1889). Collector: Ж. Шайхысламұлы. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 11: Діни дастандар.—2005.—368 бет, суретті. Pages: 243. folkenu.kz Corpus. Accessed 2026-07-18.</w:t>
+        <w:t xml:space="preserve">Қисса Мансұр әл-Халаж (1889). Collector: Ж. Шайхысламұлы. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 11: Діни дастандар.—2005.—368 бет, суретті. Pages: 243. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>