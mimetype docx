--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -147,62 +147,62 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pages: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">73-75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Metadata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жасы: </w:t>
+        <w:t xml:space="preserve">орындаушы жасы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">72</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы аты: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Диваев Әбубәкір Ахметжанұлы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы рөлі: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Фольклортанушы, филология ғылымдарының докторы.</w:t>
@@ -340,31 +340,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Сырттаның ажалы (1927). Collector: Ә.А. Диваев. Informant: Беркімбаев Әбділда. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 73: Хайуанаттар туралы ертегілер.—536 бет.. Pages: 73-75. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Сырттаның ажалы (1927). Collector: Ә.А. Диваев. Informant: Беркімбаев Әбділда. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 73: Хайуанаттар туралы ертегілер.—536 бет.. Pages: 73-75. folkenu.kz Corpus. Accessed 2026-10-21.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>