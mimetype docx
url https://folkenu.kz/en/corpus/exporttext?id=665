--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -45,50 +45,87 @@
         <w:t xml:space="preserve">Kazakh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Қара өлең</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Жаз міндім жеңіл жылқы биебауға, Сондықтан бара алмадым жайлау тауға. Жылқыдан құры атымды ұстап мініп, Барамын ауылыңды аралауға.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qara Öleñ (Traditional Kazakh Folk Song)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I mounted a light horse in summer,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">That's why I couldn't go to the summer pasture.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Holding my horse tightly, I ride,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">I will wander around your village.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Passport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Collector: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informant: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
@@ -100,51 +137,51 @@
         <w:t xml:space="preserve">Year: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Record ID: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Source book: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2004. Т. 12: Діни дастандар.—2005.—328 бет, суретті</w:t>
+        <w:t xml:space="preserve">Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 71: Қара өлең.—416 б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pages: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Metadata</w:t>
       </w:r>
     </w:p>
@@ -280,31 +317,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қара өлең (2009). Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2004. Т. 12: Діни дастандар.—2005.—328 бет, суретті. Pages: 18. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Қара өлең (2009). Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2004. Т. 12: Діни дастандар.—2005.—328 бет, суретті. Pages: 18. folkenu.kz Corpus. Accessed 2026-10-21.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>