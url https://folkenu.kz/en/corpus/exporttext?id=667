--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -77,99 +77,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сөйлей бер, қызыл тілім, өлмей тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш адамнан қорлықты көрмей тұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тіл менен жақ, сөйлей бер мына тойда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жең, жағасы жоқ тонды кимей тұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөйлей бер мына тойда, өлмей тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Басы жоқ бір атқа мінбей тұрып.</w:t>
+        <w:t xml:space="preserve">Басы жоқ бір атқа мінбей тұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөйлеп қал мына тойда, байғұс тілім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түңліксіз қараңғы үйге кірмей тұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тіл берді сөйлесін деп Жаппар Құда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайға құлдық қылып тұрсақ та мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәңгі бақи тамұқта қалмас едік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлдыққа болсақ машғұл бұ дүниеде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөйлей бер алмай тұрып, жақ пенен тіл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыл қисабын айтайын, жақсылап біл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүниеде Хақ Тағала жаратыпты</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баршасы санап көрсек, он екі жыл.</w:t>
+        <w:t xml:space="preserve">Баршасы санап көрсек, он екі жыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелі Құдай жаратқан тышқан жылын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кей адамның алады өз пейілін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыл қисабын жазамын бұ орында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аралап келіп едім Омбы жерін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -177,95 +177,95 @@
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң келетұғын сиыр жылы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамағат, жақсылап білің мұны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрқайсысын жазайын һәрбір жолға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша жазайын мен де мұны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барыс келді мұнан соң айғай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көп хайуандар барыстан қалған талып.</w:t>
+        <w:t xml:space="preserve">Көп хайуандар барыстан қалған талып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабылан болар барыс дегендері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөздерді қазақтан келдім алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртінші жыл қисабы болұр қоян,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құданы есіңе алсаң, шошып оян.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кәпірді исламға кіргізем деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп сахаба соғыста шаһид болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесіншісі санасам, аты – ұлу,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Томскі губерне бізден бұру.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисаптап осылайша мен жазайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баспашылар, қағазға басың сұлу.</w:t>
+        <w:t xml:space="preserve">Баспашылар, қағазға басың сұлу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтыншы жылан болұр қисабында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келтірген он екі жыл есебінде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қағазға өлең жазып, шимай салдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылы қысқа Мәулекей сондай пенде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -273,99 +273,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жетіншісін тағы айтсам, жылқы жылы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүгірер тау жағалай қызыл түлкі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі жылды халім келсе мен жазайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соңғыға бізден бұлай қалсын үлгі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегізінші қой жылын тағы жазсам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Біле тұрып лайық па, жолдан азсам?</w:t>
+        <w:t xml:space="preserve">Біле тұрып лайық па, жолдан азсам?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жат елдерді қыдырған мен бір ғаріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлең айтып көңілімді өзім бассам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоғызыншы жыл болды, аты – мешін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр адам ақыреттің қамын жесін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүниеде жақсылық һеш қылмаса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақыретте жауабын не дерсің?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оныншы жыл болар, білсең – тауық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтамын осылайша ебін тауып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рузе тұт, жігіттер, намаз оқы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлі-ақ бір күн қаларсың топырақ қауып.</w:t>
+        <w:t xml:space="preserve">Әлі-ақ бір күн қаларсың топырақ қауып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он бірінші жыл болұр деген ит-ті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп адам бізден бұрын өтіп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайға құлшылық қылмағандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылы жоқ, ойласам, сірә, тіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -373,99 +373,99 @@
         <w:br/>
         <w:t xml:space="preserve">Айтайын он екінші жылы – доңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Боқ астынан шықпайды қара қоңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәкбір айт, зікіри деген сөз бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниені айналыпты мұхит-теңіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша он екі жыл тамам болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көкірегі даңғыл адам ұғып алды.</w:t>
+        <w:t xml:space="preserve">Көкірегі даңғыл адам ұғып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрін де ақылменен ойлап көрші,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ата-бабаң, баршасы дүние салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасыңды ұмытпассың, мұны білсең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазғанды білерсің енді оқысаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он [екі] жыл аттарын жазып қойдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білерсің жақсылап оқып көрсең.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәнжілдің медресесі – тұрған жерім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омбыда Атығай – жүрген жерім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс тоғыз жылында, қоян жылы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өзімнің мешін болұр туған жылым.</w:t>
+        <w:t xml:space="preserve">Өзімнің мешін болұр туған жылым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көріп тұр, енді бір қисса келер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқығандар бұ сөзден ғибрат алар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар соғысын естігеннің</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілі толқып, көзінен жасы ағар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -473,119 +473,107 @@
         <w:br/>
         <w:t xml:space="preserve">Май число отызында Омбы келдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ахун акаң үйіне мейман болдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және бір күн Тасекеңе қонып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол түнде бұ қиссаны тамам қылдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дамолла Абдолла жолдас болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тарсудан параходпен бірге келді.</w:t>
+        <w:t xml:space="preserve">Тарсудан параходпен бірге келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тасекең баласы да Абдолла-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасымда азырақ отырды да ұйықтап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ахун менен Тасекең мейман қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздей ғаріп жанменен ғалам толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жоқ-барды көп сөйлеп не қылайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Әли қиссасы енді келді. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"/>
-[...10 lines deleted...]
-        <w:br/>
         <w:t xml:space="preserve">Қисса Салсал</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Салсалды” Түменде таба алмадым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омбыға баруға енді ойландым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүйткіген параход аралымнан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он бес күнде Омбыға келіп қалдым.</w:t>
+        <w:t xml:space="preserve">Он бес күнде Омбыға келіп қалдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соның үшін Омбыға барып қалдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалды біреуден тауып алдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олай-бұлай қатасын түзеп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Заказной почтальонға айтып салдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -593,51 +581,51 @@
         <w:br/>
         <w:t xml:space="preserve">Төрт кітап бастырдым мұнан бұрын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сейітбаттал”, “Шейх Бұрқы”, “Қара түлік”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртіншісі “Мінәжат” деген бір сөз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді “Салсал” бастыру – менім ойым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзім өлсем, өлмей-дүр жазған хатым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жалытұр оязынан асыл затым.</w:t>
+        <w:t xml:space="preserve">Жалытұр оязынан асыл затым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сейітбаттал” қиссасын оқып көрсең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда енді көрерсің менім атым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы ісім ұнай ма, ағаларым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айып қылып жүрмеңіз, бабаларым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны жазған күнәһар, бейшараға,</w:t>
       </w:r>
@@ -649,51 +637,51 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғазат Әли әл-Мұртаза</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәрдем бергіл біздерге, жалғыз Алла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұғры жолды асан қыл барша жанға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шариғаттан тысқары сөз сөйлетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шерменде қылып, тозаққа бізді салма.</w:t>
+        <w:t xml:space="preserve">Шерменде қылып, тозаққа бізді салма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Алла, тұғры сөйлет тілімізді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаман жолға салдырма көңілімізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір өзің рақым қылып фазылың бірлән,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарылқа біздік асы құлыңызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -701,99 +689,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарылқа біздік ғасы құлыңызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шариғатқа тура қыл мойнымызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ ниетім қабыл қылып, Жаппар Құдай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батин-заһир ашқайсың көзімізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар мекен тұтқан Мәдинеде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Үмбетім” десін бізді о дүниеде.</w:t>
+        <w:t xml:space="preserve">“Үмбетім” десін бізді о дүниеде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір азырақ Пайғамбардан сөз сөйлейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағыма жәрдем бергіл, Жаппар Ие.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағыма жәрдем бергіл, Жаппар Ие,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарлар баршалары бізді сүйе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық шілтен, ғайып ерендер, жәрдем бергіл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және медет бергейсің, жұмла әулие.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздерге жәрдем бергіл, шаһариарлар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шапағат қыл,– деп,–  махшарда” қыламын зар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзімде жәрдемші болыңыздар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хасен, Хұсайын ол барша сахабалар.</w:t>
+        <w:t xml:space="preserve">Хасен, Хұсайын ол барша сахабалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтайын баяғыдан біраз кеңес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы адам жетімнің хақын жемес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ кеңесім тыңдасаңыз, әй, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өңге сөз бұ бәріне кеңес емес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -801,99 +789,99 @@
         <w:br/>
         <w:t xml:space="preserve">Біздерге жәрдем бергіл, пайғамбарлар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имансыздар тамұқта қыла-дүр зар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарды имам қылып, әй, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн намаз оқыпты сахабалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жастары үлкен ішінде кәрі де бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбубәкір, Омар, Осман, Әли де бар.</w:t>
+        <w:t xml:space="preserve">Әбубәкір, Омар, Осман, Әли де бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті азаншы Біләлменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отыз үш мың сахаба бәрі де бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың әуел асыл түбі – араб,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Хабибім” деп ат қойған Тәңірім қалап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәсбих тартып, намазын тамам қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатихасын оқиды қарсы қарап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшалық құрды тақсыр салтанатын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұғры жолға бастайды тамам халқын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүр-жауһар аузынан сөз шығарып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сахабаға айтады насихатын.</w:t>
+        <w:t xml:space="preserve">Сахабаға айтады насихатын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылдан-жылға жақындар ақырзаман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарды артық сүйді Хақ Тағалам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уағдасыз дүниеге алданбаң деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Насихатын Пайғамбар қылды тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -901,99 +889,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Жарандар, тыңдап отыр айтқан сөзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аз-маз сөз алып жүрсең өсиетім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кім қылар осы айтқан бір қызметім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліміз тілеп отыр киік етін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен батамды барғанға берсем екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Біреуіңіз киік алып келсең екен.</w:t>
+        <w:t xml:space="preserve">Біреуіңіз киік алып келсең екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілім түсті, жарандар, әлденеге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киік етін бахузур жесем екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар осы сөзді айтып салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар баршасы аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін бір батыр сахабамен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас алдына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Киік аулай шығармыз түзге,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қызмет етерміз сізге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қызметті жанымызбен қылар едік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тақсыр, бата бере көр бізге,– деді.</w:t>
+        <w:t xml:space="preserve">Тақсыр, бата бере көр бізге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлардың білді енді аттанарын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бата берсе біледі шаттанарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бір Алла оңғарсын,– деп,– жолдарыңды”,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүбәрак тақсыр берді баталарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1001,99 +989,99 @@
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар фатихасын берді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанысып атына мінді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саймандарын, баршасын сайлап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі жолға түсіп жүрді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, Сәдуақас екі батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Олардың айтқан сөзі балдай татыр.</w:t>
+        <w:t xml:space="preserve">Олардың айтқан сөзі балдай татыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбарға бір қызмет қыламыз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киік іздеп екеуі келе жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға жолықпай тұр жалғыз киік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш күн, үш түн келеді тынбай жүріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киік іздеп екеуі келе жатса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір тауға жетті дейді тым-ақ биік.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киік іздеп екеуі шықты ауға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсылық қыл, жарандар, нәпсі жауға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнда киік болар деп, ниет қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екеуі шапқыласып шықты тауға.</w:t>
+        <w:t xml:space="preserve">Екеуі шапқыласып шықты тауға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлақ салғыл сөздеріме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кеңес тыңдатайын өздеріңе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киік іздеп ол тауға шыққан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір шаһар көрінеді көздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1101,99 +1089,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шаһар жаққа жол тартып кетті дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн тағы да өтті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн тынбастан жол жүрісіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол көрінген шаһарға жетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі шығып кетті мұндай шетке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сыйынады бір Жасаған Құдіретке.</w:t>
+        <w:t xml:space="preserve">Сыйынады бір Жасаған Құдіретке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір алтынды сарайға жетіп келіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Биіктігі таласқан аспан-көкке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағып жатқан төрт жақта бұлағы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сайрайтұғын бұлбұлдардың тұрағы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құбыла тарапында ол сарайдың</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бау-бақшалы, жемісті шарбағы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұндай жақсы шарбақты көрді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрын мұндай көрген жоқ бұны дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тамашасын шарбақтың көрейік” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі батыр ішіне кірді дейді.</w:t>
+        <w:t xml:space="preserve">Екі батыр ішіне кірді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Намазға жаман адам ерінеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Намаздыға ол ұжмақ беріледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, Сәдуақас қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ерамбағы секілді көрінеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1201,99 +1189,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ол шарбақтың ішінде ашылған гүл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүл деген иісі жұпар, барыңыз жұл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлақтары һәр тарапқа ағып жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сайрайды және ішінде түрлі бұлбұл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жемісі бар ол шарбақтың пісіп тұрған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жібектен жайылып-дүр көп дастархан.</w:t>
+        <w:t xml:space="preserve">Жібектен жайылып-дүр көп дастархан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтынды аяқ, алтынды табақ, қасық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр түрлі ас қазанда пісіп тұрған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төсектері бар жақсы салтанатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұндай жерді көрген жоқ асыл затты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниедегі ас, жемістің бәрі де бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеп қараса, бірінен-бірі тәтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сусап бұлақ суынан ішті дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттарын отқа қойып түсті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтынды төсектерге шықты дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жылынып киімдерін шешті дейді.</w:t>
+        <w:t xml:space="preserve">Жылынып киімдерін шешті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Желпінді киімдерін шешіп салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шарбаққа қарасты қайран қалып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі тақсыр намазға кіріседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағып жатқан бұлақтан таһарат алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1301,99 +1289,99 @@
         <w:br/>
         <w:t xml:space="preserve">һеш нәрседен қорықпайды сабаздарың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шарбақтың тамаша қылып кезді бәрін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шүкір қылып отырды «бір Алла»ға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам қылып екеуі намаздарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақ-жаққа ағып жатыр бұлақтары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ат асайтын және бар құрақтары.</w:t>
+        <w:t xml:space="preserve">Ат асайтын және бар құрақтары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аспан-көкті қозғалтқан бір дауысты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр естиді құлақтары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екісі орнынан тұрды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарасып, мойындарын бұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қару-жарақ көкпеңбек темір киген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз атты кәпірді көрді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, сол екеуі сондай күшті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым душар қылды мұндай істі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр алдына жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баршасы қол қусырып, аттан түсті.</w:t>
+        <w:t xml:space="preserve">Баршасы қол қусырып, аттан түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Падишамыз әмір қылды бізге,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізді қарауылшы көріпті түзде,  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шарбақ падишамыздың шарбағы-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алып кел” деп жіберді бізді [дейді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1401,99 +1389,99 @@
         <w:br/>
         <w:t xml:space="preserve">Менің падиша екенімді білсін,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишалық салтанатым көрсін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишалық салтанатым айта жүрер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мейман болып, қайыр қылам, келсін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барудан қорқып әсілі бөгелмейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Шақырса, біз бармаймыз неге” дейді.</w:t>
+        <w:t xml:space="preserve">“Шақырса, біз бармаймыз неге” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі атқа мініп, “құп, болар” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге қосылысып жөнеледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Не деген жұрт болады сіздің халқың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Далада мұндай көрдік салтанатын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін кәпірлерден сөз сұрайды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шаһарыңмен айтшы,– деп,– патшаң атын”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Науадир деп аталған біздің жұрт бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшамыздан көп дұшпан қорқып қайыр тілер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науадир-дүр шаһарымыз, білер болсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сұрасаң, патшамыздың аты – Қитар.</w:t>
+        <w:t xml:space="preserve">Сұрасаң, патшамыздың аты – Қитар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір сөйдеп айтады сөзді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі кәпірлермен кетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлермен қосылып жолға түсіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келіп Қитар шаһарына жетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1501,99 +1489,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірлермен шаһарға жетіп келді-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар сондай қорықпас, төтеп кепті-ау. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Биіктігі таласқан аспан-көкке</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның сарайына алып келді-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуін көрген адам қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Көрмедік,– деп, – дүниеде мұндай жанды”.</w:t>
+        <w:t xml:space="preserve">“Көрмедік,– деп, – дүниеде мұндай жанды”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттарын екеуі де байлай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қитар патша алдына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына падишаның кірді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тартынбай екі батыр жүрді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшалық салтанатын артық көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі қайран қалып тұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі қайран қалып тұрды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақын жырлап жатыр жырды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оңда – хан, солда сансыз сұлтандар бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Патшалыққа лайық көрді дейді.</w:t>
+        <w:t xml:space="preserve">Патшалыққа лайық көрді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп жасаған ішінде кәрі де бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мың түрлі бұлбұлдардың әні де бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлеңшілер, домбыра, сырнай, қобыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзіндегі ойынның бәрі де бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1601,99 +1589,99 @@
         <w:br/>
         <w:t xml:space="preserve">Екі батыр таң қалды “неткен жер” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойын бар ойыңызда қандай керек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзіңдегі ойынның бәрін жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша отыр екен қылып ермек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің һеш ұжмақ табары жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаны – кәпір, Хақ дегенде нанары жоқ.</w:t>
+        <w:t xml:space="preserve">Жаны – кәпір, Хақ дегенде нанары жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойын қылып отырып, жұртын жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ жаһан қайғысынан хабары жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр алдына жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер һеш көрген жоқ мұндай ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойын қылып отырған падишаның,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларды құп қарап, көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойыншылар ойынын қойып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша екеуіне көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша көрсе мүшелері бұзық екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұлар палуан шығар деп ойына алды.</w:t>
+        <w:t xml:space="preserve">Бұлар палуан шығар деп ойына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қорыққан болса бұ жерге келмес еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға һеш жан теңдес келмес” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша ішінде бұларды сынап отыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Екеуін адам ұғлы жеңбес” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1701,99 +1689,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Артық болған секілді заттарыңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздің Лат, Манат ерді Жаппарымыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша екеуінен сөз сұрайды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Батырлар, кім болады аттарыңыз?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаһаннам – түбі терең зыңдан дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Имансызға оны орын қылған дейді.</w:t>
+        <w:t xml:space="preserve">Имансызға оны орын қылған дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Біріміздің атымыз Науадир-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біріміздің атымыз һуман, – дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Патшалық берді Құдай, малды,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен сансыз билеп тұрмын жанды,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тауып берсең, дүние малын аямас ем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіздерге бір тілегім бар-ды,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өле-өлгенше болар ем пенде сізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Билейтұғын берер ем елді сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жұмысым-дүр қылып, тауып берсең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұқтаждарың берер ем сонда сізге.</w:t>
+        <w:t xml:space="preserve">Мұқтаждарың берер ем сонда сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Дұшпан көрсек қайрармыз қылышымыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдайға ол жақын қылышымыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанымызбен қызметіңді қылар едік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша, қандай қатты жұмысыңыз?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1801,99 +1789,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Айтқан сөзім тыңдағын, бәлі,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдинеде бар екен Әли,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние малын сіздерден аямас ем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тірі тұтып әкелсеңіз оны,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әкелсең, ұзын болсын жасың,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бойыма тұрар еді асым,– деді.</w:t>
+        <w:t xml:space="preserve">Бойыма тұрар еді асым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде тілектерің берер едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді өлтіріп, әкелсең басын,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бізден қабыл тілегің болды,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай Тағала оңдасын жолды,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді өлтіріп, басын сізге әкелерміз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қосып берсең біздерге қолды,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардың ойыны бар алуан-алуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша айтқан сөзін қабыл алған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бас қылып екі батырды жөнелтеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі мың жандарына қосып палуан.</w:t>
+        <w:t xml:space="preserve">Екі мың жандарына қосып палуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі басшы болды мұндай қолға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Алла, батырларды өзің оңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр бұларды бастап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі күн-түн тақсырлар жүрді жолда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1901,99 +1889,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарандар, бұ сөзіме қыласың таң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнәһлі өлсең, қиналар шыбындай жан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдине тарапына келе жатса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Будақ-будақ алыстан көреді шаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар бір шаң алыстан көрді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлер оған қарай жүрді дейді.</w:t>
+        <w:t xml:space="preserve">Кәпірлер оған қарай жүрді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдинеден бір шыққан керуен екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер оған қарап келді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдиненің кісісі бәрі араб,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер білді дейді бәрі қарап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар да біздің елге дұшпан ғой деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ат қойып, керуенді алды талап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер керуенді алды талап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрып-соғып керуенді қылды харап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер малын талап алғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Керуендер жылайды енді “бір Аллалап”.</w:t>
+        <w:t xml:space="preserve">Керуендер жылайды енді “бір Аллалап”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылайды: – Жалғыз Алла оңдай көр,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерден қорлықты мұндай көрдік,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зар қылып Мұхаммедті жад қылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Алла досты Мұхаммед, қолдай көр,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2001,99 +1989,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жылайды: – Харап қылды бұ дұшпан,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Медет қыл,– деп жылайды алыстан кеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуен жылап, Әлиге сыйынады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> – Шер Құда, қолдай көр, Арыслан,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің қарап тұр талағанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұйымнан алды кәпір қалағанын.</w:t>
+        <w:t xml:space="preserve">Бұйымнан алды кәпір қалағанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағымен естиді екі батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуеннің бұлайша болып жылағанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылағанын керуеннің бұлар көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөздеріне батырлар іші күйді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыштарын қынынан суырып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз қолына екі батыр өзі тиді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман екендерін көрді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрын білмей қарасып тұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аш бөрідей болысып екі шекті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өз қолын қойдай енді қырды дейді.</w:t>
+        <w:t xml:space="preserve">Өз қолын қойдай енді қырды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді атады доп секілді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып көрсетті көп үкімді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер – қой, бұлар қырды аш бөрідей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер – қамыс, бұлар – от секілді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2101,99 +2089,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бастар тәннен айырылды, тәндер жаннан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны кәпір айырылған нұр иманнан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер екеуінен бәрі өліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жандары орын алыпты жаһаннамнан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуен өз малдарын өзі алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Батырлардың ісіне аң-таң қалды.</w:t>
+        <w:t xml:space="preserve">Батырлардың ісіне аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолы сынық, бастары ол жарылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біраз кәпір Қитарға қашып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Падиша, арыз етеміз сізге,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағыңыз  салып тұр бізге,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі күн-түн біз шықтық түзге,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір керуен көрінді көзге,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасына керуеннің бардық,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұс-тұс жақтан біз атты салдық,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуенді біз талап алдық,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Олжаға үлкен батып қалдық,– дейді.</w:t>
+        <w:t xml:space="preserve">Олжаға үлкен батып қалдық,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуендер “Алла” деп жылайды зар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мұхаммед” деп жылайды бейшаралар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қойдай ғана шуласып, айғай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Медет қыл,– деп жылайды,– Әли Хайдар”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2201,99 +2189,99 @@
         <w:br/>
         <w:t xml:space="preserve">Екеуін басшы қылып шықтық түзге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһар көрдік олардан, тақсыр, біз де.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолдың бәрін екеуі қырып салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздер қашып бұлайша келдік сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар көрген істерін қылды баян,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Падиша ашу қылды одан жаман.</w:t>
+        <w:t xml:space="preserve">Падиша ашу қылды одан жаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Өлтірмей, тірі тұтып әкелің!”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жиырма мың палуанды жиды тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдасаңыз айтайын жақсы кепті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кәпірге осы жолда қаза жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның қызметін қыламыз деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жиырма мың палуан іздей кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Табайық деп кәпірлер жүреді тез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстаймыз деп келеді жолықса кез.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, Сәдуақас екеуінен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарандар, бір азырақ есітің сөз.</w:t>
+        <w:t xml:space="preserve">Жарандар, бір азырақ есітің сөз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі екі мыңды қырған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыш шауып, шоқпарды ұрған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі мың палуанды қырғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше күн ол жерде тұрған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2301,99 +2289,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлақ салғын сөздеріме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдайтұғын келдіңіз кездеріңе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күні таң намазын оқыған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлардың бір шаң көрінді көздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрса ол шаңға есі кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қас жүйрік елең етер екпіндетіп.</w:t>
+        <w:t xml:space="preserve">Қас жүйрік елең етер екпіндетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрса ол шаңға екі батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жиырма мың палуандар келді жетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға Құдай берген таудай талап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір өздерін қашпайды көпке балап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жиырма мың кәпірлер жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айналып батырларды алды қамап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аз кісі не қылады мұнша көпке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиынып тұр екеуі Құдіретке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден Шимрүк деген бір палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шығыпты күндей күркіреп жекпе-жекке.</w:t>
+        <w:t xml:space="preserve">Шығыпты күндей күркіреп жекпе-жекке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерден қорқысып тартпайды бас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неге қорықсын, оларға Құдай жолдас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шимрүк кәпір шыққанда “жекпе-жек” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсы шықты алдынан Сәдуақас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2401,99 +2389,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпір қылды сол жерде қайлаларын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмейді бір бәлеге байланарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күндей күркіреп, ақырып осы кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақасқа сілтейді найзаларын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз кәуірді бір-біріне атты дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірдің де қаһары қатты дейді.</w:t>
+        <w:t xml:space="preserve">Кәпірдің де қаһары қатты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзамен ол кәпір сілтегенде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеткізбей Сәдуақас қақты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас сілтеді оған найза,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне жеткізбей қылды қайла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас найзасын кәпір қақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзаменен һеш нәрсе қыла алмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрынғының бар екен сондай кебі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзамен бірталай күндер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне һеш зарар қыла алмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Найзаларын сілтесті отыз екі.</w:t>
+        <w:t xml:space="preserve">Найзаларын сілтесті отыз екі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас бек қатты ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып шоқпарын қолына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарын көтеріп ап, оңтайланып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шимрүк[тің] қасына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2501,99 +2489,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шоқпар бірлән Шимрүкті салды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер таң-тамаша қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шимрүк кәпір аты бірлән күл-күл болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны тура жаһаннамға барды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы адам жетімнің хақын жемес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлер айтты бұларға һешкім келмес.</w:t>
+        <w:t xml:space="preserve">Кәпірлер айтты бұларға һешкім келмес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге кәпірлер келмеген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы жабылуға қылды кеңес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер “біз көппіз”  деп мақтанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қару алып баршасы аттанады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қаулай жасақ бұларды ұстармыз”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер тұс-тұс жақтан ат салады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзін ол басқан кәпірлер көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңғы болды шаңынан сонда аспан-көк.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін бір жақтан ұрыс қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ақырып-ақырып “Иә, Расул Алла” деп.</w:t>
+        <w:t xml:space="preserve">Ақырып-ақырып “Иә, Расул Алла” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр кәпірлерге қылыш шапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қайратына аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түске дейін үш мың кәпірді һәлак қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қаны ол жерде судай ақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2601,99 +2589,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарандар, екі батыр мұндай күшті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге көрсетті мұндай істі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өздері де, тақсырлар, қалжырапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне жетпіс жерден жара түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оларға жабылады сонша дұшпан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оларды қолтықтай көр өзің, Сұбхан.</w:t>
+        <w:t xml:space="preserve">Оларды қолтықтай көр өзің, Сұбхан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қашарға бет қойған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және бір шаң көрінді күншығыстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр кәпірді қылыштаған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерден қорқып, қашып жасымаған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі шаңнан бірталай қол көрінеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі кісі ішінде ту ұстаған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардан да өтіпті бұ дүние сұм,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер оны көріп қуанды тым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге қосылды олар келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он екі ту түбінде он екі мың.</w:t>
+        <w:t xml:space="preserve">Он екі ту түбінде он екі мың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың ләшкердің бәрі де орыс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір өскен жер екен, қылып қуаныш.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние жүзін қап-қара шаңдақ қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша тағы да қылады ұрыс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2701,99 +2689,99 @@
         <w:br/>
         <w:t xml:space="preserve">Екі батыр бір келмес түсті жолға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаппар Құдай, бұларды өзің оңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сансыз кәпір қырылды күн батқанша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас жаралы болып түсті қолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолға түсті Сәдуақас қайран батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірге салған талай заманақыр.</w:t>
+        <w:t xml:space="preserve">Кәпірге салған талай заманақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Патшаға біз алып барамыз”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір бөлек байлап алып кетті кәпір.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас батырды байлап алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақтанысып патшаға алып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құданың құдіретіне қарасаңшы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін ол жерде жалғыз қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақтанды патшаға алып барғандары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тарту қылып алдына салғандары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас жағын әзер көтереді</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірдің асқан он екі палуандары.</w:t>
+        <w:t xml:space="preserve">Кәпірдің асқан он екі палуандары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша[ның] алып барды жандарына</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақты салды қайран болып алдарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жақты тамаша қылып көрсеңдер деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша жақты жіберді хандарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2801,99 +2789,99 @@
         <w:br/>
         <w:t xml:space="preserve">Тамаша ғып көреді жас пен кәрі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі кәпір көтерді палуандары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Дүниеде мұндай жан да бар екен” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң-тамаша қалыпты жанның бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қайран қалды шуылдасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Патшаның қызы көрді көзін ашып.</w:t>
+        <w:t xml:space="preserve">Патшаның қызы көрді көзін ашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның қызының аты – Диләфруз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағын көріп Сәдуақасқа болды асық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай қызға көрсетті тура жолды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақты көріп ішіне қайғы толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас батырды, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрмейінше ошал қыз асық болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің қарап тұр қылғанына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас ол тұтқын болғанына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас батырды ол кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алып барып салыпты зынданына.</w:t>
+        <w:t xml:space="preserve">Алып барып салыпты зынданына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар мұндай бәлеге жолықты кез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер таусылмайды, сірә, һәр кез.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас зынданда жата тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді Әбілмәжін батырдан естіңіз сөз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2901,99 +2889,99 @@
         <w:br/>
         <w:t xml:space="preserve">Оларға Құдай берген таудай талап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір өзін ұрыс қылыпты көпке балап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күні жалғыз өзі ұрыс қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз мың қол кәпірден қылды һәлак.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, көп те шығар сөзден мағынам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шариғаттан терерсің менің мұным.</w:t>
+        <w:t xml:space="preserve">Шариғаттан терерсің менің мұным.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз өзі кәпірмен соғыс қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаһаннамға жіберді сегіз мыңын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз мыңын өлтірді жалғыз қырып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болды ол күні сөйтіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір құлан атып, етін пісіріп жеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір далада жатады шүкір қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиынады жаратқан Жаппарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Алла сақтайды екен сақтарында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құтпан намазын сол жерде оқып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Және Әбілмәжін мінеді аттарына.</w:t>
+        <w:t xml:space="preserve">Және Әбілмәжін мінеді аттарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атқа мінді Қитарға барайын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға түнде ойран салайын деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас хабарын білейін деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тірі болса шығарып алайын деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3001,99 +2989,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сыйынды бір Жасаған Құдіретке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Расул Алла” деп сиынады Мұхаммедке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахаба шаһариардан жәрдем тілеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде тақсыр шаһарға жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тартынбастан шаһарға келді кіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қорықпайды ұстар деп біреу көріп.</w:t>
+        <w:t xml:space="preserve">Қорықпайды ұстар деп біреу көріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың зорлығына таң қалады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамаша қып көреді кезіп жүріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітапта осылайша айтқан сөзі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін қарап жүр жалғыз өзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның үйінің жанында бір алтынды үйден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шам жарығы шығады, көрді көзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, тыңдап отыр айтқан сөзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір толған, ол басып жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шам шырағын көрген соң жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбілмәжін ол үйге салды көзін.</w:t>
+        <w:t xml:space="preserve">Әбілмәжін ол үйге салды көзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ай жүзді қыз ол үйге толған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойын ойнап, қызықта болған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзіндегі ойынның бәрін жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қызы қызойнақ қылған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3101,99 +3089,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін бек асқан батыр екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың бәрі де ұйықтап жатыр екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баяғы ашықтықтан шыдай алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ермек қылып патша қызы отыр екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, көрдіңіз бе мұндай ерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбілмәжін көріп, оған көңіл берді.</w:t>
+        <w:t xml:space="preserve">Әбілмәжін көріп, оған көңіл берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол қыз үшін бір жерден қарғып түсіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдындағы бір бөлек үйге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорықпайды Әбілмәжін өзі мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрыс қылып, көп кәпірді жерге тықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзге қыздар білмейді ойнап жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қызы білді де, тысқа шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не қылсын өңге қыздар ойнап-күлмей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қызы асық болды ұйқы көрмей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қызы жылысып тысқа шықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шыққанын әлгі қыздар қалды білмей.</w:t>
+        <w:t xml:space="preserve">Шыққанын әлгі қыздар қалды білмей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мен сені біліп едім баяғыда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзімнен қыз да болсам таямын ба?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не деп айтсам, мұсылман болармын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бас қойды Әбілмәжін аяғына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3201,147 +3189,147 @@
         <w:br/>
         <w:t xml:space="preserve">Сіз мұнда неғып келдің, япырым-ай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяй көр, жылаған біз пақырыңды-ай?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандық біздерге үйрете көр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде теңдесі жоқ батырым-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлең шіркін, қиын ба кемеңгерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарандар, бұ дүниеге көңіл берме.</w:t>
+        <w:t xml:space="preserve">Жарандар, бұ дүниеге көңіл берме.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін үйретті, иман айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз мұсылман болады ошал жерде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өңге қыздар ол қалды қылып ойын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болып, әлгі қыз сұнды мойын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман айтып, мұсылман болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжінге айтады жайын-күйін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Кем емес бір кісіден затым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақасқа болған едім қатын,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қитар патша ол менің атам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұл сөзімде һешбір жоқ қатам,– деді.</w:t>
+        <w:t xml:space="preserve">Бұл сөзімде һешбір жоқ қатам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсімде Пайғамбар Уақасқа неке қылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диләфруз болады атым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ошал қыз Құдай оңдап иман тапты-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы неге көнбесін ынтымаққа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жүр, батыр, Уақасты табайық” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастап алып жөнелді зындан жаққа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі зындан жаққа барды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқан салып Уақасты алды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінен есендік-саулық сұрап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көрісіп, құшақтасып қалды дейді.</w:t>
+        <w:t xml:space="preserve">Көрісіп, құшақтасып қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрісіп, құшақтасып қалды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дін үшін біз қинайық жанды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтап жатқан шаһарға, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде үшеуі ойранды салды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3349,99 +3337,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қитар, әслә, білген жоқ қыздың сырын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Талады көрсе қыздың адам нұрын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі түнде тұрып, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға таң атқанша қылды қырғын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді ол [үшеуі] атып доп қылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаһар ішін қып-қызыл от қылыпты.</w:t>
+        <w:t xml:space="preserve">Шаһар ішін қып-қызыл от қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға түнде үшеуі ойран салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз мың кәпірді жоқ қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның бек артық салтанаты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диләфруз, жарандар, қыздың аты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып ол шаһардың, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрыпты ол қырғыннан қалған халқы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі түн ішінде топты шауып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерден қылмайды һеште қауіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша тұрып шаһарға көзін салса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаһар халқы қалыпты қырғын тауып.</w:t>
+        <w:t xml:space="preserve">Шаһар халқы қалыпты қырғын тауып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырылғанын шаһардың көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырғын тапқан себін қыздан білді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуінен келгенін біліп патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызға қарап ұрысып жылайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3449,99 +3437,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Неге мұндай ұрыс қылдың, қызым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сені жақсы көруші ем өзім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жаман қарақшылар тілін алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарымды неге мұндай бұздың,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамандық неге қылдың, қызым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Неге мұндай іс қылдың, қызым?– деді.</w:t>
+        <w:t xml:space="preserve">Неге мұндай іс қылдың, қызым?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен де сізден, әй, қызым, бездім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде қара болсын жүзің!– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, ата, сен болмассың маған жолдас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суретті Құдай қылған һәркез оңбас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен өзім Мұхаммедтің дінін тұттым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дінсіз атаға лағынет, өзіңе – тас!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атасына қыз айтты мұндай кепті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзі ол кәпірге жаман өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылатынын ойындағы қылғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үшеуі ол шаһардан шығып кетті.</w:t>
+        <w:t xml:space="preserve">Үшеуі ол шаһардан шығып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзімнің қарап тұр соңына енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таусылмас кәпірлердің молына енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақ-жаққа ат шаптырып жеті күн-түн,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қитар патша жияды қолын енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3549,99 +3537,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарандар, тыңдап отыр айтқан сөзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаңдақ басты қап-қара күннің көзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақ-жақтан қисабы жоқ ту көрініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқадай басты кәпір жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұр, қорықпайды екі батырларың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Соғысуға қайрайды қылыштарын.</w:t>
+        <w:t xml:space="preserve">Соғысуға қайрайды қылыштарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айнала жердің жүзін басып кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан-жақтан құрды дейді шатырларын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыштарын екі батыр қайрап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайрап-қайрап беліне байлап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі бір Құдайға тәуекел қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысқалы тұрады даярланып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол екеу қорықпайды, өзі мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кәпірді ұрысып жерге тықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір жақтан бір палуан Мешір деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ақырып жекпе-жекке жалғыз шықты.</w:t>
+        <w:t xml:space="preserve">Ақырып жекпе-жекке жалғыз шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің қысым түссін жандарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәубе қыл, мұсылмандар, жан барында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күндей күркіреп ол шыққан шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас шығыпты алдарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3649,99 +3637,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне қарасып жүрді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыш шауып, шоқпарды ұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне қарумен кәр қыла алмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып екеуі тұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпар ұрып, қылыштар шабысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жұрт қайран болып аң-таң қалысады.</w:t>
+        <w:t xml:space="preserve">Жұрт қайран болып аң-таң қалысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаруларын қойысып, ат үстінен</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағасынан екеуі алысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ат үстінде табандай тіреседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ат үстінде бірталай күреседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттары жерге кірді тартқанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне болыспады, башаршады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуын Уақас жиып алды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көздеріне толтырып қанды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Белбеуінен аспанға көтеріп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұлғап-бұлғап ол жерге салды дейді.</w:t>
+        <w:t xml:space="preserve">Бұлғап-бұлғап ол жерге салды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас көтеріп жерге ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есі кетіп кәпірлер қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сүйектері күлден майда болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны тура жаһаннамға барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3749,99 +3737,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ол кәпірді көтеріп доп қылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпармен кәпір басын жоқ қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және бір кәпір келіпті соғысқалы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оны дағы найзамен жоқ қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оларға Құдай берген таудай талап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үшеуі сиынады «бір Алла» деп.</w:t>
+        <w:t xml:space="preserve">Үшеуі сиынады «бір Алла» деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол [жерде] Сәдуақас бірме-бірге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен палуан кәпірді қылды һәлак.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып, барабан қақты дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз жайына кәпірлер қайтты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі бір жақсы жерге барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайға шүкіршілік қылып жатты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер жиылысып не деседі:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұлар осал болса, бұ жерге келмес,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атса, біз жабылып ұстайық,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бірме-бірге болмас,– деп кеңеседі.</w:t>
+        <w:t xml:space="preserve">Бірме-бірге болмас,– деп кеңеседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң көрінді сарғайған көздеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер бет қойды екі ерлеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақ-жақтан барабанды кәпір қағып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жөнелді ұрысатұғын жерлеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3849,99 +3837,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас күркірейді күндей болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзін басып тұр кәпір толып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жекпе-жек!” деп ақырып Уақас шықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күркірейді мас болған пілдей болып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге болады заманақыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлерді қорқытты Уақас батыр.</w:t>
+        <w:t xml:space="preserve">Кәпірлерді қорқытты Уақас батыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түндегі қаулы қылған сөздері бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жекпе-жекке келмейді жалғыз кәпір.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақас тұрды “қайратым көріңіз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шақырыпты “ұрыс қыл біріңіз” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және бұлт секілді күркірейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жекпе-жекке біріңіз келіңіз”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас күндей болып күркірейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің бәрі қорқып, қайғы жейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге келмейді жалғыз кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Даусынан жапырақтай тітірейді.</w:t>
+        <w:t xml:space="preserve">Даусынан жапырақтай тітірейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақас тұрды шоқпарын қолына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір келсе ұруға оңтайланып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жекпе-жекке кәпірлер келмеген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөйлейді Сәдуақас айғай салып:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3949,99 +3937,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Кәпірлер, жоқ-ақ екен арың,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлсең кетер жаһаннамға жаның,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге келуге қорқып тұрсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жабылыңдар, бір маған бәрің,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер осы сөзге болады мат,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жақсы қылып жаратқан оларды Хақ.</w:t>
+        <w:t xml:space="preserve">Жақсы қылып жаратқан оларды Хақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшбу сөзді айтқан соң Сәдуақас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір жан-жақтан қояды ат.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқадай саны көп-ақ орыс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір өскен жер екен қылып қоныс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр қызбенен, әй, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол күн бесін болғанша қылады ұрыс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі бесінге шейін ұрыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қайратына аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас, Диләфруз жаралы болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екеуін дінсіз кәпір ұстап алды.</w:t>
+        <w:t xml:space="preserve">Екеуін дінсіз кәпір ұстап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай іс түсті Уақас ерлеріңе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білгенімді сізге айтпай керілем бе?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас Диләфрузды ұстап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып қайтыпты жерлеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4049,99 +4037,99 @@
         <w:br/>
         <w:t xml:space="preserve">Екі батыр кәпірмен атысты оқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне атады зеңбірек доп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз бенен Сәдуақас қолға түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күн кәпір қырылған қисабы жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер екеуін де ұстап алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Патшаның шатырына алып барды.</w:t>
+        <w:t xml:space="preserve">Патшаның шатырына алып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сірә, отқа табынған кәпір екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға “табын” деп қысым салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге һеш қорқып жалынбайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Табын” деп барша кәпір шуылдайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ауыздарыңа топырақ, бәдбахт”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысады, кәпірлерге табынбайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өздері отты жағып табынады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанған отқа Құдайым деп бағынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Дұшпанымыз тұтамыз бұйрық қыл” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Отқа қарап бас ұрып жалынады.</w:t>
+        <w:t xml:space="preserve">Отқа қарап бас ұрып жалынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, кәпір, әслә, таппас сауап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отқа жалынып сөйлейді бәрі қарап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің жамандығы артсын үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">От ішінде шайтан келіп берді жауап:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4149,99 +4137,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Тәңіріңнің сөзін тыңдап отыр,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Разы болам сіздерден, халқым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Далада ол екеуін оқпен атың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқтан жаңбыр жаудырып өлтір,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қитар патша мұны естіп қуанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шайтан айтқан сөзіне жұбанады.</w:t>
+        <w:t xml:space="preserve">Шайтан айтқан сөзіне жұбанады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқтан жаңбыр жаудырып өлтіруге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірлер қамданады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірлер қамданады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бас-басына бір-бір садақ оқ алады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқ атқанда ол бұғып қалмасын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тетіксіз алып шықты бір далаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Байлап бір далаға тастайды енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлтіруден екеуі қашпайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірлер жағын алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оқтан жаңбыр жаудыра бастайды енді.</w:t>
+        <w:t xml:space="preserve">Оқтан жаңбыр жаудыра бастайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер шуылдасып жиылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқтан жаңбыр бұларға құйылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ол кәпірлер оғынан сақтай көр?”– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жаратқан Құдайға сиынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4249,99 +4237,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Сақтай көр,– деп айтады, иә, Жағыпар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және медет қыл,– дейді,– хақ Пайғамбар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диләфруз, Сәдуақас осылайша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Аллаға сыйынып жылайды зар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иманды құл өлгенде ұжмақ табар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол екісі солайша қылады зар.</w:t>
+        <w:t xml:space="preserve">Ол екісі солайша қылады зар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол екеуі солайша жата тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін батырдан алың хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жалғыз көп кәпірді шапқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қаны судай болып аққан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде құтпан намазын оқып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір далада ол ұйықтап жатқан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір келер деп қорықпайды ұстарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Алламенен сеніп күштеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін сонда ұйықтап жатқанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Нұр Мұхаммед кіреді түстеріне.</w:t>
+        <w:t xml:space="preserve">Нұр Мұхаммед кіреді түстеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Неге жаттың қайғысыз, батыр?– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрып жылдам, міне көр атың,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас, Диләфрузды кәпір дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқтан жаңбыр жаудырып жатыр, – дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4349,99 +4337,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін ұйқыдан оянады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ қалай түс болды?” деп ойланады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атына мініп алып тәуекел қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асынып қаруларын сайланады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін қарайды жан-жағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір Құдай, жәрдем бергіл тіл-жағыма.</w:t>
+        <w:t xml:space="preserve">Бір Құдай, жәрдем бергіл тіл-жағыма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып Әбілмәжін қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылаған дауыс келіпті құлағына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кәпірді ол жүрген қырып-жойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірінің кесіп басын, көзін ойып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шулаған несіне болады деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жаққа жүрді батыр бетін қойып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барса, екеуі байлауда жатқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сансыз кәпір оқпенен атқан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көз жасын бір Құдайым қабыл қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Періштелер оқтарын қаққан екен.</w:t>
+        <w:t xml:space="preserve">Періштелер оқтарын қаққан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылағанын бұлардың көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін батырдың іші күйді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышын суырып алып “Иә, Алла” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сансыз қолға ақырып жалғыз тиіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4449,99 +4437,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ақырып қалды батыр араласып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Астын-үстін болыпты кәпір сасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін кәпірді қойдай қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғандары шаһарға кірді қашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін соғысты айғай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпір кірді шаһарға қашып барып.</w:t>
+        <w:t xml:space="preserve">Кәпір кірді шаһарға қашып барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сансыз қолды Әбілмәжін қырып салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз білән Сәдуақасты қалды алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар үшін қинады олар жанды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін сол жерде соғыс салды. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір азырақ кәпір шаһарға қашып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз білән Сәдуақасты алып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді шоқпарменен төпеледі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол түні сансыз кәпір көп өледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сау-саламат екеуін шешіп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шүкір қылып бұлар да жөнеледі.</w:t>
+        <w:t xml:space="preserve">Шүкір қылып бұлар да жөнеледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі жад қылады бір Құдайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Амандасып бір-бірінен сөз сұрайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлақтары жақ-жаққа ағып жатқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар да тапты дейді бір жақсы жайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4549,99 +4537,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірге бұл үшеуі салды бүлік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол түні сансыз кәпір қалды өліп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол бұлақтан су ішіп, тамақ жеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді үшеуі отырды шүкір қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оларға жалғыз Құдай қылған жәрдем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпір жаны орын алар тамұқ нардан.</w:t>
+        <w:t xml:space="preserve">Кәпір жаны орын алар тамұқ нардан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол үшеуі сол жерде жата тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біраз кеңес айтайын Пайғамбардан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәлеге қалды киік іздей барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар жүр бұларға қайран қалып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, Сәдуақас келмейді деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар айтты жұртын жиып алып:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жақсы болды жиылып келгендерің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар ма еді ат үстіне мінгендерің?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп күн болды екеуі келмейді ғой,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бар ма хабар олардан білгендерің?</w:t>
+        <w:t xml:space="preserve">Бар ма хабар олардан білгендерің?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп күн болды, жарандар, келмей олар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам сонда жиылған сахабалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар жұртын жиып сөз сұрайды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бар ма,– деп,– һеш олардан білген хабар?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4649,99 +4637,99 @@
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарды Хақ десең таптың сауап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күшің жетсе, Меккеге қылшы тәуап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзгелері үндемей тұрған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кісі керуеннен берді жауап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман білмес кәпірлер надан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Имансыздар тамұқта қалған екен.</w:t>
+        <w:t xml:space="preserve">Имансыздар тамұқта қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір адам Пайғамбарға жауап берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таланған керуеннің адамы екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Керуен едік жүрген түзде,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үлкен ләшкер жолықты бізге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір екен, біздерді талап алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біз сиынып жыладық сізге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкер қойдай керуенді талап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда бізді аяды Жаппар Халық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүбәрак атыңызды ауызға алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шуылдасып жыладық айғай салып.</w:t>
+        <w:t xml:space="preserve">Шуылдасып жыладық айғай салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біз таң қалдық екі адам күштеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаңа түсті сол уақиға естеріме.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшбу істі бастаған, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр бар екен іштерінде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4749,99 +4737,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сонда бізге рақым қылды Хақ Тағала,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, бұ сөзімді тыңдап қара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздің дауысты естіген соң екі батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз қолын қырып салды пәре-пәре.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылаған ол аяды халімізді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол екеуі қуантты жанымызды.</w:t>
+        <w:t xml:space="preserve">Ол екеуі қуантты жанымызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол екеуі өз қолын тамам қырып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алып берді ол тартып малымызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуен болып бір сондай көрдік бүлді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр күшіне көңілім толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуінің білмедік кім екенін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, ойлап қара енді соны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран қалды бұ сөзге шаһариарлар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран қалды бұ сөзге сахабалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастарына мүшкіл іс түскен-ді деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ішінен біледі хақ Пайғамбар.</w:t>
+        <w:t xml:space="preserve">Ішінен біледі хақ Пайғамбар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қайда,– деп шақырды,– Әли Хайдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәлеге дұшар болды ғой, жаным, олар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аттан!” деп ер Әлиге жарлық қылды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Екеуінен келші,– деп,– алып хабар”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4849,99 +4837,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Қызметің қылайық, ей, жан ата,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдамасам қызметің болұр қата.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықар мен Дүлдүлін мініп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ата, бергіл біздерге,– [дейді],– жақсы бата”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батасын хақ Пайғамбар берді сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір Құдай ер Әлиді өзің оңда.</w:t>
+        <w:t xml:space="preserve">Бір Құдай ер Әлиді өзің оңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша батасын бергеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аллаға тәуекел қылып түсті жолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай пана берсін бастарыңа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұзын ғұмыр ол берсін жастарыңа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Амандасып ер Әли түсті жолға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды жолдас қылып қастарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды алып ер Әли жүріп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жолда бес күн, бес түн күндер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басы көкке тақалған, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бес күннен соң бір үлкен тауға жетті.</w:t>
+        <w:t xml:space="preserve">Бес күннен соң бір үлкен тауға жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол тауға жетіп барды Әли батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірге барды жолдас болып Қанбар пақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрса, ол таудың арт жағында</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бек тамаша бір бұлақ ағып жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4949,99 +4937,99 @@
         <w:br/>
         <w:t xml:space="preserve">һеш нәрседен қорықпайды Әли сабаз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер бұ дүниеге болады мәз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екісі ол бұлақтан таһарат алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жерде алды екеуісі оқып намаз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарға айтты: – Бұ тауға мінейін,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Не тамаша бар екен көрейін, – деп.</w:t>
+        <w:t xml:space="preserve">Не тамаша бар екен көрейін, – деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарға осы жерде тұр деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тауға шығып, айланып келейін,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли кетті ол шығып биік өрге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбар қалды манағы айтқан жерде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау басында бір үлкен аждаһаны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн жүрген соң көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Демімен ол аждаһа тартып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүндей ұшып аузына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұтылар жерге жеткен соң тақсыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Зұлпықарын суырып салып қалды.</w:t>
+        <w:t xml:space="preserve">Зұлпықарын суырып салып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықар аждаһаны кетті бөліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі бөлек ол болып қалды өліп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір тамған қаны жүз мыңнан, әй, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлимен соғысты дию болып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5049,99 +5037,99 @@
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын ер Әли қолына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанынша диюмен соғыс салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір тамшы қаны жүз мыңнан дию болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысының бәсінен жер қозғалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша диюмен соғыс болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дию қырылып, қандары судай ақты.</w:t>
+        <w:t xml:space="preserve">Дию қырылып, қандары судай ақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз дию қалдырмай қырып болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақсыр Әли ол күні сонда қонды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрынғының қарашы ерлеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан көрінбес Әлидің көздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқан соң ер Әли жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы Қанбарды қойған жерлеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды іздеп ер Әли келе жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірге тұтқын болыпты Қанбар пақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы қойған жерге жетіп келсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қанбарды көре алмайды Әли батыр.</w:t>
+        <w:t xml:space="preserve">Қанбарды көре алмайды Әли батыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жерге мың сан кәпір келген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн арада өткен екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сансыз кәпір сол жерде душар болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды ұстап алып кеткен екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5149,99 +5137,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ер Әли Пайғамбардың тілін алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілін алып екеуін іздеп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы жерде жоғалып Қанбар кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсы жаққа жүрерін біле алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли осы жерде қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жанынан қорқып ер Әли аянбайды.</w:t>
+        <w:t xml:space="preserve">Жанынан қорқып ер Әли аянбайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың бұрынғы жарлықтарын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан осы жерде ойына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расулдың жарлығын қылайын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жаратқан Құдайға жылайын деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды бір Құдайға тапсырдым деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі сахаба артынан аяңдайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли жалынады бір Құдайға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбар байғұс ол кетті әлде қайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн өтіп және түн болған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір нәрсе қатты ақырып болды пайда.</w:t>
+        <w:t xml:space="preserve">Бір нәрсе қатты ақырып болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не нәрсе деп қарайды Әли сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай Тағала бастайды мұндай жолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Даусыменен жер жарған аждаһадай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде Әлиге бір нәрсе болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5249,99 +5237,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сілтейді ер Әлиге келіп найза,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде Әли не екенін танымайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзасын сілтегенде қағып қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Денесіне жеткермей қылды қайла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарменен бұ дағы қалды шауып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өлтіргелі ойлайды ебін тауып.</w:t>
+        <w:t xml:space="preserve">Өлтіргелі ойлайды ебін тауып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарменен бұ дағы салған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О дағы тигізбестен қалды қағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне екеуі қылды қайла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыш шауып, сілтейді бек көп найза.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарменен және екеуі ұрысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаруменен һеш нәрсе қыла алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Япырым-ай, зұлпықарға нетті дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қару тастап, бір-біріне жетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ат үстінен бір-бірін аламыз деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жағаларын суырып кетті дейді.</w:t>
+        <w:t xml:space="preserve">Жағаларын суырып кетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли батыр жолықты мұндай ерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеңілмей олар жүр бірме-бірге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқанша екеуі алысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттары жүр тізеден кіріп жерге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5349,99 +5337,99 @@
         <w:br/>
         <w:t xml:space="preserve">Таң атқанша екеуі алысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпар ұрып, қылыштар шабысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірлерін жеңе алмай қоя беріп</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жай-жайына қайтысып барысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеңілмей бір-бірінен айырылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сөйлесіп бір-біріне қайрылады.</w:t>
+        <w:t xml:space="preserve">Сөйлесіп бір-біріне қайрылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Зұлпықарменен ол маған не болды?” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бек қатты Әли Арыслан қайғырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол қайғыны көңіліне алды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзіне таң-тамаша қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пікір қылып, қайғырып жатқанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің көзіне ұйқы барды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол қайғыны алып жатты естеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзінің көңілі толмай күштеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әй, балам, қайғырма” деп хабар берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Нұр Мұхаммед ол кіріп түстеріне.</w:t>
+        <w:t xml:space="preserve">Нұр Мұхаммед ол кіріп түстеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ол адамға қайғы жеме, Әли балам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін батыр түнде келген саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біріңді-біріңнен сақтады Хақ Тағалаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атса жолығарсың тағы да соған”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5449,99 +5437,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан осылайша бір түс көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нұр Мұхаммед түсінде хабар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзін ашса таң атып келе жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп орнынан түрегелді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұны дос деп алады көңіліне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осындай бір түс көрді Әли сонда.</w:t>
+        <w:t xml:space="preserve">Осындай бір түс көрді Әли сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ракағат шүкіріне намаз оқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп мінеді Дүлдүліне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келе жатып қарайды жан-жағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай, жәрдем бергіл тіл-жағыма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір адам намаз оқып, азан айтқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естіледі ер Әлидің құлағына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азан айтқан ол жаққа түсті жолға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай батырларды өзің оңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжінді көреді жетіп барса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Намазын жатыр екен оқып сонда.</w:t>
+        <w:t xml:space="preserve">Намазын жатыр екен оқып сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли жетіп оған барды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О да оқып намазын алды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланды ол танып сәлем беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрісіп, құшақтасып қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5549,99 +5537,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қуанады бір-бірін танып қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оларды артық жаратқан Жаппар Халық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, әй, жарандар, ер Әлиді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жөнеледі бір шаһарға бастап алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірге жалғыз ойран салған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбілмәжін бір шаһарды алған екен.</w:t>
+        <w:t xml:space="preserve">Әбілмәжін бір шаһарды алған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін шоқпарынан қорыққанынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаһар мұсылман болып қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалай мықты, жарандар, ол шаһбазың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөге көрме сөзімді, болса жазым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлименен шаһарға жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қауым болып оқиды таң намазын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш нәрседен қорықпайды, батыр олар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып кәпірге ойран салар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін батырдан ер Арыслан:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Сәдуақас қайда?”– деп сұрды хабар.</w:t>
+        <w:t xml:space="preserve">“Сәдуақас қайда?”– деп сұрды хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науадирде қыз білән қойдым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлермен көп болды ойыным,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз келіп мен мұнда соғыс қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шаһардың кәпірлігін жойдым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5649,195 +5637,195 @@
         <w:br/>
         <w:t xml:space="preserve">– Ер Арыслан, сұрасаңыз бұ хабарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науадирде қойғанмын мен оларды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер ләшкерінің қисабы жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп те болса оларға жоқ зарары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін бұлайша сөз айтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көп кешігіп тұрмайды, тез айтады.</w:t>
+        <w:t xml:space="preserve">Көп кешігіп тұрмайды, тез айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі осылайша тез сөйлесіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науадир шаһарына жол тартады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі жолға түсіп жүріседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науадирге жетіп келіседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науадирде Уақас пенен Диләфрузге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сау-саламат бұлар да көріседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақасты көрді көзі Әли Хайдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларды о да көрді бейшаралар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің көптігінен Уақас қорқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жазғытұрғы жаңбырдай жылайды зар.</w:t>
+        <w:t xml:space="preserve">Жазғытұрғы жаңбырдай жылайды зар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорлықтар Уақас көрген бірталай-ды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланды көрген соң зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есендік-саулық сұрап ол көрісіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп шүкірлік қылады бір Құдайға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаңдақ басты қап-қара күннің көзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, тыңдап отыр айтқан сөзім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дариядайын толқыны қисабы жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қолы басып тұр жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарандар, сол уақытта күн кеш болды,</w:t>
+        <w:t xml:space="preserve">Жарандар, сол уақытта күн кеш болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге ол жердің жүзі толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есендік-саулық сұрап бір-бірінен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі шүкірлік қылып бірге қонды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрді сансыз кәпірдің қамағанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнәһлі өлсең, қиналар шыбындай жаның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып соғысқалы майдан түзеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қағады ұрыс барабанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі сиынып тұр Құдіретке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қолда” деп жалынады Мұхаммедке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Науафил деген кәпірден бір палуан,</w:t>
+        <w:t xml:space="preserve">Науафил деген кәпірден бір палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күндей күркіреп шығыпты жекпе-жекке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі кәпірлерге қаттанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар да ұрысқалы аттанады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзін-өзі көтеріп, әй, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып әлгі кәпір мақтанады.</w:t>
       </w:r>
@@ -5845,99 +5833,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Адам болмас қылышым ұрған адам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рүстем Дастандайын бар-ды халім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге біреуің маған келсең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тірі болып қайтпассыз, кетер сәнің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Науафил деген кәпірден шықты бір ер,</w:t>
+        <w:t xml:space="preserve">Науафил деген кәпірден шықты бір ер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бек қатты палуан екен Пәруардигар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырғаннан, япырым-ай, ол кәпірдің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көк жаңғырып, қозғалды жеті қат жер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуін қамап алды мұнша дұшпан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір естіп жиылды һәрбір тұстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науафил күндей күркіреп тұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсы шықты алдынан Әли Арыслан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мінгенім астымдағы Дүлдүл еді-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарым кәпірді бүлдіреді-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбардың күйеуі Әлимін,– деп,</w:t>
+        <w:t xml:space="preserve">Пайғамбардың күйеуі Әлимін,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ да өз жайын кәпірге білдіреді-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Нұр Мұхаммед – жәрдемші бабам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәңірі Арыслан деп ат қойған маған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұбайым Фатима, жолдасым – төрт шаһариар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасен, Хұсайын – ол менің балам,– деді.</w:t>
       </w:r>
@@ -5945,99 +5933,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кім қорықпай, қайтып маған ұмтылар,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қор болып қолыма тұтылар,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан аужарын айтып бір ақырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кімде-кім иман айтса, құтылар,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлидің ақырғанын таң көріпті,</w:t>
+        <w:t xml:space="preserve">Әлидің ақырғанын таң көріпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жекпе-жекті Науафил сән көріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науафил аттан жығылды ақырғаннан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірлер жан беріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірдей қалды өліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли сондай ақырды кәрі келіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науафил жығылғанын көзі көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін тастайды екі бөліп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли кетті кәпірменен араласып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір толған ол жердің жүзін басып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тамам кәпір жабыла ат қояды,</w:t>
+        <w:t xml:space="preserve">Тамам кәпір жабыла ат қояды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрт-құмырсқа, масадай дуылдасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзін басып тұр кәпір-доңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір өскен жер екен, қылып қоныс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі де ақырып қолға кіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бет-бетімен кетіпті қылғалы ұрыс.</w:t>
       </w:r>
@@ -6045,147 +6033,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ой жерлер қыр, қыр жерлер ой болып тұр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге бұл үлкен той болып тұр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер – қамыс, бұлар от секілді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар – қасқыр, кәпірлер қой болып тұр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көп кәпірлер айырылды жандарынан,</w:t>
+        <w:t xml:space="preserve">Көп кәпірлер айырылды жандарынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп бас бөлек болыпты тәндерінен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан жығыпты кәпір туын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің ат жүрмейді қандарынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қитарды Әли Арыслан өлтіріпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі көп кәпірді зыттырыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Туын жығып падишасын өлтірген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғандары Хаққа иман келтіріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болған төртеуін құрмет қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастап алып жөнелді шаһарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Төртеуі қосылып бірге жүрді,</w:t>
+        <w:t xml:space="preserve">Төртеуі қосылып бірге жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардағы бұларды көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардағы бәрі де дінге кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша сарайына барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызық қылып шаһарда қылды тойды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқынатын суреттің бәрін жойды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәсжид, медресе салдырып, дін үйретіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарманд деген уәзірді патша қойды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше күн дін айтып тұрды сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай батырларды өзің оңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Отыз түйе жүк жөнелтіп алтын-күміс,</w:t>
+        <w:t xml:space="preserve">Отыз түйе жүк жөнелтіп алтын-күміс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды іздей төртеу түсті жолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн енді олар жол жүріпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылдасып төртеуі бірігіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн жол жүрісіп келе жатса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көздеріне бір шаһар көрініпті.</w:t>
       </w:r>
@@ -6193,99 +6181,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солардан да өтіпті бір дүние сұм,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрінеді бір шаһар бек үлкен тым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрінген шаһар жаққа жол тартысып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арасында өтіпті үш күн, үш түн.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарандар, таусылмайтын бұл не жүріс,</w:t>
+        <w:t xml:space="preserve">Жарандар, таусылмайтын бұл не жүріс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолда – шоқпар олардың, белде – қылыш.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға кірсе, онда һеш адам жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іші толған шаһардың алтын-күміс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға таң-тамаша қалысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түйеге толғанша алтын салысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иесі жоқ шаһарда сол төртеуі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жатып біраз тыныштық алысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға таң қалады бұлар сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нұр Мұхаммед, бұларды өзің оңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ұйықтап алып, сиғанша алтын алып,</w:t>
+        <w:t xml:space="preserve">Ұйықтап алып, сиғанша алтын алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аллаға тәуекел қылып, түсті жолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың алтынына қалады таң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлардан басқа онда һешбір жоқ жан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарты күн жол жүрісіп келе жатса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Будақ-будақ алыстан көреді шаң.</w:t>
       </w:r>
@@ -6293,99 +6281,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлардың көздеріне көрінеді шаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағыма жәрдем бергіл, иә, Сұбхан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керкүдән деген астына мініпті аң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаңнан шыға келді [бір] адам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қарап тұр ол адамның сөздеріне,</w:t>
+        <w:t xml:space="preserve">Қарап тұр ол адамның сөздеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп келді бұлардың өздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жандарыңнан безген неткен жандарсың,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларды тіпті алмайды көздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырармын дию, пері жын да болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанжар белде, шоқпарым қолда болса</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырады: – Қойман,– деп, жалғызыңды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріңнің жаныңыз мың да болса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол палуан жолы түсіп жатқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолыққанды шөптей-ақ қаққан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсайып палуан кәпір екен, өзі дінсіз,</w:t>
+        <w:t xml:space="preserve">Мұсайып палуан кәпір екен, өзі дінсіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шойын шоқпары сегіз жүз батпан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарымен ер Әлиді келді де ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан қалқан тұтып, қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпардың салмағы қол күшіменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлі тізесінен жерге кірді.</w:t>
       </w:r>
@@ -6393,99 +6381,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тізесіне шейін Дүлдүлі кірді жерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан жолықты сондай ерге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын шабады, кәр қылмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексендей қару қылды бір-біріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір-біріне сілтесті және найза,</w:t>
+        <w:t xml:space="preserve">Бір-біріне сілтесті және найза,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаруменен һеш нәрсе қыла алмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірталай ат үстінен аударысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы да аттан бір-бірін ала алмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып ер Әли іші күйді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып ер Әли күшін жиды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып, киімдерін түгі тесіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көтеріп Мұсайыпты жерге ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі тұр сиынып, оңтайланып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батты жерге Мұсайып кәпір, көзі жайнап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өлтірмеді мұсылман болар ма деп,</w:t>
+        <w:t xml:space="preserve">Өлтірмеді мұсылман болар ма деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тас қылып қол-аяғын алды байлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып ол байланып түсті қолға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз атына артады оны сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Байлаулы Мұсайыппен бесеу болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды іздей тағы да түсті жолға.</w:t>
       </w:r>
@@ -6493,147 +6481,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау басында екеуі ауға шықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбар байғұс мұңлық болып жауға кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн бесеуі жол жүрісіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы да бір үлкен, биік тауға жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол тауда біраз ғана тыныштық алды,</w:t>
+        <w:t xml:space="preserve">Ол тауда біраз ғана тыныштық алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыныштық алып, тағы да жүріп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күні-түні он бес күн жол жүрісіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хиуаранның шаһарына жетіп кепті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың жандарында тұра қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрайық деп кеңесті құра қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттарынан түсті де тыныштық алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбар болса шаһардан сұрағалы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саудагер деп ойлайды енді олар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айбат білән қарайды Әли Хайдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлидің тұлғасына қайран қалып,</w:t>
+        <w:t xml:space="preserve">Әлидің тұлғасына қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһар халқы падишаға берді хабар:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұ дүниеде, падиша, теңдесі жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрер болсаң ішінде бір жігіт бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Олай болса көрейік ақыр,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолдасқа лайық болмасын батыр,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лайықпенен оны жіберейін деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көруге жарлық айтып, шақыр,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаруларын асынып жандарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәубе қыл, мұсылмандар, жан барында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Патшамыз сіз тақсырды шақырады”,– деп,</w:t>
+        <w:t xml:space="preserve">“Патшамыз сіз тақсырды шақырады”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келіпті ер Әлидің алдарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құп болар” деп кәпірмен кетті жүріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын байланып, Дүлдүл мініп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға жетіп барып, қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде салтанатын артық көріп.</w:t>
       </w:r>
@@ -6641,99 +6629,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң қалар ол патшаға батыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Патшалыққа лайық,– дейді,– пәлі”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жағында – ол сансыз сұлтандары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оң жағында – саны жоқ отыр ханы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оң жағында отырған көп хандары,</w:t>
+        <w:t xml:space="preserve">Оң жағында отырған көп хандары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жағында саны жоқ сұлтандары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айналасын қамаған, әй, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аждаһадай ақырған палуандары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлақ сал кеңесіме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келген Әлиді ол патша көрмесін бе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланды көрген соң падишаның,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тітіреу пайда болыпты денесіне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли мұндай жерге жолықты кез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғызбын деп қорықпайды, сірә, һәр кез.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тұла бойы қалтырап кеткен патша,</w:t>
+        <w:t xml:space="preserve">Тұла бойы қалтырап кеткен патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Кімсің?” деп ер Әлиден сұрайды сөз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Шақырғанда тартынбай келіп кірдің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не естідің, не білдің, нені көрдің?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атыңыз кім, жол болсын енді өзіңе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайдан келе жатырсың, қайда жүрдің?</w:t>
       </w:r>
@@ -6741,99 +6729,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, патша, менің айтқан сөзім ұста,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саудагермін, қосым бар осы тұста.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атымызды сұрасаң, Қашимшим-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнбатыстан барамын күншығысқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Әй, батыр, сөзіме аң-таң қалармысың,</w:t>
+        <w:t xml:space="preserve">– Әй, батыр, сөзіме аң-таң қалармысың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күншығысқа жол тартып барармысың?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли үшін он мың қол жіберіп едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлын алып келді, танырмысың?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді таппай, құлын келді алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таппай қайтты, Әлиді іздей барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің құлы ма екен, өзі ме екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білсеңіз айырып бер, соны танып?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ол, сірә, Әли құлы болмас,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша өзіңіз де ойлашы,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлидің құлы болса мен танырмын,</w:t>
+        <w:t xml:space="preserve">Әлидің құлы болса мен танырмын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш жанға Әли оны қоймас,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли деген ол асқан бір батыр, ер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлы болса жақсы қылыпсыз, сақтай көр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің құлы болса жанға қоймас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы қылып сақтаңыз, әлі-ақ келер.</w:t>
       </w:r>
@@ -6841,95 +6829,95 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзін Әли кезген Дүлдүлменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша “Қанбарды келтір” деп жарлық берген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтқан соң Қанбарды алып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол-аяғын байлаған шынжырменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қанбарды ер Әлидің көзі көрді,</w:t>
+        <w:t xml:space="preserve">Қанбарды ер Әлидің көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шынжырмен байлап қойған Қанбар ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бермеді кәпірлерге бұлар сырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сыр берместен, үндемей қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қарасып тұр сонда бәрі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Зынданға таста” дейді, ол Қанбарды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарға келді патша ашулары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір зынданы бар екен салатұғын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кімде-кімнің көп болса күнәһлары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды сонда апарып салды кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол зынданның түбі жүз сексен қары.</w:t>
+        <w:t xml:space="preserve">Ол зынданның түбі жүз сексен қары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли сабырлықпен ой ойлаған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кәпірлер қуанып, той тойлаған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыс жақтан естиді бұлар дауыс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шуылдасып, жыласып, ойбайлаған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6937,99 +6925,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шуылдасып, жыласып жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қашимшим атынан жетпіс кісі өлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим аты біреуді тірі жұтты” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыласып падишаға хабар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша бұған аң-таң қалып тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жылағанын бұлардың көзі көрді.</w:t>
+        <w:t xml:space="preserve">Жылағанын бұлардың көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қашимшим аты тыста бүлік салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден жетпіс кісіні қырды”  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабар берді бұлайша падишаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли сиынып тұр «бір Алла»ға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша хан-сұлтанын жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ат көргелі шығыпты тамашаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көргелі тамам кәпір қамданады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білдірмеді өз-өзін сонда Әли.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрсе, Дүлдүл кәпірді қырып жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һеш жан бармай қасына, таң қалады.</w:t>
+        <w:t xml:space="preserve">һеш жан бармай қасына, таң қалады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрі шулап: – Бұ қалай ат?– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим, бір ақылды тап,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша көріп атын тамаша ғып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим: – Осы атыңды сат,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7037,99 +7025,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Пұлына мұның сатып батамын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шаһарда сауда қылып жатамын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли падишаға жауап берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бәсі келсе, атымды сатамын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш өнерден құр емес атың, сірә,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Атыңның артық көрдім затын, сірә.</w:t>
+        <w:t xml:space="preserve">Атыңның артық көрдім затын, сірә.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша ер Әлиге сөз айтады:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Атыңның лайықтап хақын сұра.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлін батыр Әли[дің] сатып салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишадан бір қалта алтын алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли қалта алтынды қолына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлінің қасына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң қалды ерлік патша қылғанына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атын сатып, ол жаяу болғанына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли бір қалта алтынды алып барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дүлдүлінің сыбырлайды құлағына:</w:t>
+        <w:t xml:space="preserve">Дүлдүлінің сыбырлайды құлағына:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Білдің бе, сені орысқа бергенімді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қалта алтын алып келгенімді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өкпелеме, бір түгіңе дүние алман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге көрсетемін ерлігімді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7137,99 +7125,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің Дүлдүл қалды албарында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан жалынды Жаппарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлді сатып бір қалта алтын алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли келді жолдасының жандарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли жаяулап қайтады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осылайша Дүлдүлін сатады енді.</w:t>
+        <w:t xml:space="preserve">Осылайша Дүлдүлін сатады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, Сәдуқасқа жетіп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көргенін бастан-аяқ айтады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді олар бір Құдайға сиынады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер құмырсқадай жиылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли сатып кеткен соң әлгі Дүлдүл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдап тұр, ол кәпірге не қылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстағалы атшылар барды қамап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрі де жетектеуге қылды талап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның он екі атшыларын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол Дүлдүл бір тепкеннен қылды һәлак.</w:t>
+        <w:t xml:space="preserve">Ол Дүлдүл бір тепкеннен қылды һәлак.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл енді тулайды қызып-қызып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кімін теуіп, кімінің басын үзіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз жетпіс кәпірді һәлак қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойран қылды шаһардың ішін бұзып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7237,99 +7225,99 @@
         <w:br/>
         <w:t xml:space="preserve">Падиша дал болады қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл жүр ол шаһарға ойран салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша ер Әлиге хабар салды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қашимшим кете көрсін атын алып”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли келіп Дүлдүлді шақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қолын бұлғап, Дүлдүлге “келгіл” дейді.</w:t>
+        <w:t xml:space="preserve">Қолын бұлғап, Дүлдүлге “келгіл” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл көріп Әлиді құрмет қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің аяғына бас ұрады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, батыр, көңілім толды сөзіңізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң қалдым ерге біткен жүзіңізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша мақтап Әлиге қайран қалды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бәрәк Алла атыңыз менен өзіңізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ іске, Қашимшим, қайран қалдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ерлік қылып атыңды сатып салдың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілім разы болды ғой өнеріңе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алтынымды һәм бердім, атыңды алсаң.</w:t>
+        <w:t xml:space="preserve">Алтынымды һәм бердім, атыңды алсаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлін мініп алды үстіне енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлден тамам кәпір қашты ма енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қалта алтын алып, Дүлдүл мініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли келді жолдасының қасына енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7337,99 +7325,99 @@
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлін мініп Әли қамшы басты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасына барып, көңілі судай тасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелі шығарғалы Қанбар жасты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қостағы үшеуіне ақылдасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Зынданға барайын, – деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арқан салып Қанбарды алайын, – деп.</w:t>
+        <w:t xml:space="preserve">Арқан салып Қанбарды алайын, – деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға “сабыр қылып тұр” деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысты келгеннен соң салайын, – деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі “жарайды” деп қалды сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл мініп, Зұлпықар алды қолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мен келгенше соғыспай тұрыңыз”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды іздей ер Әли түсті жолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зынданға жетіп келді бір заманда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықар менен Дүлдүлін қояды анда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қанбарды өзім алып шығарам”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ер Әли өзі кірді ол зынданға.</w:t>
+        <w:t xml:space="preserve">Ер Әли өзі кірді ол зынданға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли өзі кірді ол зынданға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін қостағы кетіпті аңға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер Диләфруздің көркін көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға хабар берді барып таңға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7437,99 +7425,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әли батыр зынданда жатады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін құлан-бұлан атады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер көріп қызды қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға бұл хабарды айтады енді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жан көрдік, патша, бір ай жүзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жалғаншы деп ойлама, тақсыр, бізді.</w:t>
+        <w:t xml:space="preserve">Жалғаншы деп ойлама, тақсыр, бізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саудагерлер қасында, тақсыр патшам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көріп келдік күн жүзді біз бір қызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға осылайша хабар берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Күң шығар, сатып әкел!” деп бұйрық айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұ қызыңды сатамысың?– деп ол кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас қасына жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қатынды бар ма санаңда сатпақ,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неге келдің, әдепсіз, қақтап,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұ менің қатыным-дүр, әй, кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ұятсыз, кетің әрмен, бетпақ,– дейді.</w:t>
+        <w:t xml:space="preserve">Ұятсыз, кетің әрмен, бетпақ,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға қайтып барды енді олар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осының түбі жаман ойран болар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қатыным” деп ол айтып ұрысты” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға осылайша берді хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7537,99 +7525,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шақырады, жарандар, ашуын сол,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқадай патшаның ләшкері мол.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша “тартып әкел” деп жарлық қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О қызға аттандырыпты жеті мың қол.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қолды Уақас батыр көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Майданға кіріп жалғыз көбін қырды.</w:t>
+        <w:t xml:space="preserve">Майданға кіріп жалғыз көбін қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолдың көбі қырылып, жете алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғандары шаһарға қашып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланды падиша тағы да тым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солардан да өтіпті бұ дүние сұм.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Өлтіріп, қызды тартып алып кел” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкер тағы жіберді жиырма мың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақас жалғыз кәпірлерге араласты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қанын ол жерде судай шашты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыстың басымынан күннің көзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір-бірін көре алмайды, шаңдақ басты.</w:t>
+        <w:t xml:space="preserve">Бір-бірін көре алмайды, шаңдақ басты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз да ұрыс қылғалы оңтайланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер Сәдуақасқа аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Байлауда Мұсайыптың іші күйіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда қызға бір сөзді айтып салды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7637,99 +7625,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Әйелде көп бола ма күш,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзімнің мәнісіне түс,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларменен соғысты мен салайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диләфруз, қол-аяғым шеш,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз айтты: – Осы күнде сен де дұшпан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли батыр байлаған, тіпті, шешпен.</w:t>
+        <w:t xml:space="preserve">Әли батыр байлаған, тіпті, шешпен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол-аяғың шешейін, иман айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шын көңіліңмен, Мұсайып, бол мұсылман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Оның рас, осы күнде мен де дұшпан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имансыз ақыретте болар пұшман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диләфрузым, білгеніңше үйрет иман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не деп айтсам, болармын мен мұсылман?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз үйретіп, мұсылман болып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман нұры көңіліне толып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ мұсылман болғанын білді де қыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсайыптың қол-аяғын шешіп алды.</w:t>
+        <w:t xml:space="preserve">Мұсайыптың қол-аяғын шешіп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын қолына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер мұны көріп қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып “Иә, Расул Алла, иә, Алла” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып кәпірлермен соғыс салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7737,99 +7725,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсайып шақырады кәрі-жынын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол-аяқтан шешкен соң ол шынжырын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің қанынан ат жүрмейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып жоқ қылыпты жеті мыңын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып тақсыр асқан батыр күшті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлерге көрсетті теперішті.</w:t>
+        <w:t xml:space="preserve">Кәпірлерге көрсетті теперішті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалған кәпір шаһарға қашып кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайыпқа жетпіс жерден жара түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таусылмайтын көрген жоқ мұндай елді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалжыратты он екі қайран ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзін басқан кәпір тағы келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі де соғысқа бірдей кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден және он мыңды қырып салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттары өліктерден жүрмей қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі жаралы болып қалжырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қыз білән екі батырды ұстап алды.</w:t>
+        <w:t xml:space="preserve">Қыз білән екі батырды ұстап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер үшеуін де ұстап алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге тұтқын болып олар қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша әлгі қызбен ойнаймын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтынды бір аулақ үйге алып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7837,99 +7825,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қыз жалынып жылайды бір Құдайға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Медет қыл” деп жылайды һәм Пайғамбарға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы қыздың тілегі қабыл болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз жанынан бір аждаһа болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұтқалы патшаға ұмтылады, аузын ашып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қыз сонда қуанады судай тасып.</w:t>
+        <w:t xml:space="preserve">Қыз сонда қуанады судай тасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз түгіл, жанымен қайғы болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша ессіз болып, шықты қашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“От жақ” деп бұйрық берді тамам жұртқа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есі кетіп, ол қашып шығып сыртқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Дұшпанымыз тұтыпсыз, бұйрық қыл”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құдайым” деп бас ұрды жанған отқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қыздан кереметті мұндай көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құдайым” деп жалынып отқа келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ол үшеуі сиқыршы, өлтірің” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	От ішінен шайтан келіп хабар берді.</w:t>
+        <w:t xml:space="preserve">От ішінен шайтан келіп хабар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ол үшеуі сиқыршы, қас,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақын бармай, жанынан қаш деп,– айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіздерден, халайықтар, разы болам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұртты бұзар, дарға ас,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7937,99 +7925,99 @@
         <w:br/>
         <w:t xml:space="preserve">Патшаның осы сөзге көңілі толды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саны жоқ кәпірлерден жиды қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шайтанды білмей кәпір Құдайым деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді үшеуін дарға аспақ болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иманды құл өлгенде ұжмақ табар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үшеуі жата тұрсын, әй, жарандар.</w:t>
+        <w:t xml:space="preserve">Үшеуі жата тұрсын, әй, жарандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағыда ол кеткен іздеп Қанбар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан батырдан алың хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли көрген зынданда қиындық көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды шығарыпты батыр ептеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды ол зынданнан алып шықса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қойған жерде зұлпықары мен Дүлдүлі жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фируз, Нәһар, Жәмшид патша келген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мың қолмен аң аулап жүрген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар осы зынданға душар болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Иесіз ат, қылышты көрген екен.</w:t>
+        <w:t xml:space="preserve">Иесіз ат, қылышты көрген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар көріп қалыпты тамашаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ат пен қылыш тұр оңашада.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі патша Дүлдүлді ұстағалы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мың сан кәпір айналып қамасады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8037,99 +8025,99 @@
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл тістеп зұлпықарды, аспанға ұшты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлден кәпір көрді мұндай істі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстай алмай кәпірлер қайтып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл ұшып бір алыс жерге түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұшып Дүлдүл түсіпті жырақ жерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Батырлар душар болды мұндай елге.</w:t>
+        <w:t xml:space="preserve">Батырлар душар болды мұндай елге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фируз патша аң аулап жүрген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл мен қылышты о да көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О да көрді Дүлдүлді ұстағалы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мың сан кәпір Дүлдүлді ол қамады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын тістемей ұшып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл кетті, зұлпықар сонда қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл түсті бір жерге ұшып барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қалды оған аң-таң қалып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл өзі ұстатпай ұшып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Зұлпықарды Фируз да кетті алып.</w:t>
+        <w:t xml:space="preserve">Зұлпықарды Фируз да кетті алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фируз патша зұлпықарды алады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суыра алмай қайранға қалады дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суыра алмай жанына салып қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фируз көзі ұйқыға барады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8137,99 +8125,99 @@
         <w:br/>
         <w:t xml:space="preserve">Құдайдың таң қаласың істеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің жан шақ келмес күштеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фируз патша ол ұйықтап жатқанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан кіріпті түстеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Дүлдүл менен зұлпықарым менің” деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлік, иман білсең, дінің” деді.</w:t>
+        <w:t xml:space="preserve">Кәпірлік, иман білсең, дінің” деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үмітің болса Хақтан ұжмақ үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбар – Хақ”  деп дінге кірің” деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фируз патша осылайша бір түс көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан осылайша хабар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліне иманның нұры толып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрмейінше Фируз да дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым оған салды жақсы ойды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір дінді ол қолдың бәрі жойды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлдің қастарына зұлпықарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылман болып апарып бұлар қойды.</w:t>
+        <w:t xml:space="preserve">Мұсылман болып апарып бұлар қойды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің қара сансыз жиылғанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батрылар төкті сансыз кәпір қанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зынданнан шықса Дүлдүл, зұлпықар жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамағат, тыңда Әлидің не қылғанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8237,99 +8225,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әли бақты қайран болып жан-жағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай, жәрдем бергіл тіл-жағыма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есі кетіп, ер Әли қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шуылдаған дауыс келіпті құлағына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зынданда Әли көрген қиындық көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қосқа қарай жүріпті олар беттеп.</w:t>
+        <w:t xml:space="preserve">Қосқа қарай жүріпті олар беттеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қосқа келсе, өліктен таулар болыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолдасының ол қоста жалғызы жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрсе, кәпір таудай болып көп өліпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қостағы бір бәле кез келіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан сол жерде қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы дауыс жаққа жөнеліпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дауыс жаққа ер Әли енді жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шуылдаған дауысқа жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып, Уақас пенен Диләфрузды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дарға асып жатқанын көзі көрді.</w:t>
+        <w:t xml:space="preserve">Дарға асып жатқанын көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли қаһарланып айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағына Дүлдүлдің даусы барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі күндік жерден дауысын танып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарды  тістеп алып жетіп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8337,99 +8325,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін де бек асқан батыр екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардың жалғыз жүрген салты ма екен?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан ол айғай салған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диюларменен соғысып жатыр екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжіннен диюдың көбі өлді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ер Әлидің дауысын о да білді.</w:t>
+        <w:t xml:space="preserve">Ер Әлидің дауысын о да білді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырып жүрген диюын о да тастап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көз жұмғанша сол дарға жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дар астына екеуі қылыш ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жиылған кәпірдің бәрін қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас, Мұсайып, қыз үшеуін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сау-саламат кәпірден халас қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі қосқа келді жолға түсіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанады Қанбарменен һәм көрісіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесеуі бір Құдайға шүкірлік қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Отырады асын жеп, суын ішіп.</w:t>
+        <w:t xml:space="preserve">Отырады асын жеп, суын ішіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хиуаран патша бұларға қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не қыларын бұларды біле алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бір айтатын сөзім бар, Қашимшим”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша ер Әлиге кісі салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8437,99 +8425,99 @@
         <w:br/>
         <w:t xml:space="preserve">Патшаның қара ақылының молын енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шақырған соң ер Әли атқа мінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасырып палуандарын патша қойды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің келетұғын жолына енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Түсірейік Қашимшимді қайлаға,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келсе қылыш, мылтық, найзала деп.</w:t>
+        <w:t xml:space="preserve">Келсе қылыш, мылтық, найзала деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандарға беріпті темір арқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұғып тұрып, тұзақтап, байлап ал деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандар жасырынып қалысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыш, арқан қолына алысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли хабары жоқ келе жатқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұзақ салып, қылышпен шабысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның қарап тұр ойынына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер жабылады бәрі сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыш шабылып басына ер Әлидің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетпіс арқан түсіпті мойынына.</w:t>
+        <w:t xml:space="preserve">Жетпіс арқан түсіпті мойынына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұзақ салып, жабылып кәпір тартты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлидің басына қылыш шапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып жетпіс арқанды быт-шыт қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шын атын кәпірлерге сол жерде айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8537,147 +8525,147 @@
         <w:br/>
         <w:t xml:space="preserve">Зұлпықармен палуанның бәрін қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс арқанды бір тартып, пәре қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әли – менмін, қайтып кәпір ұстарсың”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жайын, кебін айтуға қарап тұрды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Атам – Мұхаммед, жолдасым – төрт шаһариар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Халал жұфұтым – Фатима, білсеңіздер,</w:t>
+        <w:t xml:space="preserve">Халал жұфұтым – Фатима, білсеңіздер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыстағы бір атым Әли Хайдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышым үш: – қамқам, самсам һәм зұлпықар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлім айшылықты алты басар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтіп мені аларсың, әй, кәпірлер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли осылайша сөз айтып, шығып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қостағы қалғандар жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қашимшим емес, бұ келген Әли екен” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша Хиуаранға хабар жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша осы іске қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қырық күндей төрт жақтан жиды қолды.</w:t>
+        <w:t xml:space="preserve">Қырық күндей төрт жақтан жиды қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақ-жақтан қисабы жоқ ту көрініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайыстырып келеді қара жерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, ол бесеуі жатсын сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай, батырларды өзің оңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардан айтамын біраз кеңес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлақ салып, жарандар, сөзім тыңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзімді тыңдаңыз, әй, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбармен отыр екен шаһариар, сахабалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бір Аллаң сәлем айтты”,– деп Пайғамбарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәбірейіл бір күн келіп берді хабар.</w:t>
+        <w:t xml:space="preserve">Жәбірейіл бір күн келіп берді хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Иә, Мұхаммед, сәлем айтты саған Құдай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асығып келіп тұрмын мен де бұлай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көктегі сансыз толған періштелер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салауат айтты,– дейді,– шулай-шулай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8685,99 +8673,99 @@
         <w:br/>
         <w:t xml:space="preserve">Айтсам келген жұмысым білерсің,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдіретін бір Алланың көрерсің,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Аллаң жарлық етті: – Мәлікаждарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бас қылып, ер Әлиге жіберсін,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хиуаранның үстіне барсын,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлиге қосылып соғыс салсын,– дейді.</w:t>
+        <w:t xml:space="preserve">Әлиге қосылып соғыс салсын,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хауарзамин дегенде Жәмшид патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оның дағы шаһарын алсын,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің бар бір үлкен темір шаһары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойран қылсын, – деп айтады, – тағы оларды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарды бас қылып қол аттандыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммед достым, Алланың бұ хабары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша білдірді айтып-айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәбірейіл айтты дағы кетті қайтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар жөнелді ер Әлиге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қырық мың қол жиып алып, шеру тартып.</w:t>
+        <w:t xml:space="preserve">Қырық мың қол жиып алып, шеру тартып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша Мәлікаждарды хабарлады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық мың қолмен Мәлікаждар жөнеледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді олар солайша бара тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдаңыз, ер Әлиден сөз келеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8785,99 +8773,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарандар, тыңдап отыр енді сөзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келістіріп сөйлейтін болды кезім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хиуаран қолы Әлиді қамап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайыстырып жатыпты жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесеуі қолды көріп қайғырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қорыққанынан Аллаға зар жылайды.</w:t>
+        <w:t xml:space="preserve">Қорыққанынан Аллаға зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолды көріп, бір өзің қуат бер деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мінәжат қылып ер Әли зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, естідің бе Әли сөзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаңдақ басты қап-қара күннің көзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесеуі де Аллаға зар жылайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқадай басты кәпір жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір соқты ол ұрыс барабанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысқа бұлар да жиды қамын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адина Масқара деген ол кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жекпе-жекке шығарды бір палуанын.</w:t>
+        <w:t xml:space="preserve">Жекпе-жекке шығарды бір палуанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз батпан күрзісі бар қолдарында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манатқа “қолда” деп жалбарынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып Адина Масқара шыққанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып ғазы шығыпты алдарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8885,99 +8873,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсайыпты ол соқты жүзіқара,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұта берді қолына қалқан ала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адина Масқараның шоқпарынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайыптың қалқаны болды пәре.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі бір-бірлерін ұрысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қарудан һәрбір қайла қылысады.</w:t>
+        <w:t xml:space="preserve">Қарудан һәрбір қайла қылысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарумен һешнәрсе қылыса алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып екеуі де тұрысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағаласып, аттан түсіп бек көп жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайыпқа Құдайым жәрдем қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адина Масқараны жерге ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күл-күл болып жаһаннамға жаны кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайыптың ойыны бар алуан-алуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қайратына аң-таң қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша Мұсайып бірме-бірге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірден һәлак қылыпты жетпіс палуан.</w:t>
+        <w:t xml:space="preserve">Кәпірден һәлак қылыпты жетпіс палуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеш болған соң барабан кәпір қақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыстан кеш болды, күн де батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер бір-бірінен айырылысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтысып жай-жайына барып, жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -8985,99 +8973,99 @@
         <w:br/>
         <w:t xml:space="preserve">Түнде тыныштық екі қол алысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күндіз ұрысып, қылыштар шабысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып, екі жақтан майдан түзеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысатұғын жеріне барысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер жайылады құрттай қайнап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпір шықты жекпе-жекке қару сайлап.</w:t>
+        <w:t xml:space="preserve">Кәпір шықты жекпе-жекке қару сайлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күні бірме-бірге Әбілмәжін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс палуан кәпірді алды байлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер шыдамайды ерлеріңе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыштарын байлаған белдеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып, барабан тағы соғып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтады қайтатұғын жерлеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келер күні майданға тағы барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күн Сәдуақас даярланды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша Сәдуақас бірме-бірге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетпіс палуан кәпірді байлап алды.</w:t>
+        <w:t xml:space="preserve">Жетпіс палуан кәпірді байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесеуі жалынады Құдайына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үзілмей соғыс болды ұдайына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып, барабан тағы соғып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер қайтады жай-жайына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9085,99 +9073,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұлардан кауіп қылады кәпірлер сұм,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге келуден қорқады тым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Таң атса, – деп патша жарлық қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне ат қой”,–  деп он екі мың ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып ол Мұсайып тағы кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсайыпты кәпірлердің көзі көрді.</w:t>
+        <w:t xml:space="preserve">Мұсайыпты кәпірлердің көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайыпқа келуге бата алыспай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қойдай ғана ұйлығып қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер һеш келмейді бірме-бірге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорқу салды Мұсайып батыр мұнша елге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жекпе-жекке кәпірлер келмеген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып бір сөз айтты кәпірлерге:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мен тұрмын жалғыз келіп алдарында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысуға жисаңшы қамдарыңды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге қорықсаңыз, бәрің жабыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаһаннамға жіберем жандарыңды.</w:t>
+        <w:t xml:space="preserve">Жаһаннамға жіберем жандарыңды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып батыр қарамайды тірі жанға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам кәпір жабыла соғыс салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып жалғыз өзі соғыс қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш мың кәпірді жіберді жаһаннамға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9185,99 +9173,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпір, әслә, қырудан таусылмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесеуі де кәпірлерге салды найза.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің өлігінен ол күн қырылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, жарандар, болыпты таулар пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып кәпірлер тағы қайтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бесеуі де орнына барып жатты.</w:t>
+        <w:t xml:space="preserve">Бесеуі де орнына барып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хиуаран патша Жәмшид патша інісі екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Біздер ойран болдық,– деп хабар айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабар барса, қол жібер бізге,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұшпан қатты көрінді көзге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатпен хабар айттым, сақтана көр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бізді алған соң, ол бармақ сізге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің хаты жетеді қолына енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып сыймайды тонына енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз мың палуанға Имлақты басшы қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хиуаранның түсірді жолына енді.</w:t>
+        <w:t xml:space="preserve">Хиуаранның түсірді жолына енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше күн жүріп, бұлар кетті-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше түн арада күндер өтті-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз мың палуанды Имлақ бастап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хиуаранның шаһарына жетіп кепті-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9285,99 +9273,99 @@
         <w:br/>
         <w:t xml:space="preserve">Келген соң қуанышты болысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайғыны көңілдегі жойысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрәк Алла, хош келдің, қуаныш қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаттық бірлән ол түнде қуанысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Тыңдап отыр сөзімізді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тез келген тәуір көрдім өзіңізді.</w:t>
+        <w:t xml:space="preserve">Тез келген тәуір көрдім өзіңізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жабыла бәрің бірдей ұрыс қылың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге барудан безіңіз-ді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Солай жарлық қылдың ба, жаным, сірә,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дұшпаннан түңілеміз арың, сірә.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біз келген соң, падиша, қайғы жеме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыздың қоймаспын жанын, сірә.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қорықты соғыста бірме-бірден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имлақ соғыс қылды жолдасымен бірге келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша бек қатты соғыс қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Батырлар жаралы болды жетпіс жерден.</w:t>
+        <w:t xml:space="preserve">Батырлар жаралы болды жетпіс жерден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді жапырады қырып, жойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне жатады барып, қонып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесеуі жарасына дәрі жағып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Аллаға жатады шүкір қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9433,51 +9421,51 @@
         <w:br/>
         <w:t xml:space="preserve">“Бір Алла, бізге жәрдем бер өзің” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесеуі таң атқанша зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге ол толған жердің жүзі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңғы болды шаңмен күннің көзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып өзгелері қалжырапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ер Әли соғыс қылыпты жалғыз өзі.</w:t>
+        <w:t xml:space="preserve">Ер Әли соғыс қылыпты жалғыз өзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзін ол басқан кәпір екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз соғысқан Арыслан батыр екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің оғынан жан таба алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли жалғыз соғысып жатыр екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9485,99 +9473,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай, ер Әлиді өзің сақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз соғысқан мың санмен соны мақта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күншығыстан бірталай шаң көрінді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан бұлайша ұрысып жатқан шақта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай, ер Әлиге өзің жар бол,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бірталай ләшкер екен көрінген сол.</w:t>
+        <w:t xml:space="preserve">Бірталай ләшкер екен көрінген сол.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаң ішінен бірнеше ту көрініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жақтан жетіп келіпті сексен мың қол.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баяғы зұлпықарды көрген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарды көріп, дінге кірген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болып ол патша қолын жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланды көргелі келген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітаптың тап осылайша  хатын айтсам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болып келгендер санын айтсам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мирзинһар шах, Фируз, Шаһаур патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үшеуінің осылайша атын айтсам.</w:t>
+        <w:t xml:space="preserve">Үшеуінің осылайша атын айтсам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз жүрген Әлиді бұлар көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан асығам деп жылдам жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен мың қолымен бұ үш патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге келді де қылыш ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9585,99 +9573,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірге бұлар салды ақырзаман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан қайраттанды онан жаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар келіп Әлиге қосылысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден жетпіс мыңды қырды тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша ұрысып жүріседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кеш болған соң қайтысып келіседі.</w:t>
+        <w:t xml:space="preserve">Кеш болған соң қайтысып келіседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш патша қайтқаннан соң ләшкерменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлиге келісіп көріседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайғыда болып жатты ол күн кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басына түскеннен соң заманақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ас ішіп, мұсылмандар бірге қонып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң намазын қауым болып оқып жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір ұрды дағы ұрыс барабанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман оқып алды таң намазын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға қарсы шықты, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ер Әли бастап алып мұсылманын.</w:t>
+        <w:t xml:space="preserve">Ер Әли бастап алып мұсылманын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрыста жүр кәпірдің бәрі қаптап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман да қаруын алды оңдап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер дариядай толқын болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсыласып тұрысты тұтысып сап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9685,95 +9673,95 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпір қолы дариядай қисапсыз көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңғы болды шаңмен сонда аспан-көк.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фируз патша қолында бір палуандары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атын айтады екен Самандүр деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман жалынады Құдіретке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жалынып “жар бол” дейді Мұхаммедке.</w:t>
+        <w:t xml:space="preserve">Жалынып “жар бол” дейді Мұхаммедке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керкүдәнін Самандүр мініп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірге шықты ақырып жекпе-жекке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден және біреу қарсы келген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол да палуан жалғыз шыққан сонша елден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Самандүрге кәпірден біреу келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оның атын сұрасаң, Сәмәнт деген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі бір-біріне тиіседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаруымен шаншысып өтіседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірін найзаменен ала алмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он-оннан найзаларын сілтеседі.</w:t>
+        <w:t xml:space="preserve">Он-оннан найзаларын сілтеседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрған жұрт таң көреді ұрыстарын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірін жолбарыстай жұлысқанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзасын екеуі де тастай беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисапсыз шабысады қылыштарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9781,99 +9769,99 @@
         <w:br/>
         <w:t xml:space="preserve">Таң қалды қайратының молдарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сыймайды ашуланып тондарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыштарын екеуі тағы қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарларын алады қолдарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірге енді бәле кез келеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір-бірін шоқпарменен төпеледі.</w:t>
+        <w:t xml:space="preserve">Бір-бірін шоқпарменен төпеледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Самандүр шоқпарменен күл-күл қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәмәнтті жаһаннамға жібереді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Самандүр мықтылығын білгізеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманды қуантып күлгізеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он бес палуан кәпірден байлап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексенді жаһаннамға кіргізеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Самандүр тұр кәпірге айғай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексенді өлтіріп, он бесін байлап алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патшадан ол келген Имлақ кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Енді өзі шығыпты ашуланып.</w:t>
+        <w:t xml:space="preserve">Енді өзі шығыпты ашуланып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Самандүрдің келіпті қасына енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күші кетер кәпірдің асып енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұдырықпен бір ұрып Самандүрдің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аямады, ұшырады басын енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9881,99 +9869,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылман қарсысына оңтайланып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имлақ кәпір тұр енді, о да айқайлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имлақ кәпір бесеуді шаһид қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан жиырма алды байлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имлақ қаһар көрсетті асқан сондай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сәдуақас қайратын көрді мұндай.</w:t>
+        <w:t xml:space="preserve">Сәдуақас қайратын көрді мұндай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақас тақсыр Имлаққа жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл қылған қорлығына шыдай алмай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуел найза өнерін қылушы еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне найзамен ұрысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзамен бір-бірін жеңісе алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып екеуі де тұрысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпар ұрып садақпен атысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен бір-бірін шабысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеңісе алмай күн жатып екі ләшкер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жай-жайына қайтысып, жатысады.</w:t>
+        <w:t xml:space="preserve">Жай-жайына қайтысып, жатысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күн жатты, тағы да таң да атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар намаз оқып, азан айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майдан түзеп, соғысқа кәпір тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барабанын жан-жақтан кәпір қақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -9981,99 +9969,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар намаз оқып алысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне қайратты салысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Намаз оқып, бұлар да ұрысқалы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майдан түзеп, сап тартып барысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдасаңыз, айтайын жақсы кепті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаңдақ басқан секілді аспан-көкті.</w:t>
+        <w:t xml:space="preserve">Шаңдақ басқан секілді аспан-көкті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәмәнт деген кәпірден бір палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және біреу ақырып жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кәпірдің мүшесі бұзық екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келістірсем қол-аузы қызық екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі иінінің арасы тап елу кез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бойының ұзындығы жүз кез екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып келді, көзіне жан көрінбей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керкүдән мінген Әлидің Дүдүліндей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолы шынар ағаштай, мұрны мыстай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Аузы бейне таудың үңгіріндей.</w:t>
+        <w:t xml:space="preserve">Аузы бейне таудың үңгіріндей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып: – Жекпе-жекке келің,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз мені жеңбес-ау елің,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Даусымнан жер жарылып, көк жаңғырып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ заманның Рүстем Дастаны менмін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10081,99 +10069,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ол кәпірдің дауысы көкті жарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан Шарық деген палуан барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ұрумен ол Шарықты шаһид қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше мұсылмандар өліп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кәпірдің күшіне аң-таң қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бірнеше шаһид болып өліп қалды.</w:t>
+        <w:t xml:space="preserve">Бірнеше шаһид болып өліп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге келгеннен соң осы кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан отызды байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шыдай алмай Мұсайып батыр тұрды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге қарсы қарай жүрді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын ұрған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күл-күл болып жаһаннамға кірді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ат-матымен болыпты пәре-пәре,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып батыр сиыныпты бір Аллаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып ұрған шақта “Иә, Алла” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаһаннамға кетіпті жүзіқара.</w:t>
+        <w:t xml:space="preserve">Жаһаннамға кетіпті жүзіқара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер Мұсайыптан жаман састы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәмәнт палуан өлген соң, қайғы басты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хиуаран патша “бәріңіз жабылың” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бірме-бірге болмас-ты” деп ақылдасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10181,99 +10169,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қорқысты бірі келмей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша тұр жекпе-жекті мінәсіп көрмей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша жарлық қылған соң Мұсайыпқа</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер ат қойыпты бәрі бірдей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, тыңдап отыр айтқан сөзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпір қолы басыпты жердің жүзін.</w:t>
+        <w:t xml:space="preserve">Кәпір қолы басыпты жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш патша ләшкерменен соғыс салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қап-қара шаңдақ басты күннің көзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге ол күннің жүзі толды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли де кіріпті бастап қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көк жығылды, жарандар, күн тұтылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние һәмма бұзылғандай соғыс болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли де соғысты салады екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын қолына алады екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр мәртебе зұлпықарын шапқанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі жүз жаһаннамаға барады екен.</w:t>
+        <w:t xml:space="preserve">Екі жүз жаһаннамаға барады екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыштылар шабысады қылышпенен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарлы өлді, шоқпарласып ұрыспенен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзалылар қырылды найзаласып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кетті һәркім бір түрлі жұмыспенен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10281,99 +10269,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қалқандылар ұрысты тұтып қалқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сауыттыны келістіріп қайтып айтам?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли ту жығарға таяныпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қолын ол қылып талқан-талқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларды қамады мұнша дұшпан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпір естіп жиылды әрбір тұстан.</w:t>
+        <w:t xml:space="preserve">Кәпір естіп жиылды әрбір тұстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қашарға бет қойған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және бір шаң көрінді күншығыстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаңда төрт туы бар қол көрінді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аз-маз кісі ол емес, мол көрінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол төрт тудың түбінде бір жүз мыңнан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша кісісі сол көрінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның бұларды көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге келді де бұлар кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Науадир деген палуан басшы болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бес жүз палуан ішінде жетіп келді.</w:t>
+        <w:t xml:space="preserve">Бес жүз палуан ішінде жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерден төрт жүз мың кәпір кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайыстырды тағы да қара жерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және келген кәпірлер мұсылманға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша соғысты, қылыш ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10381,99 +10369,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылманды қылыпты астын-үстін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыспенен шаң қылды жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып екі ләшкер қайтып барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жай-жайына жатады тағы да ол түн.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман жатты орнына қайтып келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Намаз оқып жатады бірге қонып.</w:t>
+        <w:t xml:space="preserve">Намаз оқып жатады бірге қонып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар өліктерін қисап қылса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш мың кісі өліпті шаһид болып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өліктерін мұсылмандар көріседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Танып-танып алысып келіседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш мың кісі өлігін шаһид болған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаназа оқып, ол түнде көміседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, қырғын болды екі жұртқа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар, иманың һеш ұмытпа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күн өлген кәпірдің қисабы жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өліктерін кәпірлер жағыпты отқа.</w:t>
+        <w:t xml:space="preserve">Өліктерін кәпірлер жағыпты отқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолды тағы көбейтті кәпір жинап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір басты жер жүзін, құрттай қайнап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар ол таңды ұйықтамастан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отырды бір Құдайға зары жылап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10481,99 +10469,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қараңғы болды шаңмен сонда аспан-көк,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман көрсе, кәпір қисапсыз көп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құм менен құмырсқаға сан жеткендей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер онан да көп һешбір сан жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан мінеді Дүлдүліне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлер қисабы жоқ көп көрінді.</w:t>
+        <w:t xml:space="preserve">Кәпірлер қисабы жоқ көп көрінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жанынан үміт үзіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бақұлдасып жылайды бір-біріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қолы ол жердің жүзін басты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жыласып бақұлдасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жанынан үміт үзіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құшақтасып жыласты, шуылдасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан көрген соң мұндай енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жылауы тынбайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли бірталайға жалғыз шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір Құдайды жад қылып жылайды енді.</w:t>
+        <w:t xml:space="preserve">Бір Құдайды жад қылып жылайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Жаратқанға жылайды “Құдайым” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ дұшпанға не ылаж қылайын” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты Аллаға “тілегім” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қор қылма, дұшпан үшін, жылаймын” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10581,99 +10569,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жылайды қатты қорқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлімді көңіліне бәрі тоқып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдайға ер Әли зар жылайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ракағат далада намаз оқып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлақ салғын, сөзіме енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келістіріп сөйлейтін кезім енді.</w:t>
+        <w:t xml:space="preserve">Келістіріп сөйлейтін кезім енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құбыла тарапынан қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір шаң көрінеді Әлидің көзіне енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан сиыныпты бір Құдайға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар қорқысып зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі шаңға Арыслан қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаң-шаң болыпты қырық төбеде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақ ту бар, жасыл ту бар барлығы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нұрланып келе жатыр қызыл тулар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық туға қарап тұрса, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Балқыған көкке бойлап шыққан нұрлар.</w:t>
+        <w:t xml:space="preserve">Балқыған көкке бойлап шыққан нұрлар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан Пайғамбардың туын көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың ләшкерін анық білді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сүйінші” деп ер Әли жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыласқан мұсылманға хабар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10681,99 +10669,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қарасып тұр есі кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар шаттанды қуаныш етіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол халде қатты айқайлап азан айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық мың қолменен Мәлікаждар келді жетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық мың қолмен жетіп келді Мәлікаждар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қарсы барып көрісті Әли Хайдар.</w:t>
+        <w:t xml:space="preserve">Қарсы барып көрісті Әли Хайдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың саулығын біліп енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бек шаттанды, қуанып сахабалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанды ол көрісіп батырларын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есендігін елінің білді бәрін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шүкір қылды көрісіп, амандасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызметкерлер тігіпті шатырларын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қайғырды мұны көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатыр тікті қырық мың қол жетіп келіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатыр тігіп, дастархан жайып салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қуанышпен асын жейді, шүкір қылып.</w:t>
+        <w:t xml:space="preserve">Қуанышпен асын жейді, шүкір қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол түні екі ләшкер қонысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар шаттыққа толысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер қарауыл қатты қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінен хабардар болысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10781,99 +10769,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылман тыныштық алды ол күн жатып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Орнынан тұрысады таң да атып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол екі жақтан майдан түзеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысқа келіседі саптар тұтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрды майдан жеріне жетіп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлікаждарға кәпір тұр аң-таң қалып.</w:t>
+        <w:t xml:space="preserve">Мәлікаждарға кәпір тұр аң-таң қалып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жекпе-жекке шығыпты Мәлікаждар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын қолына алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге келуге қаймығады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар жад қылады бір Құдайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарға кәпірлер бірі келмей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірлер жабылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер ол жабылып састырыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарменен кәпірлерді басқа ұрыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірді үш ұрғанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жандарын жаһаннамға тапсырыпты.</w:t>
+        <w:t xml:space="preserve">Жандарын жаһаннамға тапсырыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша Мәлікаждар соғыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзіне ағызды судай қанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болды, барабан ол қағысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер орнына қайтып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10881,99 +10869,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бір іс қылды Мәлікаждар ол күні-түні,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қолдан білген жоқ һешкім мұны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар екі ракағат намаз оқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтаған кәпірлерге жалғыз кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірге жалғыз кіріп, ақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шоқпар ұрып, қылышпен шапқылады.</w:t>
+        <w:t xml:space="preserve">Шоқпар ұрып, қылышпен шапқылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңғыда танымай кәпір шауып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқанша бір-бірін сап қылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар жалғыз өзі бүлік сапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірін-бірі танымай кәпір шапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атса, жалғыз мұсылман ішінде жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз мың кәпірлер өліп қапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша мұны көріп ой ойлайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлгеніне өкініп ойбайлайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Масқара болып өзіміз қырылдық” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір мұсылман:  “бұ Қыдыр” деп айқайлайды.</w:t>
+        <w:t xml:space="preserve">Бір мұсылман:  “бұ Қыдыр” деп айқайлайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлген кәпір, бір мұсылман таба алмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шерменде болып кәпірдің бәрі қалады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалған кәпір масадай дуылдасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарға ат қойып жабылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -10981,99 +10969,99 @@
         <w:br/>
         <w:t xml:space="preserve">Күндей күркіреп Мәлікаждар қолға кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге қайратымен шоқпар ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан да кіріпті бір жағынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қолын мұсылман қойдай қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің кетіріпті сәнін, сірә,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сөзімнің татыңыздар дәмін, сірә.</w:t>
+        <w:t xml:space="preserve">Сөзімнің татыңыздар дәмін, сірә.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапқан сайын зұлпықармен екі жүздің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаһаннамға кіргізіпті жанын, сірә.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын жан-жаққа жүргізіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге ерлігін білгізіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапқан сайын екі жүз кәпір жанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан жаһаннамға кіргізіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер сол заманда өш болыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өш болам деп бәлеге тұс болыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан тойынарға жеткен шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жер-жеріне қайтады, кеш болыпты.</w:t>
+        <w:t xml:space="preserve">Жер-жеріне қайтады, кеш болыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеш болғанша ұрысып жүріседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан қаһарды көріседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеңе алмай кәпірлер қайтып барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарына ол түнде кіріседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11081,99 +11069,99 @@
         <w:br/>
         <w:t xml:space="preserve">Патша қорықты шаһарға қашып кіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имлақпен қашарға жүзін ол бірігіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидке Хиуаран патша қашқалы жүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыстан жеңілдік деп ол түңіліп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имлақ пен патша жүз мың ләшкер алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Су жүзімен қашады кеме мініп.</w:t>
+        <w:t xml:space="preserve">Су жүзімен қашады кеме мініп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде патша шаһарынан қашып шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суменен Жәмшид шаһқа кетті жүріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидке түн ішінде бұлар жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашқанын шаһар халқы көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқан соң қалғандар шуылдасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланға бас ұрып, дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқан соң шаһарға бұлар кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардағы баршасы дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәсжид, медресе салдырып, дін үйретіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қырық күнге шейін дін айтып, сабақ берді.</w:t>
+        <w:t xml:space="preserve">Қырық күнге шейін дін айтып, сабақ берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күнге шейін дін айтып тұрды сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сабақ оқып кәпірлер болды молда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қата деп сөге көрмең, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатасыз ол білуші жалғыз Алла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11189,99 +11177,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кеңес қылып Жәмшидке бармақ болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай қосса шаһарын алмақ болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз кеме даярлап сол заманда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мыңнан кемеге салмақ болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мыңнан кемеге салды қолды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі жүз кеме баршасы қолға толды.</w:t>
+        <w:t xml:space="preserve">Екі жүз кеме баршасы қолға толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дарияның ортасына жеткен шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кереметтей бір толқын пайда болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар шуласты бір Аллалап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайық ішінде баршасы қылды азап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемені бір-біріне толқын ұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемені бұзып, қолды қылды харап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемені быт-шыт қылды толқын қағып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар шығады енді нағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрбірі бір тақтаймен жанын қорғап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бет-бетімен мұсылмандар кетеді ағып.</w:t>
+        <w:t xml:space="preserve">Бет-бетімен мұсылмандар кетеді ағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемені быт-шыт қылып толқын қақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар зар жылап иман айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Белгілі батыр тақтаймен жан қорғайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның көбісі суға батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11289,99 +11277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарандар, батыр Әли асқан мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дария быт-шыт қылды тамам жұртты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диләфруз қыз, ішінде батыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың қолменен қырға шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дариядан батыр Әли шығып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жүре-жүре бір үлкен тауға шықты.</w:t>
+        <w:t xml:space="preserve">Жүре-жүре бір үлкен тауға шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жартысы – от ол таудың, жартысы – қар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төбесімен тірейді аспан-көкті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан ол тауға жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамаша қылып ол тауға көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құдай-а, құдіретің күшті ғой” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли сол жерде жалғыз қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдіретімен жаратқан жалғыз Жаппар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалықпастан тыңдай көр, ей, жарандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тозақтай төменгісі жартысы от,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жоғарғысы – тас болған мүсін мен қар.</w:t>
+        <w:t xml:space="preserve">Жоғарғысы – тас болған мүсін мен қар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төңіректеп ол тауды жүрді кезіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">От ішіне кім кірер жаннан безіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли таң қалды оны көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">От күйдіріп, ол қары батпайды еріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11389,99 +11377,99 @@
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли сыйынды “Құдайым” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлары ол үшін уайым жеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз бен қолға келді де, “тұр” деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамаша қылып бұ тауға шығайын деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол тауға шығайын деп ойына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тілін алып қыз бен қол онда қалды.</w:t>
+        <w:t xml:space="preserve">Тілін алып қыз бен қол онда қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Есім Ағзам” дұғасын оқып-оқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамұқтайын ол отқа жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отқа кіріп ер Әли кетті дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күйдірген от етіне өтті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айналайын, тақсыр-ай, қалжырайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Еттен өтіп, сүйекке жетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли кетті ол шығып биік жарға-ай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қиындықты көрсетті шыбын жанға-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалжырап “Есім Ағзамды” оқи-оқи,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оттан өтіп, Арыслан қарға барды-ай.</w:t>
+        <w:t xml:space="preserve">Оттан өтіп, Арыслан қарға барды-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жерге жүрер емес жалғыз адам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суық екен әлгі қар сондай жаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суық тамұқ секілді, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қарға басар емес жалғыз қадам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11489,99 +11477,99 @@
         <w:br/>
         <w:t xml:space="preserve">Арыслан жад қылады бір Құдайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарға қарай бір қадам қоя алмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аты не осы таудың, неткен жер”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан Құдайға зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли зарланып бұлай деді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Тамаша тау жараттың мұндай,– деді.</w:t>
+        <w:t xml:space="preserve">– Тамаша тау жараттың мұндай,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан бұрын һеш адам келді ме екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жаратқан білдірші, Құдай,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш адам бұған аяқ салар ма екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қардан жаны шықпай қалар ма екен?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш біреу мұнан бұрын келді ме екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не мұнан соң бір адам алар ма екен? </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли жүре алмай тұр қар жағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай, жәрдем бергін тіл-жағыма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан солай зарлап тұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ғайыптан дауыс келіпті құлағына.</w:t>
+        <w:t xml:space="preserve">Ғайыптан дауыс келіпті құлағына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Көп жолдасың қырылды көлде,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланым, айтайын енді,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тап сенің сол тұрған жеріңізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрын бір батыр адам келді,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11589,99 +11577,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұ таудың атын сұрасаң, Бұлұр,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рүстем батыр келіп еді бұрын,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зар жылап ол да оттан өтіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О да сенің орныңда тұрды,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылады көз жасы көлдей болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жүре алмай о да тұрды қарға келіп.</w:t>
+        <w:t xml:space="preserve">Жүре алмай о да тұрды қарға келіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ жерге адам ұғлы келер ме?”– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О да зарлап сұрады сендей болып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұрады: – Адам бұған барар ма?– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны шықпай бұ қардан қалар ма?– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менен бұрын һеш адам келді ме екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не, менен соң бір адам алар ма,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен де оған білдірдім айтып-айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күніңді кешірме мұнда жатып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ тауға саған рұқсат жоқ” деген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бейшара зар-зар жылап кетті қайтып.</w:t>
+        <w:t xml:space="preserve">Бейшара зар-зар жылап кетті қайтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Рүстем батыр, сөзің жақсы, пәлі,– дедім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Болмадың, айтайын оны,– дедім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Араб жұртынан сенен соң бір ер шығар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оның атын сұрасаң, Әли,– дедім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11689,99 +11677,99 @@
         <w:br/>
         <w:t xml:space="preserve">Дін исламға оның өзі сүйеу болар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықар мен Дүлдүлге ие болар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырзаман Пайғамбары Мұхаммедке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, Рүстем, ол Әли күйеу болар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге көп ойранды салар,– дедім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көп кәпір мұсылман болып қалар,– дедім.</w:t>
+        <w:t xml:space="preserve">Көп кәпір мұсылман болып қалар,– дедім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рұқсат жоқ, ей, Рүстем, сен аларға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сенен соң Әли келіп алар,– дедім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Құдай-а, тау жараттың мұндай,–  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли деген шығар ма сондай,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен осылайша еткен соң, Арысланым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рүстем зар жылап бұлай дейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жылайды ғұмыр берсең жасыма деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің жолдасы болсам қасына,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғұмырымша қызметін қылар едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кебісін ол көтеріп басыма,– деп.</w:t>
+        <w:t xml:space="preserve">Кебісін ол көтеріп басыма,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рүстем осылайша айтты,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізге құмар болды ғой қатты,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізге ынтық болды да, ол Рүстем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылай-жылай бейшара қайтты,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11789,99 +11777,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан зарланып “Құдай”,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Рүстем зарланды ма бұлай”?– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі сөзді есіткен соң батыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рүстемді дос тұтып былай дейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Рүстем мықты екен бұ жерге келген,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оттан өтіп, бұ қарды көрген,– дейді.</w:t>
+        <w:t xml:space="preserve">Оттан өтіп, бұ қарды көрген,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қияметте қолынан жетелемей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кір десең де, ұжмаққа кірмен,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұжмаққа кірер болса кезім,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рүстемсіз кіруге бездім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалған болып жүрмесін сөзім,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзіме куә бол өзің,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзді айтып ол қарға жүріп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш күн, үш түн ол қарда күндер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Есім Ағзамды” оқыпты сасқанынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли Арыслан өлімге жуық жетті.</w:t>
+        <w:t xml:space="preserve">Әли Арыслан өлімге жуық жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суық өтті Әлидің денесіне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ондай жерде қиындық көрмесін бе?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалжырап “Есім Ағзамды” оқи-оқи,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз күнде шығыпты төбесіне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -11889,51 +11877,51 @@
         <w:br/>
         <w:t xml:space="preserve">Ер Әли сондай қиын жерді көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төбесіне ол таудың енді келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түбі жоқ, кенері жоқ, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли төбесінде бір көрді көлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол дарияда бір көпір із бар екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кітапта осылайша сөз бар екен.</w:t>
+        <w:t xml:space="preserve">Кітапта осылайша сөз бар екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан көпірге қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көпірде бір ай жүзді қыз бар екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі беті күндей болып нұрланып тұр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шашы қара жібектей оралып тұр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оймақ ауыз, қалам қас, жазық маңдай,</w:t>
       </w:r>
@@ -11989,99 +11977,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қыз Әлимен көпірде алыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызда Әли көрген жоқ ондай жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын суырып тақсыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі қыздың бір қолын шауып салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қолын ол зұлпықар кесіп түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол қолдың орнынан жүз қол өсті.</w:t>
+        <w:t xml:space="preserve">Ол қолдың орнынан жүз қол өсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қолымен Әлиді тағы ұстады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі кескен қолынан ол қол күшті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли ол қызға қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы қыз сиқыр оқып, бір дем салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жап-жалаңаш болыпты батыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дем салғанда ат-тоны бәрі жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның сол жерде кәрі келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып зұлпықармен салады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қақ бастан салғанда әлгі қыздың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Зұлпықармен бауырдан екі бөлді.</w:t>
+        <w:t xml:space="preserve">Зұлпықармен бауырдан екі бөлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көпір үсті қыз өліп, қанға толды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Арыслан көпір дейді сондай жолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі қыз өлсе дағы тек жатпады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір тамшы қаны жүз мыңдап дию болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12089,99 +12077,99 @@
         <w:br/>
         <w:t xml:space="preserve">Көпір үстін бір сансыз дию басты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли диюменен араласты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиге барша дию қылды қасты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тозақтайын үстіне отты жақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып ер Әли айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Зұлпықарын қаһармен қолына алды.</w:t>
+        <w:t xml:space="preserve">Зұлпықарын қаһармен қолына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып ол айғай салған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың диюлар өліп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диюларға қаһарменен қылыш ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайрат қылды Арыслан сол бір жерде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып он екі мыңды бір өлтіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықармен қалғанын қойдай қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайраты Арысланның асып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дию отты Әлиге шашып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диюлар ер Әлиге шыдай алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Болмас-болмас” деді де, қашып кетті.</w:t>
+        <w:t xml:space="preserve">“Болмас-болмас” деді де, қашып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли көріпті мұндай жерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диюлар ғайып болды, келмейді енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басы көкке тақалған батыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүр-алтыннан жасалған күмбез көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12189,99 +12177,99 @@
         <w:br/>
         <w:t xml:space="preserve">Күмбезді зұлпықармен ұрады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұзайын деп һәр айла қылады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарменен ұрады, бұза алмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шарасыз болып Арыслан тұрады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті мәртебе “Йасин” оқып, дем салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол күмбезді дем салып, қайта жарды.</w:t>
+        <w:t xml:space="preserve">Ол күмбезді дем салып, қайта жарды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбез пәре болып, ішінен бір дауыс шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн ер Әли талып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, тыңдап отыр, айтқан сөзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли сондай кезіпті жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн өткен соң түрегеліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есін жиып, ер Әли ашты көзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзін ашса, от та жоқ, қары да жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Теп-тегіс жер манағы, бәрі де жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау болған бар еді алтын-күміс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Күл-күбір, қыз, күмбездің бірі де жоқ.</w:t>
+        <w:t xml:space="preserve">Күл-күбір, қыз, күмбездің бірі де жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли ол жерді таң көріпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиден басқа неткен жан көріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып ер Әли тұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Будақ-будақ алыстан шаң көріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12289,99 +12277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Манағы от та, қар да басылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз қолын батыр Әли қасына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фируз шаһ, Мирзинхар, Хиуар патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың қолменен қарсы алады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрісіп, құшақтасып қалысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қыз бен Әли қасына барысады.</w:t>
+        <w:t xml:space="preserve">Қыз бен Әли қасына барысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Бұлұр тауындағы алтындарын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көлігіне сыйғанша салысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтыны баршасына таң көрінді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көздеріне бір үлкен шаң көрінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып ол шаңға қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаң ішінен бірталай жан көрінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз қолын батыр Әли қасына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрып ол шаңды тосып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, Сәдуақас ләшкерімен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Солар екен, бұлар да қосылады.</w:t>
+        <w:t xml:space="preserve">Солар екен, бұлар да қосылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жерден алтын алып көшті дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арада бір күн бір түн кешті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір орынға және келіп түсті дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шүкір қылып астарын ішті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12389,99 +12377,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұлар тілек тілейді бір Алладан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағыма жәрдем бергіл, иә, Сұбхан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ас ішіп, бұлар да қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көздеріне бір үлкен көрінді шаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрды ол шаңға енді олар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һеш нәрседен қорықпайды, жаным солар.</w:t>
+        <w:t xml:space="preserve">һеш нәрседен қорықпайды, жаным солар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар, Мұсайып ғазы екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отыз мың ләшкерменен келді олар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кеште қонып сонда жатады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып, бамдатқа азан айтады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң намазын қауым болып оқып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш күн, үш түн тынбай жол тартады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар қосылып алып бірге жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш күн, үш түн арада күндер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басында тақтай тас бар бір құдыққа</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Төртінші күн тақсырлар жетіп кепті.</w:t>
+        <w:t xml:space="preserve">Төртінші күн тақсырлар жетіп кепті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдыққа жетіп барды бір ауыр қол,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, бір сөзімнен хабардар бол.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол құдықтың түбінен шығатұғын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жарандар, бар екен бес бөлек жол.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12489,99 +12477,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ер Әли бастап келді сансыз қолды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдыққа Арыслан менен бәрі келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдыққа жетіп келді тұра қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес айырылған ол жолды, көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзімді, тыңдаңыз, ей, жамағат,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Артық қылып жаратқан оларды Хақ.</w:t>
+        <w:t xml:space="preserve">Артық қылып жаратқан оларды Хақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамаша қылып құдыққа қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақтай таста көреді бір жазған хат.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойына һеш нәрсе алмайды бұлар қорқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліне бір Құдайдың атын тоқып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақтай таста жазылған, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі хатты көреді бәрі де оқып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатта айтты: – Келсе бұ жерге адам– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жолды көрер болса тамам,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ бес жолдың біреу-ақ аман,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Төртеуі “барса-келмес” жаман,– дейді.</w:t>
+        <w:t xml:space="preserve">Төртеуі “барса-келмес” жаман,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларға бір мүшкіл заман болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастап келді ер Әли тамам қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар есі кетіп, қайран болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біле алмай аман жол мен жаман жолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12589,99 +12577,99 @@
         <w:br/>
         <w:t xml:space="preserve">Батырлар сиынады әуел Хаққа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай-а, батырларды өзің сақта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы сол құдыққа қайран болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүрулерін біле алмай қайсы жаққа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли құдықтан таһарат алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Астахари намазын оқып алды.</w:t>
+        <w:t xml:space="preserve">Астахари намазын оқып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құдайым түсімде не білдірер” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Намаз оқып, ер Әли ұйықтап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар түсінде Әлиге  “Тұр” деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бір Құдайдың құдіретін көр”  деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қолыңды бес бөлек қыл”  деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Өзің оң жақ шет жолмен жүр” деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли Пайғамбардың тілін алар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрқайсысын бір бөлек жолға салар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ көрген түсінен түрегеліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	Баршасына былай деп берді хабар.</w:t>
+        <w:t xml:space="preserve"> Баршасына былай деп берді хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли бес бөлек бөлді қолды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жолдың баршасы қолға толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес бөлекке бес батыр болады бас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрбіреуі он екі мыңнан болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12689,99 +12677,99 @@
         <w:br/>
         <w:t xml:space="preserve">Он екі мыңға бас болды Мәлікаждар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір бөлекке бас болды Әли Хайдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақас, Фируз, Мирзинхар, Хиуар патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір бөлекке бас болды енді олар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжінге он екі мың болды жолдас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һәрбіреуі жолменен жүрмей қалмас.</w:t>
+        <w:t xml:space="preserve">һәрбіреуі жолменен жүрмей қалмас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір бөлек қолға дағы он екі мың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жарандар, Мұсайып болыпты бас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оң жақтағы жолменен Әли кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорқақтары ішінде нали кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыздасып бір-біріне амандасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бір жолмен айырылып бәрі кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрбіріне бір бәле жолығар кез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көргендерін сіздерге айтайын тез.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі төрт жолменен бара тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлікаждар жолынан есітің сөз.</w:t>
+        <w:t xml:space="preserve">Мәлікаждар жолынан есітің сөз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлақ салғыл сөздеріме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кеңес тыңлатайын өздеріңе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он күн, он түн жүрген соң Мәлікаждар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір шаң көрінді алыстан көздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12789,99 +12777,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарандар, Мәлікаждар асқан мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кәпірді ұрысып жерге тықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрса, саны жоқ құмырсқадай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі шаңнан бірталай қасқыр шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманға жәрдем бер, иә, Жаппар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ сөзімді тыңдай гөр, ей, жарандар.</w:t>
+        <w:t xml:space="preserve">Бұ сөзімді тыңдай гөр, ей, жарандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаңнан шығып қасқырлар жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінің басында мың мүйізі бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, кеңес есіт, енді бізден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітапта осы сөзді көрдім көзден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінің басында мың мүйіз бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұзындығы бәрі де жеті кезден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қолды әлгі қасқыр жүргізбейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаңдақпенен һеш жөнді білгізбейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар қолына жетіп келіп, </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Атты адамды бәрін де мүйіздейді.</w:t>
+        <w:t xml:space="preserve">Атты адамды бәрін де мүйіздейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар қасқырға шоқпар ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүйізбенен қасқырлар ұрып жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есі ауып жығылды Мәлікаждар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасқыр ат пен адамның бәрін қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12889,99 +12877,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жарандар, айып етпе айтқан сөзден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол заманда батырлар жаннан безген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқасынан тигенде мүйіздері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеудесінен шығады жеті кезден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз адам құтылмай бәрі де өлген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаза жетіп бәріне ажал келген.</w:t>
+        <w:t xml:space="preserve">Қаза жетіп бәріне ажал келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есі кетіп қалыпты Мәлікаждар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақсырға жара түсіп жетпіс жерден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасқыр шапты ол қолды қойдай қырып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір түгін сындырмады Мәлік ұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар қырылып болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасқырлар бет-бетімен кетті жүріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, жаралы болып Мәлік жатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірталай ессіз болып талып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есін жиып бір таудың үңгіріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сүйретіліп тұра алмай, барып жатты.</w:t>
+        <w:t xml:space="preserve">Сүйретіліп тұра алмай, барып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сүйретіліп үңгірге жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс жерден жарадан қалжырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарадан тұра алмайды шарасыз болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлік батыр үңгірде ұйықтап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -12989,99 +12977,99 @@
         <w:br/>
         <w:t xml:space="preserve">Түсіне кіріп келіпті Пайғамбарым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрер адам Құдайдың салғандарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапағат қылып “балам” деп жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолыменен сипады жараларын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Түрегел, көп қайғырма, балам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жолдасыңыз қырылды тамам,– деді.</w:t>
+        <w:t xml:space="preserve">Жолдасыңыз қырылды тамам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көйлегім кидірейін саған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұруға енді келер шамаң,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлік батыр ол жерде бір түс көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарым үстіне көйлек берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көйлекті киіп алып, көзін ашып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп орнынан тұра келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікке хақ Пайғамбар қылды шапағат,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салауат біз де айтайық атын атап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсінде көйлек киіп, көзін ашып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұрынғыдай болыпты сау-саламат.</w:t>
+        <w:t xml:space="preserve">Бұрынғыдай болыпты сау-саламат.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп орнынан тұра келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп барып қырылған қолды көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын қолына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жолға жаяу түсіп, жүре берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13089,99 +13077,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ол жолға жаяу, жалғыз жүріп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше күн-түн арада күндер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айлардан-ай, жылдардан-жыл өткенде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалжырап бір шаһарға жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлақ салып есітің сөз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жалықтырмай сіздерді айтайын сөз.</w:t>
+        <w:t xml:space="preserve">Жалықтырмай сіздерді айтайын сөз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаһардың шетіне жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кемпірдің үйіне болады кез.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз кемпір ол үйде душар болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлік батыр көрді ғой қиын жолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арып-ашып, қалжырап келген Мәлік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол кемпірдің үйіне қонақ болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлік көрді кемпірді анасындай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, сөзге құлақ саласың ба-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асын сайлап, Мәліктің кірін жуып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Киімін жамап берді баласындай.</w:t>
+        <w:t xml:space="preserve">Киімін жамап берді баласындай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемпір айтты: – һәр іске барасың,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұшпаныңа қиындық саларсың,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемпір Мәлікаждардан сөз сұрайды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қайдан келдің, һәм қайда барасың?– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13189,99 +13177,99 @@
         <w:br/>
         <w:t xml:space="preserve">Құтылып келдім күшіммен мұнда,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, ана, айтқан сөзім тыңда,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мың мүйізді көп қасқыр душар болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп жолдасым қырылды жолда,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұрасаңыз осы, ана, сөзім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Азар-мазар құтылдым өзім,– деді.</w:t>
+        <w:t xml:space="preserve">Азар-мазар құтылдым өзім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шаһардың патшасының аты кім-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оны айтып білдірші өзің?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– һәр шаһардан бұ шаһардың артық заты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзінде ол артық салтанаты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ Даһалой Хауарзамин округы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның сұрасаң, Жәмшид аты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай дұшпан оларға жетпек,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіздей палуан жігітті сүймек,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мыңнан қол астында хан-сұлтан бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жеті ықылымды тұрады билеп,– деді.</w:t>
+        <w:t xml:space="preserve">Жеті ықылымды тұрады билеп,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш дұшпан мұны ұрсып, жеңбес,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай патша келеді, тыңдашы,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Херхан сұлтанның ләшкері үш жүз мыңнан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш патша бұған теңдес келмес,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13289,99 +13277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзімнен байисың, жаным, балам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша көрсе көп сарбаз берер саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жолың болсын, барсаңыз мынау жол” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемпір айтып ол сөзін қылды тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемпір сөзі Мәлікке таң көрінді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Амандасып кемпірменен жолға кірді.</w:t>
+        <w:t xml:space="preserve">Амандасып кемпірменен жолға кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше күн-түн жүргенде, Мәлікаждардың</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзіне бір алыстан шаң көрінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, бұ сөзімді есітіңіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жол жүрді Мәлікаждар кеші-күндіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі шаңнан алтын ер арғымақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күндей көркем келіпті екі жүз қыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар қорықпайды өзі күшті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл жолда Мәлік көрді сондай істі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзге қыздар қасында хор қызындай</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлікаждардың бір қызға көзі түсті.</w:t>
+        <w:t xml:space="preserve">Мәлікаждардың бір қызға көзі түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі беті күндей болып нұрланыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шашы қара жібектей оралыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қыздардың көркемдігі асқанынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз-өзінен көруге қызғаныпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13437,51 +13425,51 @@
         <w:br/>
         <w:t xml:space="preserve">“Бізге кімнің ол көзі тиеді”  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қыз тұрып Мәлікке жауап берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұ айдай жарқыраған жүзі,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүлшаһар деп айтатын өзін,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Темір шаһар ішінде Лат, Манат бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мынау Жәмшид патшаның қызы,– деді.</w:t>
+        <w:t xml:space="preserve">Мынау Жәмшид патшаның қызы,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай адам тиеді бұған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қызға қызметкерміз тамам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Темір шаһар ішінде Лат, Манат бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқынғалы барамыз соған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13489,99 +13477,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жөнеліп барша қыздар шауып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқаларын шаштары жауып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар тұлғасына қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз көңілі де Мәлікке ауып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кешікпей қыз үйіне қайтады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлік те шаһарға жол тартады енді.</w:t>
+        <w:t xml:space="preserve">Мәлік те шаһарға жол тартады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ дүниеде теңдессіз ер көрдім”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидке қызы мақтап айтады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қызының мақтауы да асып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһар халқы басыпты жер мен көкті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын қолына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың базарына жетіп кепті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың базарына жетіп барды-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базар халқы Мәлікке көзін салды-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саудасын баршасы қойып алды-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тұлғасына Мәліктің қайран қалды-ау.</w:t>
+        <w:t xml:space="preserve">Тұлғасына Мәліктің қайран қалды-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базар халқы Мәлікті көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүнияда көрмедік деп мұндай ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ заманның Рүстемі, тақсыр-ау” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базар халқы патшаға хабар салды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13589,99 +13577,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Базарға келді жаяу бір адам,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тым-ақ бұзық мүшесі жаман,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлайша сөз еткен соң Жәмшид патша:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ол кісіні алып кел маған,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базар халқы Мәлікке қайтып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мерекеге баршасы батып келді.</w:t>
+        <w:t xml:space="preserve">Мерекеге баршасы батып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарға бас ұрып ол кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шақырды, – деп, – патшамыз” айтып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға Мәлікті алып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлығын бәрі де танып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын патша алдына</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тастамастан иініне салып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның алдына келді кіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша таң қалады көзі көріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға Мәлік те таң қалады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Патшалық тақытына қарап тұрып.</w:t>
+        <w:t xml:space="preserve">Патшалық тақытына қарап тұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оң жағында жетпіс мыңдай хандары бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұлтанның жетпіс мыңдай сандары бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше мың ойыншылары, айлакерлері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуан адам жықпастай жандары бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13689,99 +13677,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ойыншысы ол отыр ойын ойнап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр тарапта және тұр бұлбұл сайрап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше мың палуанды аждаһадай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шынжырменен бекітіп қойған байлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар бұларға қалды қайран,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Патшаның шатырына көзі тойған.</w:t>
+        <w:t xml:space="preserve">Патшаның шатырына көзі тойған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біреуін босатса палуандардың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сағатта шаһарды қылар ойран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаға мұнша жұрт жиылып тұр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар Құдайға сиынып тұр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақалына тоқыпты дүр-жауһар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатырына сексен түрлі түр қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалықпаңдар, жарандар, айтайын тез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатырынан қойылған тиеді көз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақалының ұзындығы қырық кез екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бойының ұзындығы тап елу кез.</w:t>
+        <w:t xml:space="preserve">Бойының ұзындығы тап елу кез.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Әлгі жігіт сен бе едің,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақтанды “Жәмшид патша мен едім”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарды сөгеді Жәмшид патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Келгенде “здрасти!” демедің”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13789,99 +13777,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Дәулетің күннен күнге өссін,– дейді, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ айтқан сөзіңізге түсіндім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде сіздей патша көргенім жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұмытып, шығып кетті есім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзге иланып патша тұрды қарап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлік те сыйынып тұр бір Аллалап.</w:t>
+        <w:t xml:space="preserve">Мәлік те сыйынып тұр бір Аллалап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша ішіп отыр екен арақ-шарап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарға падиша берді арақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Арақ, сірә, ішпейтін салтым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша, көп-ақ екен халқың,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жаман шошынған соң бұ арақтан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ішпен” деген бар еді антым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Енді ішпеймін деген серттен танба,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сертте тұрсақ жанға пайда,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайдан келе жатырсың, ей, палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жолың болсын, барасың қайда?– деді.</w:t>
+        <w:t xml:space="preserve">Жолың болсын, барасың қайда?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кісіден кем емес затың,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорықпай тұрған батырсың, салтың,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсы жаққа барасың, қайдан келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және маған айтып бер атың,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13889,103 +13877,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Жаһаннам түбі терең зындан,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имансызға оны орын қылған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнбатыстан барамын күншығысқа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және атым сұрасаң Хуман,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша, көп кісі едік әуел баста,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Барса келмес хат көрдім жол басында.</w:t>
+        <w:t xml:space="preserve">Барса келмес хат көрдім жол басында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті кезден басында мың мүйіз бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атым менен қасқыр қырды жолдасымды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша, жайымды айтайын енді,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мың мүйізді қасқырды көрдім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атым менен жолдасымның бәрін қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күшімменен құтылып келдім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрәк Алла тұрсаң, тұрар ем,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид пен, Хауарзамин жерім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс ел, жеті ықылымға патша болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ жолдан жалғыз сені көрдім,– деді.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Бұ жолдан жалғыз сені көрдім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Сөзім, Хуман, тыңдап тұр,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешқайда кетпей, мұнда тұр,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарға падиша құрмет қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Уәзір болып өзіме қал да тұр” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -13993,99 +13977,99 @@
         <w:br/>
         <w:t xml:space="preserve">“Жарайды” деп патшаға жауап берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның айтқанын қабыл көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әлиді осы жерде күтейін” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ ақылмен Мәлікаждар сонда жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар патшаға қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тамам жұрт жиылған сайран болды.</w:t>
+        <w:t xml:space="preserve">Тамам жұрт жиылған сайран болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша шаһарында, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Гүл сарх” деген бір үлкен мейрам болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Гүл сарх” деген бір үлкен мейрам болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша жиып алды тамам қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хан-сұлтан, палуандарын жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша тамаша қылып барды сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша жоқ кәпірлерде, ол патшадай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар тамаша көрді сондай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Гүл сарх” мейрамына барды патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жақсы-жаман шаһарда жан тастамай.</w:t>
+        <w:t xml:space="preserve">Жақсы-жаман шаһарда жан тастамай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша Мәлікаждарды жанына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар ол жұртқа қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойыншы, айлакерлер, өлеңшілер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шынжырланған палуанның бәрі барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14093,99 +14077,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар жүр енді қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам жұрт ойнап жатыр сайран салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардағы қыздардың бәрін жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүлшаһарға барады бастап алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдайым, медет қыл тіл-жағым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келістіріп болды ғой сөйлер шағым.</w:t>
+        <w:t xml:space="preserve">Келістіріп болды ғой сөйлер шағым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен түрлі құбылған шатыр тігіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша келіп құрады алтын тағын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша тамаша қып отыр қарап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандары түседі оны жанап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызып алып, ойынды бастасады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішіп алып бәрі де арақ-шарап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша мейрамға барады жиып жанды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлік батыр бұларға қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлбұлдайын сайрасып әлгі қыздар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір-біреуі мың түрлі әнді салды.</w:t>
+        <w:t xml:space="preserve">Бір-біреуі мың түрлі әнді салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арақ-шарап олардың асы болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаламдайын қиылған қасы болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша қыздар ойнайды өлең айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүлшаһар да қыздардың басы болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14193,99 +14177,99 @@
         <w:br/>
         <w:t xml:space="preserve">Палуандар тағы ойынды бастасады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірін жығысып тастасады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыш шауып, ойын қылып өнеріменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзаласып шоқпармен тастасады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күннің көзін қараңғы шаң алады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәз болып көп адамдар сандалады.</w:t>
+        <w:t xml:space="preserve">Мәз болып көп адамдар сандалады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандар түрлі-түрлі ойын қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам жұрт қарап тұрған таң қалады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, айып етпе, арттарымнан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеңес етіп бұл жазған хаттарымнан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның асып келген палуанының</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір азырақ айтайын аттарынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шынжырланған патшаның палуаны көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардың бәрін айтайын қайтып ептеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асфандияр, Ландһүр, Қырақыл шаһ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Науадир Масқара, айтайын Фирудин деп.</w:t>
+        <w:t xml:space="preserve">Науадир Масқара, айтайын Фирудин деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баһрам, Мұштари, қаһарман бар Азинфар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһмуарбай қорада ойнап жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сафандүр, Қаһмас, һилаил Қатыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шынжырланған бұлардың бәрі батыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14293,99 +14277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұ батырлар шоқпарыменен жатыр ойнап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардың қызығына бар ма тоймақ?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айлакерлер жұрттарды таң қалдырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірін-бірін амалменен ойнап, байлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сайрап жатыр мың түрлі көп бұлбұлдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Даусына тамам жұрт қайран болар.</w:t>
+        <w:t xml:space="preserve">Даусына тамам жұрт қайран болар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр түрлі ойыншылар ойнап жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және ойнайды бір жақта өңшең құлдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қап-қара жарлауланған қабақтылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисық-қисық қолында таяқтылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар да жалбаңдасып ойнап жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыртылған өңкей тері тымақтылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар да ойнаған боп жүріседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оларды да тамам жұрт көріседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өздеріне өз ойыны келіседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұларға тамам жұрт күліседі.</w:t>
+        <w:t xml:space="preserve">Бұларға тамам жұрт күліседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам жұрт ойын қылды алуан-алуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз жанына жетпіс мың палуан алған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаменен ол жерде сөз байлаған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр деген бар екен бір палуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14393,99 +14377,99 @@
         <w:br/>
         <w:t xml:space="preserve">Патша күрес Жамһүрменен салмақ екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандар бір-бірден бармақ екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр жықса, Гүлшаһарды алмақ екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жығылса әйел болып қалмақ екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр айтты: – Палуандықта асқанмын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көп палуанды астыма басқанмын,– деп.</w:t>
+        <w:t xml:space="preserve">Көп палуанды астыма басқанмын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күресем деп мақтанып тұра келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ заманның Рүстем Дастанымын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақтанды: – Бұ күн ойын саламын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай жаннан жығылып қаламын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның палуандарын бәрін жығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күйеу болып Гүлшаһарды аламын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр тұрып аждаһардай ақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басқа палуан даусынан қалтырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манатқа сиынып тұра келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Біреуің маған кел” деп шақырады.</w:t>
+        <w:t xml:space="preserve">“Біреуің маған кел” деп шақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр сонда айқайды салды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұрт аң-таң дауысына қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның жанынан тұра келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һилайыл Қатыл палуан барды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14493,99 +14477,99 @@
         <w:br/>
         <w:t xml:space="preserve">“Гүл сархта” бір үлкен той болыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі де екі таудай бой болыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі екі таудай соқтығады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ой жерлер қыр, қыр жерлер ой болыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіресіп  бір-біріне болмай жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жамһүр қайрат қылды сол бір жерде.</w:t>
+        <w:t xml:space="preserve">Жамһүр қайрат қылды сол бір жерде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һилайыл Қатылды көтеріп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр палуан тымақтай жерге ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр қатты күшті екен, жүзіқара,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр түрлі жан жаратқан Алла Тағала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һилайыл кетеді тура жаһаннамға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сүйектері болады пәре-пәре.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүрде заһарлары қалмайды енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күресуге көңілдерін салмайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданда жалғыз Жамһүр ақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ күн оған һеш палуан бармайды енді.</w:t>
+        <w:t xml:space="preserve">Бұ күн оған һеш палуан бармайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертеңгі күн тағы да болды майдан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзге палуан Жамһүрден көңілі қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар шыдамай күресуге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сыйынып, тілек тілейді бір Құдайдан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14593,99 +14577,99 @@
         <w:br/>
         <w:t xml:space="preserve">Өзгелерден Жамһүрдің кәрі қатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һилайыл палуанды доптай атты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар шыдамай күресем деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишадан тілейді рұқсатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша Мәлікаждарға бата берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Рұқсат алып майданға тарта берді.</w:t>
+        <w:t xml:space="preserve">Рұқсат алып майданға тарта берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер Жамһүр жақтан мазақ қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шулаушы көтің қызды” деп айта берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзге палуан Жамһүрге бара алмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсы тұрып күресті сала алмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар Жамһүрге жетіп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің сөзіне қарамайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Жамһүрге барды Мәлік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліне бір Құдайдың атын салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр намыс қылады “өлтірем” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мың батпан шоқпарын қолына алып.</w:t>
+        <w:t xml:space="preserve">Мың батпан шоқпарын қолына алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарменен ашуланып салып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар қасына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айналайын, тақсыр-ай, шапшаңдық қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салған шақта шоқпарын тартып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14693,99 +14677,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шоқпарды жіберді аспанға атып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолынан күші асып, алды тартып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ет асымдай аспанда шоқпар жүріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір заманда түседі жерге батып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі қолын созып жағаласты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шоқпарын алып Жамһүрдің көңілін басты.</w:t>
+        <w:t xml:space="preserve">Шоқпарын алып Жамһүрдің көңілін басты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрған тамам жұрт таң қалады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күрес қылып екеуі көп таласты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелі Жамһүр палуан қайрат қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қозғалта алмай Мәлікті қайран болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір басқан аяғын қозғалта алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр енді қалжырап, қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр сөзді Хуманға көп айтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайратына лайықтап еп айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жеті қат, үшбу жердің тап үстіне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Аяғыңды шаншыдың ба,– деп айтады.</w:t>
+        <w:t xml:space="preserve">Аяғыңды шаншыдың ба,– деп айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Болыстығым бұ саған шын,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылдам шығып кеудеме мін,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліңде арман қалмасын тағы,  Жамһүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар қайратың бар болса қыл,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14793,99 +14777,99 @@
         <w:br/>
         <w:t xml:space="preserve">– һешбір қайрат қалмады менде,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сендей күшті көргем жоқ елде,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгіден бар күшімді аямадым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді кезек, ей, Хуман, сенде,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көтеріп алып қозыдай атты дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жамһүр отыз домалап кетті дейді.</w:t>
+        <w:t xml:space="preserve">Жамһүр отыз домалап кетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша сонда сүйініп, айғай салып:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Хуманға қызым берем” депті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол күшіне тамам жұрт аң-таң қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде көрмедік деп мұндай жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аузы-мұрны қан болып Жамһүр қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша: “Хуман – күйеуім”,– деп айтып салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хуманның палуандығын патша көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағына жетелеп оны алып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша Мәлікаждарды құрмет қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алтын тақ оң жанынан орын берді.</w:t>
+        <w:t xml:space="preserve">Алтын тақ оң жанынан орын берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша күшті көрген жоқ ондай адам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайратына тамам жұрт аң-таң қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұрттың бәрі тарқасып, қайтып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Гүл сархтың” мейрамы болды тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14893,99 +14877,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бірталай жүріп сонда күн өтеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша тамам палуанға төре айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар палуандарға төре болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпар ойынын ойнауға үйретеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді Жамһүр көңіліне қастық алар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлікке жәрдем бергіл, иә, Жаппар.</w:t>
+        <w:t xml:space="preserve">Мәлікке жәрдем бергіл, иә, Жаппар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарды аңдыды енді Жамһүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолдас болған жетпіс мың палуаны бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Душар болдық бұ Хуман жауға,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдап алып шығайық ауға,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлтірейік, амалдап құтылайық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіздер бекін ол үлкен тауға,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі жалғыз, кім оны сұрар,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдаған сөзім қабыл қылар,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өстіп алдап, амалдап құтылайық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ашуланса бір күні қырар,– дейді.</w:t>
+        <w:t xml:space="preserve">Ашуланса бір күні қырар,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манаттан ол Жамһүр қылды тілек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тауда барып бекінді бөлек-бөлек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аң аулап көңілімізді көтерейік” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтады Хуманға жетіп келіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -14993,99 +14977,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұ тауда көп деп айтты құлан, бұлан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асқан жақсы һеш жер жоқ, тіпті мұнан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлбұл сайрап, бұлақтар ағып жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түрлі-түрлі жеміс бар алуан-алуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр сөзін ол қабыл қылды батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қару алып атына мінді батыр.</w:t>
+        <w:t xml:space="preserve">Қару алып атына мінді батыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамаша жерін көріп, аң ауларға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүрменен ол тауға келді батыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар Жамһүрмен шықты тауға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қиындық көрсетеді шыбын жанға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапқыласып ол тауға жетіп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғажап үлкен тау екен қалды таңға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол таудан һәрбір түрлі қуады аң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәрдем бергіл Мәлікке өзің, Сұбхан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аң қуалап, қызысып жүрген шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көздеріне бір үлкен көрінді шаң.</w:t>
+        <w:t xml:space="preserve">Көздеріне бір үлкен көрінді шаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір үлкен шаң көреді сол бір жерде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаңды батырдың көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі шаңнан жетпіс мың палуан шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікке жабылады бәрі бірдей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15093,99 +15077,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар ол қолменен соғыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр дағы найзамен салып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзаменен ол Жамһүр салған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар найзасын жұлып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар сыйынады бір Құдайға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұндай үлкен бәлелер болды пайда.</w:t>
+        <w:t xml:space="preserve">Мұндай үлкен бәлелер болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүрдің жұлып алып өзін шанышты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқасынан жеті кез шықты найза.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзасымен кеудеден өзін ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқасынан жеті кез шығып тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр аттан жығылды таудай болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны тура жаһаннамға барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпар ұрып, қылышпен шапқылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мыңды жаһаннамға тапсырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан сауғалап қалғаны шуылдасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлікаждардың аяғына бас ұрады.</w:t>
+        <w:t xml:space="preserve">Мәлікаждардың аяғына бас ұрады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың палуанды Мәлік қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғаны қорқып аяғына басын ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлтірмеді, тілегін қабыл қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға баршалары қайтып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15193,99 +15177,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар он екі мыңның кесті басын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызыл қан қылды олардың ішкен асын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша көрді де шошып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждардың қан болған үсті-басын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Не қылған қан боялған үстің,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір кісіден кем емес ісің,– дейді.</w:t>
+        <w:t xml:space="preserve">Бір кісіден кем емес ісің,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қиындық көріпсіз не қылса да,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Маған айтып білдір хабар, жаным,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Аң қуарға ол Жамһүр келді,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен де оған қызыққа ердім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр мені бір тауға бастап келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғажап үлкен тау екен көрдім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оған жолдас жетпіс мың палуан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр көңіліне жамандық алған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мені алдап ол Жамһүр алып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетпіс мыңы сөз байласып қалған екен.</w:t>
+        <w:t xml:space="preserve">Жетпіс мыңы сөз байласып қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың жабылды ғой маған,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша, айтып білдірейін саған,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың жабылғанда жанымдағы</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамһүр да найза шанышты маған,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15293,99 +15277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Найзасын алып өзін ұрдым,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сазасын, тақсыр патша, бердім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалған қолдан он екі мың құрттым,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалынған соң алдыңа келдім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның көңіліне болды аян,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайратына Мәліктің болды қайран.</w:t>
+        <w:t xml:space="preserve">Қайратына Мәліктің болды қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар, жарандар, падишаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көргенін бастан-аяқ қылды баян.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша бек қуанды көңілі тасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар қайраты кетті асып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мәлікаждар, балам” деп бетін сүйіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жауырынынан қояды басып-басып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– һажум деген шаһарым бар,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күйеу болып өзіме қал,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һажум деген шаһарға патша болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Гүлшаһар қызымды ал,– деп айтты.</w:t>
+        <w:t xml:space="preserve">Гүлшаһар қызымды ал,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күйеулікке сені лайық көрдім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һажум деген шаһарым бердім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызымменен ол шаһарда қызық көргіл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керек болсаң, алдырармыз сізді,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15393,99 +15377,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қызды алып һажумге жүріп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һажумге Мәлік жетіп келеді енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның шаһарындай шаһар екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше күндер қызықты көреді енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли қашан келеді деп күтіп жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Намазын ол жасырып өтеп жүрді.</w:t>
+        <w:t xml:space="preserve">Намазын ол жасырып өтеп жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күні таң намазын өтегенде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі қыздың Мәлікті көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Білмей жар боп келдім ғой бұған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мені Құдай әуре қылған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз сонда шашын жұлып өкінеді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мұсылман екен ғой,– деп,– Хуман тегі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді қыз жамандықты ойына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ас пісіріп ішіне бір дәру салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адамды ессіз қылар дәру екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Астан жеп Мәлікаждар талып қалды.</w:t>
+        <w:t xml:space="preserve">Астан жеп Мәлікаждар талып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз айламенен Мәлікті талдырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шақыртып хандарын алдырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлтіруге қимайды, сөйтсе де қыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алып барып зынданға салдырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15493,99 +15477,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар зынданда жатады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз атасы жанына қайтады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зынданбасы төреге қыз тапсырып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тамағын аш қылма” деп айтады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз атасы жанына қайтып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қызы жалғыз келген соң патша көрді.</w:t>
+        <w:t xml:space="preserve">Қызы жалғыз келген соң патша көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жан ата, Хуман қатты ауру болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дәрігерге тапсырдым,– деп айтып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша тұра тұрсын енді олар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы-жаман пендеге Құдай салар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар зынданда жата тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан жолынан алың хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оң жолға Әли батыр түсіп кетті-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше күн арада күндер өтті-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сау-саламат қатерсіз қолымен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Батыр Әли бір тауға жетіп келді-ау.</w:t>
+        <w:t xml:space="preserve">Батыр Әли бір тауға жетіп келді-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жері жақсы бір тауға жетіп қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли көрді ол тауды көзін салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін жолынан сөз айтайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли жатсын ол тауда тыныштық алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15593,99 +15577,99 @@
         <w:br/>
         <w:t xml:space="preserve">Молда білер бұ сөзді, надан білмес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білсе де, надан бәрін тамам білмес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін жолынан тыңдасаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жараңдар, айтайын біраз кеңес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, өтіп кетті сондай заман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбілмәжін қолыменен кетті тамам.</w:t>
+        <w:t xml:space="preserve">Әбілмәжін қолыменен кетті тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күншығыстан Әбілмәжін қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күннің көзін қаптаған шықты тозаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисабы жоқ қара құлақ тышқан шықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көптігі бұ дүнияның жүзін тұтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың қолменен түйіседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ тышқан енді оларға дұшпан шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құйрығын тостағандай иеді екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішіне толтырғанша сиеді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатасыз шапқанына тиеді екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тигені майдай лау-лау күйеді екен.</w:t>
+        <w:t xml:space="preserve">Тигені майдай лау-лау күйеді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сідігі менен заһарды салады екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолбарыс та, Арыслан да жанады екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде қандай күшті жан болса да,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Заһарынан һәлак болып қалады екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15693,99 +15677,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қисабы жоқ көп дұшпан келіп қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы тышқан қырады сонша жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін қолына жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әммаға атыменен заһар салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күншығыстан бұларды жын көріпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тышқанды бір сондай жан көріпті.</w:t>
+        <w:t xml:space="preserve">Тышқанды бір сондай жан көріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есі кетіп Әбілмәжін жығылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзгелері “аһ” ұрып жан беріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін есі ауып қалды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тышқан заһар ол қолға салды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін өлмеді, ісіп-кеуіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше күн ол жерде қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қолды тышқан һәлак етті дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қазалары тышқаннан жетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тышқандар қолды қырып болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бет-бетімен тарасып кетті дейді.</w:t>
+        <w:t xml:space="preserve">Бет-бетімен тарасып кетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тышқан кетті өзінің жолыменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ісіп жатты Әбілмәжін соныменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін көзі ілініп, Нұр Мұхаммед</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсінде денесін сипайды қолыменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15793,99 +15777,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін бір түсті көрді сондай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарды артық қылды ол бар Құдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзін ашып “Алла” деп тұра келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сау-саламат болыпты бұрынғыдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп орнынан тұра келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қолының қырылғанын көзі көрді.</w:t>
+        <w:t xml:space="preserve">Қолының қырылғанын көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын көтеріп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жолға жаяу түсіп, жүре берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолға түсіп Әбілмәжін жүріп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше күн арада күндер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айлардан ай, күндерден күн өткенде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалжырап бір шаһарға жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базарына кіреді ол жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрсе базар адамы қисапсыз көп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тым-ақ үлкен шаһар екен, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Патшасын айтады екен Кетедал деп.</w:t>
+        <w:t xml:space="preserve">Патшасын айтады екен Кетедал деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарменен базарға кіріп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базар халқы таң қалды, көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Базарда Рүстемдей біреу бар”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келісіп Кетедалға хабар берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15893,99 +15877,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Олай болса, шақырып кел, енді,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жігітті көрейін мен де,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Патша сізді шақырады” деп хабар беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына Кетедалдың алып келді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның Әбілмәжінді көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дүниеде һеш көрген жоқ мұндай ерді.</w:t>
+        <w:t xml:space="preserve">Дүниеде һеш көрген жоқ мұндай ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір азырақ сөз сұрап ол падиша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арақ ішіп отыр екен, арақ берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаны мақтады: – Көп халқың бар,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшалыққа лайық салтың бар,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның арағын бұ да ішпейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Дүниеде ішпен деген антым бар”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ішсеңші” деп падиша көп айтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Антың болса ішпе” деп енді айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Араққа қызып, Әбілмәжінді шақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Қол қусырып, ойнайық” деп айтады.</w:t>
+        <w:t xml:space="preserve">“Қол қусырып, ойнайық” деп айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжінді падиша жанына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі қол қусырып ойын салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін қаттырақ қысқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолы ауырып, падиша ашуланды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -15993,99 +15977,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қолы ауырып, падиша ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелі ойнаймын деп қасына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолы қатты ауырып кеткеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжінді қақ басына салып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін қорықпайды, өзі күшті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірден неге көрсін қорлық істі.</w:t>
+        <w:t xml:space="preserve">Кәпірден неге көрсін қорлық істі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұдырықпен бұл дағы ұрған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кетедалдың басы үзіліп аспанға ұшты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аспанға Кетедалдың ұшты басы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жерде жабылады кәрі-жасы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрт-құмырсқа, масадай дуылдасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп шоқпармен араласты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін қайратпен шоқпар ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүндей ұшып, кәпірді ұрып жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді сол жерде қойдай қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қалғаны иман айтып, дінге кірді.</w:t>
+        <w:t xml:space="preserve">Қалғаны иман айтып, дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшасы мен ол көбін өлтіріпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жандарын жаһаннамға төндіріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін аяғын құшақтасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғандары Хаққа иман келтіріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16093,99 +16077,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай батырларды өзің оңда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай-сондай қиындық көрді жолда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәсжид, медресе салдырып, сабақ беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше күн дін айтып тұрды сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жад қылды Әбілмәжін Құдіретті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бірнеше күн шаһарға дін үйретті.</w:t>
+        <w:t xml:space="preserve">Бірнеше күн шаһарға дін үйретті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаһардан бес мың қол қасына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хауарзаминнің жолына жүріп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мана Әли бір тауға барып еді-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барғаны сіздерге анық еді-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиден тындасаңыз біраз кеңес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыныштық алып бір тауда қалып еді-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін солайша бара тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хауарзаминнің жолына сала тұрсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлиден азырақ кеңес айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарандар, қандырайын құлақ құрышын.</w:t>
+        <w:t xml:space="preserve">Жарандар, қандырайын құлақ құрышын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарды бас ол қолға қылған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол бекініп ол тауда қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарды байланып, Дүлдүл мініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі Хауарзаминге барған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16193,99 +16177,99 @@
         <w:br/>
         <w:t xml:space="preserve">Хауарзаминнің базарына кірген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл мініп аралап жүрген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базар халқы Әлиге аң-таң қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшасына хабарды берген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаға мақтасып дейді былай:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Бір жан артық жаратқан Жаппар Құдай.</w:t>
+        <w:t xml:space="preserve">– Бір жан артық жаратқан Жаппар Құдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базарда бір палуанды көрдік,– дейді, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күшінен жеті қат жер қозғалғандай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай палуан көрінді көзімізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі қара сақалды, қызыл жүзді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарынан жеті қат қозғалғандай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабар үшін біз келдік енді сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алып кел!” деп падиша қылды бұйрық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандығын біледі кәпір сұмдық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлиді падишаға алып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тамаша қылып көреді жұрт жиылып.</w:t>
+        <w:t xml:space="preserve">Тамаша қылып көреді жұрт жиылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің таң қалады түстеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли кірді қорықпастан ішкеріге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енгенінен Әлиді Жәмшид патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі есе артық көріпті іштерінде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16293,99 +16277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жәмшидке батыр Әли жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишалық тағына көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше жүз мыңнан сұлтан, ойыншы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли патшаға қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли кірді Дүлдүлін тысқа байлап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұлбұлдарды көреді тұрған сайрап.</w:t>
+        <w:t xml:space="preserve">Бұлбұлдарды көреді тұрған сайрап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің бұл жаһаннан хабары жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр тараптан ойыншы жатыр ойнап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли мұндай жерге жолықты кез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалықпастан, жарандар, тыңдасаңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрып тұлғасына қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша ер Әлиден сұрайды сөз:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, жігіт, жақсылықты ойла,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жөн сөйлесеңіз жаныңа пайда,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атыңыз кім, жол болсын енді өзіңе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайдан келдің, барасың қайда?– деді.</w:t>
+        <w:t xml:space="preserve">Қайдан келдің, барасың қайда?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Падиша, менің айтқан сөзімді ұста,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бүгін келдім, жол жүріп сіздің тұсқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атымызды сұрасаң, Қашимшим-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнбатыстан барамын күншығысқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16393,99 +16377,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Ей, батыр тыңдап отыр сөзім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сені жақсы көрдім ғой өзім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз жаныма қылайын хас уәзір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешқайда кете көрме өзің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрында бір батыр адам келді,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Гүлшаһардай қызымды бердім,– деді.</w:t>
+        <w:t xml:space="preserve">Гүлшаһардай қызымды бердім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызым беріп мен оны Қашимшим батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһар һажумге падиша қылдым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, Қашмиш уәзір бол бізге,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бізден бөлек кетпеңіз түзге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзімді қабыл қылып мұнда тұрсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп елді билетермін сізге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли жауап берді: – Тұрайын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не қызметті бұйырсаң, қылайын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішінде батыр Әли ақыл қылды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Қол жиылып келгенше болайын,– деп.</w:t>
+        <w:t xml:space="preserve">– Қол жиылып келгенше болайын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли солайша ақыл-ой ойлаған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша бұған қуанып той-тойлаған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша солай қуанып отырғанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есіктен дауыс келді ойбайлаған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16493,99 +16477,99 @@
         <w:br/>
         <w:t xml:space="preserve">Падиша бұ дауысқа сасып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылдам-жылдам есікке басып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір адам қолы ісік, басы жарық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша аяғын құшақтайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойбайлап жетіп келді көп адамдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшид патша бұларға аң-таң қалар.</w:t>
+        <w:t xml:space="preserve">Жәмшид патша бұларға аң-таң қалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша аяғына бас ұрысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазғы тұрғы жаңбырдай жылайды зар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аң-таң болып  қалады жиылған көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдасаңыз үйілген көп, жиылған топ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша бұлардан, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөз сұрайды: – Жайыңды айт, не қылды?– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Падиша, тыңдап отыр зарым,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасенміл деген бар ерді шаһарым,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдинеден бір үлкен ләшкер келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаулап алды шаһардың бәрін,– дейді.</w:t>
+        <w:t xml:space="preserve">Жаулап алды шаһардың бәрін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша, жақсылық қыл енді бізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдинеден қол келді елімізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті ықылымға падиша, ұлық едің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жайымыз сол, тақсыр-ау, келдік сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16593,99 +16577,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсайып, Хасенмілге барған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкерменен ойранды-ай салған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сау-саламат қолыменен сонда барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасенмілді Мұсайып алған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарын дал-дал қылып кірген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дінсіз кәпір сазайын берген екен.</w:t>
+        <w:t xml:space="preserve">Дінсіз кәпір сазайын берген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып ғазы шаһарын алғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар қашып Жәмшидке келген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға таң қалады жұрт жиылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидке көп жылады олар мұңдық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше хандарға жетпіс мың палуан алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жылдам бар!” деп падиша қылды бұйрық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандарды жияды соғысқа арнап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың қару-жарақ алады оңдап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше хан жетпіс мың палуан алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хасенміл шаһарына болды бармақ.</w:t>
+        <w:t xml:space="preserve">Хасенміл шаһарына болды бармақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасенмілдің кісісі жылап тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көз жастарын көл қылып бұлап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың қол жиылып тұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан патшаға жауап берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16693,99 +16677,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Падиша, жақсы көріп едің бізді,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп шықтым мұндай жолмен түзге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баруға рұқсат бер бізге,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қызмет қылайын сізге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша айтқан сөзін қабыл қылды, </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлиге баста дейді сонша көпті.</w:t>
+        <w:t xml:space="preserve">Әлиге баста дейді сонша көпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбар менен өз қолын қойған жерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұп-тура батыр Әли бастап кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірді Әли қайтып оңдырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатты жүрісіп аттары болдырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы таудың бір жағына алып келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тап қолының түбіне қондырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер бәрі де ұйықтап қалады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басына бір мүшкілді салады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолының бәрін ұйықтатып батыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жасырынып Қанбарға барады енді.</w:t>
+        <w:t xml:space="preserve">Жасырынып Қанбарға барады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарға батыр Әли “бүй” деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Атың мініп, киімін ки,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пәлен жерге Жәмшидтен қол әкелдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкеріңмен ұйқыда ти,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16793,99 +16777,99 @@
         <w:br/>
         <w:t xml:space="preserve">Көрінбей батыр Әли айтып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтып-айтып ләшкерге қайтып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбар Әли айтқанын екі етпейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шырт ұйқыда жатқанда тиеді енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде келіп ұйқыда ат қояды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли де зұлпықармен шапқылады.</w:t>
+        <w:t xml:space="preserve">Әли де зұлпықармен шапқылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мыңның, жарандар, алпыс мыңын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқанша өлтіріп, сап қылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он мыңы патшаға қайтып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим жақтан іштерін тартып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли де бірге қашып келген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим “бәле болды” деп айтып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамамы жұрт Әлиге жиылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли танып, Құдайға сиынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша үшбу іске қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Балшыларға “бал аш” деп бұйырады.</w:t>
+        <w:t xml:space="preserve">Балшыларға “бал аш” деп бұйырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балшыларға “бал аш” деп көп айтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырылған қолға уайым жеп айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бал ашып көріңіз, балшыларым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балыңызға не түсер, – деп айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16893,99 +16877,99 @@
         <w:br/>
         <w:t xml:space="preserve">Патша бұйрық қылған соң бал ашады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашып-ашып балына қарасады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балшылар “Қашимшимнан жазық жоқ” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның жанынан тарасады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша тым-ақ қатты ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Неше мың хан-сұлтанын қасына алды.</w:t>
+        <w:t xml:space="preserve">Неше мың хан-сұлтанын қасына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Осы жақтағы бәледен түк қойма” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен мың бар деп айтады палуанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен мың палуандар бұлай жүрмек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді Арыслан қылады ермек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ол жолы ұйықтап ұят қылдым ғой” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалынып падишадан қылды тілек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты патшаға: – Барсам екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұшпаныма ойранды салсам екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіз жарлық қылып, Лат, Манат жар қылса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осы жолы өшімді алсам екен.</w:t>
+        <w:t xml:space="preserve">Осы жолы өшімді алсам екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">–Қашимшим, сен бізге қонақ едің,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барсаң бар, қоймадың ғой тым-ақ,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолаушыға қызметті көп бұйырмақ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біле білсең болмайды матап,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -16993,99 +16977,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сексен мың ер Әлиге болды жолдас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді басшы қылған кәпір оңбас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша жарлық беріп Арысланға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен мың қолға тағы қылады бас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді басшы қылып кетті жауға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кешер Құдай күнәңді, қылсаң тәубе.</w:t>
+        <w:t xml:space="preserve">Кешер Құдай күнәңді, қылсаң тәубе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли бұларды бастап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жағымен апарды тағы тауға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлиден саспайды, жаным, солар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы да алдап ішінен, ойран салар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолды тағы ұйықтатып жасырынып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанбарға манағыдай берді хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шырт ұйқыда Қанбар келіп қылыш ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли де ішінен қырып жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқанша жетпіс мың палуанның</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаны тура жаһаннамға барып кірді.</w:t>
+        <w:t xml:space="preserve">Жаны тура жаһаннамға барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы да жетпіс мыңын қырып салды-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға он мыңы қашып барды-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Не көрсек те Қашимшимнен көрдік,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли ол жолы сонда қалды-ау”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17093,99 +17077,99 @@
         <w:br/>
         <w:t xml:space="preserve">Балшыларға: – Балыңды ашың,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мыңда барма ед, қасың?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Табыңыз! – деп падиша ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таппасаңыз кесермін, басың,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ іске таң қалады жиылған көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Балшыларға қорықса да уайым жеп.</w:t>
+        <w:t xml:space="preserve">Балшыларға қорықса да уайым жеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше мың балшылардың ұстаттарын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атын айтады екен, “Ағиан” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли жерді кезген Дүлдүліменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағиан бал ашуға енді келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлақ салып, жараңдар, тыңдасаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағианның айтайын балгерлігін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">–Көп таттым, падиша, дәмің,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағыңды, патша, салың,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сөзім бар айтпасам, күйеді ішім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тағы айтуға қорқады жаным,– дейді.</w:t>
+        <w:t xml:space="preserve">Тағы айтуға қорқады жаным,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ағиан балыңды ашып тап,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим болса қылармын,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менен қорықпай айтуға ей, Ағиан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не көрсең де балыңды айт,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17193,99 +17177,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Қашимшим ғой қолды қылған мұндай,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оны мықты жаратқан Құдай,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша “айт” деп бұйрық қылған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағиан балын ашып бұлай дейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мәдине деген оның қаласы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Нұр Мұхаммед жәрдемші бабасы бар.</w:t>
+        <w:t xml:space="preserve">Нұр Мұхаммед жәрдемші бабасы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұфұты – Фатима, жолдасы – төрт шаһариар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Әлидің Хасен, Хұсайын баласы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим емес, ол – Әли, білгін,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір болар қолында ділгір,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолындағы қылышы зұлпықар-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Астындағы аты мінген Дүлдүл,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли деген ол патша сайыпқыран,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние халқы жеңілмей қалмас одан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман айтсаң, құтыларсың бірақ одан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Болмаса тәж-тағыңды қылар ойран.</w:t>
+        <w:t xml:space="preserve">Болмаса тәж-тағыңды қылар ойран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаныңнан қорықсаң иман айтың,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басыңа қатты бәле келгей,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзің біл, сөз естімек сенен,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білгенімді әуел айтпақ менен,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17293,99 +17277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұлай деп патшаны аң-таң қалдырыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша жендеттерін алдырыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әуелі Қашимшимді өлтірем” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып зынданға салдырыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша үшбу сөзге ашуланған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Зынданда қыз Ағиан жатып қалған.</w:t>
+        <w:t xml:space="preserve">Зынданда қыз Ағиан жатып қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшимге ол падиша  ашуланып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді іздете жіберді жүз мың палуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз мың қол душар болды іздеп кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солардан да кетіпті дүние өтіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзін қайыстырып жүз мың ләшкер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлидің қосына барды жетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бек қатты Әли Арыслан соғыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзіне ағызады судай қанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз мыңның елу мыңын қырып салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Елу мың Жәмшидке қашып барды.</w:t>
+        <w:t xml:space="preserve">Елу мың Жәмшидке қашып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Сөзімді тыңда,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим қолын ол көрді көзім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашимшим бізді, патша, қойдай қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолы көп басқан жердің жүзін,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17393,99 +17377,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Қашимшимнен қоршылықты мұндай көрдік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкердің көптігін құмдай көрдік.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Елу мың кісі бізді қырып салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шыдамай қашып, патша, сізге келдік.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастан-аяқ көргенін қылды баян,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ойлап-ойлап падиша қорықты жаман.</w:t>
+        <w:t xml:space="preserve">Ойлап-ойлап падиша қорықты жаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол жиды жеті ықылымға хат жіберіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан екені болды аян.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті ықылымға хатпенен хабар салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр тарапқа хатпенен кісі барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардан тысқа шығып сайланады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он жүз мың палуанды жиып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанына он жүз мыңды Жәмшид алар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли келсе сайланып соғыс салар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид енді жиылып тұра тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли Арыслан батырдан алың хабар.</w:t>
+        <w:t xml:space="preserve">Әли Арыслан батырдан алың хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасенмілді Мұсайып алған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаһар мұсылман болып қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып ғазы отыз мың ләшкер алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлидің қасына барған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17493,147 +17477,147 @@
         <w:br/>
         <w:t xml:space="preserve">– Жіберіп едім бес жолмен бөліп-бөліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрқайсысын келеміз жаңа көріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кетедалды өлтіріп, мұсылман қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, бес мың қолмен қосылды о да келіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлайша ер Әлиге барады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көрісіп, құшақтасып қалады енді.</w:t>
+        <w:t xml:space="preserve">Көрісіп, құшақтасып қалады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Амандасып, көрісіп болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қосылып шаһар жаққа салады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид те мұны көрді тосып жатып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар да жетіп келді түн-күн қатып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар келіп Жәмшидтің қолын көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсыласып тұрады саптар тартып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол екі жақта жатады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қолы сырнайын тартады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып, Әбілмәжін, Әли батыр</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көргенін бастан-аяқ айтады енді.</w:t>
+        <w:t xml:space="preserve">Көргенін бастан-аяқ айтады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжінге: – һажумге бар,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарды зынданнан ал,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жарайды” деп орнынан тұрып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарын алып һажумге жүріп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өздеріне сеніскен батырлар ғой,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жапа жалғыз һажумға жетіп келіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардың толып жатыр тамашасы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорқыныш емес ол жалғыз, оңашасы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірі “бар” деп, біреуі “жарайды” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жалғыз жүре беруін қарасаңшы!</w:t>
+        <w:t xml:space="preserve">Жалғыз жүре беруін қарасаңшы!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һажумге Әбілмәжін енді жетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есепсіз көрді бек көп елді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас қолыменен сау-саламат,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О да Әли қасына келді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17641,99 +17625,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бір жерге айттым, бәрінің жиылғанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнәһлі болсаң, қиналар шыбын жаның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде шаһар һажумге жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдаңыз, Әбілмәжін не қылғанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зынданға Әбілмәжін барып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Зынданның қарауылын ұстап алды.</w:t>
+        <w:t xml:space="preserve">Зынданның қарауылын ұстап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолын байлап, “қайда?” деп қысқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манатқа сиынып талып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есін жидырып Әбілмәжін сөз сұрады:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мәлікаждар қайда?– деп көп сұрады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Біздің палуан мұнда тірі бар ма, жоқ па,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шыныңды айт, өлтіремін,– деп сұрады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Тақсыр-ай, кесе көрме басым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл қыл, көзден аққан жасым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуан сау-саламат тап осында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Күнінде үш беріп тұрамын асын,– деді.</w:t>
+        <w:t xml:space="preserve">Күнінде үш беріп тұрамын асын,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарауылшыны бекітіп, байлап алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тап зынданның төбесіне жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мәлікаждар, мұнда тірі бармысың?– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін тыс жақтан айқай салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17741,99 +17725,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарды ол танып ақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мен мұнда, тірімін” деп шақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуінің дауысы ұласқанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зыңдандағы адамдар қалтырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін арқанды салады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлікаждарды суырып алады енді.</w:t>
+        <w:t xml:space="preserve">Мәлікаждарды суырып алады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі амандасып, құшақтасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүлшаһардың сарайына барады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларды Гүлшаһардың көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүлшаһардың жанына кіріп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуінің аяғына басын қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман айтып, Гүлшаһар да дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһар халқы бұларды көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы иман айтып дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаһардан жетпіс мың палуан алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі батыр Әлиге жетіп келді.</w:t>
+        <w:t xml:space="preserve">Екі батыр Әлиге жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі ер Әлиге жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанды-ай, Арыслан көрген соң мұнша қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға жаңа ат, жаңа киім беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарға Арыслан құрмет қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17841,99 +17825,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің айтайын молын сізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәліктің де айттым ғой жолын сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидке он жүз мыңменен қарсы тұрған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азырақ сипат қылайын қолын сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің де ойыны бар алуан-алуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетпіс патша, үш мыңнан уәзір алған.</w:t>
+        <w:t xml:space="preserve">Жетпіс патша, үш мыңнан уәзір алған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз мың ғаярлар, айлакерлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шынжырлаған қасында төрт мың палуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт құлды бір-біріне қойған байлап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын тақыт үстіне қару сайлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатыр құрып ол қолға қарсы тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзірлері қасында тұрды ойнап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер соғыс қылмай, қонып жатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзі екі қолға толып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарауыл, шыңдауылшы қатты қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір-бірінен хабардар болып жатты.</w:t>
+        <w:t xml:space="preserve">Бір-бірінен хабардар болып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол екі жақтан жиылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар Құдайға сиыныпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып майдан жерін тазаласып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Су сеуіп, екі жақтан сыпырыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -17941,147 +17925,147 @@
         <w:br/>
         <w:t xml:space="preserve">Ландһүр деген кәпірден шауып шықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күрзі, шоқпар қолына алып шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Астындағы керкүдәнін ол ойнатып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз атына дабылды қағып шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ландһүр ол майданда ақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қорқақтары даусынан қалтырады.</w:t>
+        <w:t xml:space="preserve">Қорқақтары даусынан қалтырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпар, найза, қылыштан ойын ойнап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жекпе-жекке бұл кәпір шақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ландһүр ол майданда қарап тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан біреу келді, оны бір-ақ ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ландһүр біреуден шығармастан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан үшеуді шаһид қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Әбілмәжін қарсы тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжінді найзамен тағы да ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзасын жұлып алып, өзін шанышты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаны тура жаһаннамға барып кірді.</w:t>
+        <w:t xml:space="preserve">Жаны тура жаһаннамға барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күні Әбілмәжін бірме-бірге</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс палуан кәпірді байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеш болып, екі ләшкер кетті қайтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыныштық алысады қонып жатып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып екі жақтан майдан түзеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысқалы келісті саптар тартып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып тақсыр майданға кіріп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керкүдәнін ойнатып жүріп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға кіріп, қатты бір ақырып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дабыл қағып атына былай дейді:</w:t>
+        <w:t xml:space="preserve">Дабыл қағып атына былай дейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Шығады кәпірлердің қайсы “мен” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден палуандықта асармын деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Даусынан тау-тас қозғалады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырады “шоқпаршының басымын” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18089,99 +18073,99 @@
         <w:br/>
         <w:t xml:space="preserve">Майданға Феридун деген кәпір түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз шыққан сонша елден о да күшті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып палуан күрзіменен ұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Феридунның басы үзіліп аспанға ұшты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асфандүн деген кәпір тағы барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қылышпенен екі бөліп оны салды.</w:t>
+        <w:t xml:space="preserve">Қылышпенен екі бөліп оны салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге келгеннен соң Мұсайып батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз он бес палуанды байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батып қайтатұғын шағы болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым мұсылманның жағы болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтатұғын барабан ол қағысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер-жеріне екі қол тағы қонды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атып, майданға тағы жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан Әбулхайыр барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден Мағит кіріп қарсы тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қылышпенен бір-бірін сексен ұрды.</w:t>
+        <w:t xml:space="preserve">Қылышпенен бір-бірін сексен ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен бір-бірін ұрды сексен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне тигізбей қағып кеткен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Әбулхайыр шоқпарменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кәпірді қылыпты жермен-жексен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18189,99 +18173,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер Әбулхайырға аң-таң қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбулхайыр жетпісті байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып, барабан тағы соғып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер орнына қайтып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қайғы болды жандарымен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мақтанбады көбейген сандарымен.</w:t>
+        <w:t xml:space="preserve">Мақтанбады көбейген сандарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқанша Жәмшид патша, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеңес қылды уәзір-хандарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид айтты: – Тілімді алың,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге келмес-ті халің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге бармаңыз жекпе-жекке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жабылыңыз оларға бәрің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға таң атып тағы жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбусағид майданға барып тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көпірден Шимрук келді, сегіз болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаны тура жаһаннамға барып кірді.</w:t>
+        <w:t xml:space="preserve">Жаны тура жаһаннамға барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбусағид кәпірге ойран салған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қайратына аң-таң қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша қолында Манап деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шынжырланған бар екен бір палуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18289,99 +18273,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Бір келсе, Манап қарсы келер,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның сазайын берер,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манаптың шынжырын шешіп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға, Жәмшид патша,– жібер,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам жұрт Манапқа тұр қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мастықтан Манап та тұр естен танып.</w:t>
+        <w:t xml:space="preserve">Мастықтан Манап та тұр естен танып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз палуан Манапты ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға барысады әзер алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Босанып тұрды Манап майдан тартып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырады жер-көкті қалтыратып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манап лағин қолынан ұстап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жіберді Әбусағидты аспанға атып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аспанға атып жіберді жүзіқара,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр түрлі жан жаратқан Алла Тағала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсерде жұдырықпен бір-ақ ұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбусағидты қылыпты пәре-пәре.</w:t>
+        <w:t xml:space="preserve">Әбусағидты қылыпты пәре-пәре.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһид қылды мұсылманнан жетпіс кісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардан асып кетті Манап күші.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып, барабан тағы соғып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер орнына қайтып түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18389,99 +18373,99 @@
         <w:br/>
         <w:t xml:space="preserve">Таң атып, Манап кәпір тағы кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манапты мұсылманның көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мастығы кетіп, кәпірдің есі кіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзін-өзі көтеріп сөйлеп тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Хауарзамин палуаны, атым – Манап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір қолыма Қап тауы болмас салмақ.</w:t>
+        <w:t xml:space="preserve">Бір қолыма Қап тауы болмас салмақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мың жаныңнан бір жаның қоймаймын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандарың келе бер таңдап-таңдап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның біреуі келді ұмтылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манап жығып, аяғынан алды тұтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манап кәпір аяғынан тұтып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жаққа жіберді бөздей жыртып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір мұсылман барып еді, тағы жықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша екеуі де шаһид болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керкүдәнін ойнатып шыдай алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Енді алдынан Мұсайып ғазы келді.</w:t>
+        <w:t xml:space="preserve">Енді алдынан Мұсайып ғазы келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып та Манапқа барып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манап кәпір шоқпармен салып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Мұсайыпты салған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тигізбеді Мұсайып, қағып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18489,143 +18473,143 @@
         <w:br/>
         <w:t xml:space="preserve">Жеті-сегіз шоқпарменен ұрысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарменен һәрбір айла қылысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарменен бір-біріне кәр қыла алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып екеуі тұрысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен бір-біріне шапты дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір-біріне тигізбей қақты дейді.</w:t>
+        <w:t xml:space="preserve">Бір-біріне тигізбей қақты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі күн батқанша жеңіспеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеш болыпты, жай-жайына жатты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр адам үшбу айтқан сөзім көрсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келістіріп сөйлейін тыңдап тұрсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқан соң, жараңдар, тамаша қыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның майданға өзі кірсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли кірсе, кәпірді бүлдіреді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманды қуантып күлдіреді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дабыл қағып атына Әли кіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өзін-өзі кәпірге білдіреді.</w:t>
+        <w:t xml:space="preserve">Өзін-өзі кәпірге білдіреді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Алла “Арыслан” деп ат қойған маған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нұр Мұхаммед жәрдемші бабам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұфұтым – Фатима, жолдасым – төрт шаһариар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасен, Хұсайын – ол менің балам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мекке менен Мәдине – қалам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяма, келсе, кәпір, шамаң,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, кәпірлер, қырармын тамам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өшімді бүгін сізден алам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атым – Дүлдүл, қылышым – зұлпықар-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ойранды енді бүгін салам,– деді.</w:t>
+        <w:t xml:space="preserve">Ойранды енді бүгін салам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли осыны айтып айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер бұл сөзіне аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Даусына жер менен көк қозғалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірлер берді жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18633,147 +18617,147 @@
         <w:br/>
         <w:t xml:space="preserve">Айғайлап Арысланға Манап келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің тасып кетті қайраты енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлге қамшы басып, тақым қысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манапты зұлпықармен екі бөлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манап өліп, тозаққа жаны кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Манап кәпір өлгенін бәрі көрді.</w:t>
+        <w:t xml:space="preserve">Манап кәпір өлгенін бәрі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жиырма мыңға патша жарлық қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиге ат қойыпты бәрі бірдей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан қайратпенен қылыш ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызығына екі қол қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сағатта жиырма мың палуанды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуы келген екен, бәрін қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалған кәпір бәрі бірдей жабылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысып өкпелері қабысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жағынан ат қойысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаңменен бірін-бірі танымайды.</w:t>
+        <w:t xml:space="preserve">Шаңменен бірін-бірі танымайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаңменен бір-бірін танымайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғандардан ол оттар жағылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне бастары соғылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің көптігі, әй, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның һәрбіріне мың қылыш шабылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғандарына шоқпарлар жабылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастарынан от тау-тау жағылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Топ зеңбірек тынбастан атылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің жандары, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ғазап періштелеріне сатылады.</w:t>
+        <w:t xml:space="preserve">Ғазап періштелеріне сатылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыштар қайырылды шапқыласып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мылтықты өлді мылтықпен атқыласып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарлылар бір-бірін күл-күл қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзалар қырылды шанышқыласып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18781,99 +18765,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар кәпірге қырғын салды-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қырылып, мұсылман аман қалды-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">У ішкендей кәпірлер қырғын тауып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жандары жаһаннамнан орын алды-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Арыслан кәпірдің тауын шақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Батырлар көп кәпірді жерге тықты.</w:t>
+        <w:t xml:space="preserve">Батырлар көп кәпірді жерге тықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қашарға бет қойған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күншығыстан бір үлкен тозаң шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күншығыстан бір үлкен ту көрінді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тозаңдары келеді қаптап күнді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрса, ол шаңнан көп қол шықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көбі сондай, үш боз ту көрініпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бас соғыс қылды тағы да ол күн,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біраз шаң қылды соғыспенен жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш боз тумен үш жүз мың кәпір келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылманды қылыпты астын-үстін.</w:t>
+        <w:t xml:space="preserve">Мұсылманды қылыпты астын-үстін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жылайды Құдайына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үзілмей соғыс болды ұдайына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеш болғанша бек қатты соғыс болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеш болған соң қайтады жай-жайына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18881,99 +18865,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан он екі мың өлген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жандары ұжмақ барып кірген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден жетпіс мың тап сол күнде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұп-тура жаһаннамға енген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман көмді өлігін жаназа оқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Майданға барысады таң да атып.</w:t>
+        <w:t xml:space="preserve">Майданға барысады таң да атып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құм менен құмырсқадан кәпірлер көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жылайды қатты қорқып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қолы мұсылманды алған қамап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қолды болар емес һешкім санап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жанынан үміт үзіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрі шулап жылайды “Иә, Аллалап”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір толған бұл жердің жүзін басып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар қорықты құты қашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес палуан тұр соғысқа көңіл қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өзгелері жылайды құшақтасып.</w:t>
+        <w:t xml:space="preserve">Өзгелері жылайды құшақтасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан намаз оқып отырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдайды жад қылып зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір соқты сол жақтан барабанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жапырақтай қалтырайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -18981,99 +18965,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар бек қатты жылайды енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бір Жаратқан, сақтай гөр, Құдай,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жылауына іші күйіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайраттанып Арыслан былай деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Дүлдүлім мінейін,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірге жалғыз өзім кірейін,– деп.</w:t>
+        <w:t xml:space="preserve">Кәпірге жалғыз өзім кірейін,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыныштық ал, – деп мұсылманға Әли айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл күн жалғыз Құдайдан тілейін,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кірді және жалғыз айғай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүл мініп, зұлпықар қолына алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпір өлді өті жарылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны кірді жаһаннамға тура барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қаны ол ағып сел болады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ат жүрмеді, дариядай көл болады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықармен кәпірді қойдай қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қанша Арыслан қырса да кем болмайды.</w:t>
+        <w:t xml:space="preserve">Қанша Арыслан қырса да кем болмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қанша қырса да кемімейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқ жаудырады Әлиге кәпір бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күннің көзін қап-қара тозаң басты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан ол оқтан жеңілмейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -19081,99 +19065,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мәлік, Мұсайып, Сәдуақас соғыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін де ағызды судай қанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларға жетпіс жерден жара түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болды кәпірді кеміте алмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар жаралы болып бек сасады-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жердің жүзін кәпірлер көп басады-ау.</w:t>
+        <w:t xml:space="preserve">Жердің жүзін кәпірлер көп басады-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құм менен құмырсқадан кәпірлер көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жыласып құшақтасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман үміт үзді шын жанынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар жаралы болып қалжыраған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құбыла тарапынан көздеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол шақта көрінеді бір үлкен шаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаңнан сексен тулы шықты ләшкер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманға жақ болды жалғыз Жаппар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ туда сексен мыңнан қол бар екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылманға қосылды келіп олар.</w:t>
+        <w:t xml:space="preserve">Мұсылманға қосылды келіп олар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар келіп кәпірлерді қылыштаған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге түсіреді ақырзаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша кәпірді қойдай қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батып екі ләшкер қайтты тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -19181,99 +19165,99 @@
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер орнына қайтып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисапсыз кәпір ол күн өліп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қайғылы болып қайтып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша ер Әлиге кісі салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қабыл қыл, осы салған елшім,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Елім тамам жиылып келсін,– дейді.</w:t>
+        <w:t xml:space="preserve">Елім тамам жиылып келсін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алды-артымды жиып, армансыз бір болайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он бес күнге кеңшілік берсін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлиге солайша елші келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің айтқан сөзін қабыл көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұған риза болмас па тірі адам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жиылсын” деп он бес күн кеңдік берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан солайша болып жатсын сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдай батырларды өзің оңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардан айтамын біраз кеңес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құлақ салып, жарандар, сөзім тыңда.</w:t>
+        <w:t xml:space="preserve">Құлақ салып, жарандар, сөзім тыңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлқисса, Расул Алла аләйһиссаламнан біраз кәлима:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меккеде Пайғамбарым қалған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұғры жолды үмбетіне салған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солардан да өтіп кеткен мынау дүние,</w:t>
       </w:r>
@@ -19285,51 +19269,51 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ батырлар ғайып болып кеткеніне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жарандар, алты жыл болған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хамар Сағим бұ сөзге қанған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың қол жиып алған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мұхаммед жалғыз өзі не қылар, – деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өлтіріп шаһарын алам”,– деп барған екен.</w:t>
+        <w:t xml:space="preserve">Өлтіріп шаһарын алам”,– деп барған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меккеге Хамар Сағим барып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың ләшкеріменен қамап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жалғыз өзі өзіменен ұрыссын” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарға Хамар Сағим кісі салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -19337,51 +19321,51 @@
         <w:br/>
         <w:t xml:space="preserve">Жәбірейіл Пайғамбарға келді жетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келгеніне қалады қуаныш етіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәбірейілден бір Құдай сәлем айтты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Хамар Сағим соғысты алсын көніп”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәбірейіл айтты: – Құдайың дейді сәлем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айтқанын айта келдім мен де саған.</w:t>
+        <w:t xml:space="preserve">Айтқанын айта келдім мен де саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдіретім тамаша қып көрсін,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзінен басқа бармасын, жалғыз,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хамар Сағим патша менен өзің соғыс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша жарлық етті Хақ Тағалаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлай жарлық естіді бір Алладан,</w:t>
       </w:r>
@@ -19389,147 +19373,147 @@
         <w:br/>
         <w:t xml:space="preserve">Меккеден шығармады жалғыз адам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хамар Сағим шаһарды қамап алған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ Пайғамбар жөнелді соған таман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хамар Сағим сөйлейді тұрып сонда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Мекке халқы, бұ айтқан сөзім тыңда, </w:t>
+        <w:t xml:space="preserve">– Мекке халқы, бұ айтқан сөзім тыңда, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысам деп қырылып, һәлак болма,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедті өлтірем өзім осы жолда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедті өлтіріп шаһарын алам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ ниетпенен қол жиып келдім мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыссаң да өлерсің, келмес шамаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастарыңа салармын ақырзаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандарың жоғалып кеткеніне, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есіттім, тап алты жыл болған тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар осы сөзге ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алмас қылыш беліне асып алды.</w:t>
+        <w:t xml:space="preserve">Алмас қылыш беліне асып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хамар Сағим алдына қарсы барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысқа хақ Пайғамбар кірген шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті қат көк есігі ашылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Рұқсат бер, кәпірлерді қырайын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Періштелер Аллаға зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алла достының соғысын көреміз,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұжмақтан хор қыздары көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер мен көк зар жылайды: – Ей, Құдайым, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рұқсат бер, кәпірді һәлак қылайын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көк айтады: – Жай түсіріп уатайын,– деп,</w:t>
+        <w:t xml:space="preserve">Көк айтады: – Жай түсіріп уатайын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер айтады: – Ашумен жұтайын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бәрің де жайыңа тұр,– деп айтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не боларын өзім білем,– деп айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кіргізем Мұхаммедті бұ соғысқа, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамаша қылып, қыдыртам, көр,– деп айтады.</w:t>
       </w:r>
@@ -19537,99 +19521,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ Пайғамбар майданға өзі кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хамар Сағим алдынан қарсы тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарды қылышыменен келді де ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кереметпенен оң қолы тіпті құрыды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қылышты сол қолына тағы да алды,</w:t>
+        <w:t xml:space="preserve">Қылышты сол қолына тағы да алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол қолы тағы да құрып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол ол бірдей құрыған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Хақ Пайғамбар екенсің” деп ойбай салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Пайғамбарсың, секем жоқ саған,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұға қыл, қолым болсын аман,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Күнәмді кеш” деп аяғын құшақтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дінің тұтам, иман айт, маған,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болып, Хамар Сағим жолы болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліне иманның нұры толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбарым дұға қылып, бетін сипап,</w:t>
+        <w:t xml:space="preserve">Пайғамбарым дұға қылып, бетін сипап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрынғыдай сау-саламат қолы болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ кереметті ол қолдың бәрі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың аяғына басын ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман айтып, баршасы дінге кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болып шаһарға бәрі кірді.</w:t>
       </w:r>
@@ -19637,147 +19621,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің хақ дінге бәрін салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүмін қылды жетпіс мың барша жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ іске Пайғамбарым бек шаттанып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омарды шақыртып қасына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шақырған соң жетіп келді Омар Бабаң,</w:t>
+        <w:t xml:space="preserve">Шақырған соң жетіп келді Омар Бабаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті пайғамбарға қызмет қылған тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті пайғамбардан жеті түрлі үлес алған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар айтайын жайын саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омар Бабаң көп ғұмыр сүрген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті пайғамбарға қызмет етіп жүрген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедтің артығын білген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедті көруге дұға тілеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті пайғамбар дұғаны берген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым дұғаларын қабыл қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбардың дидарын көрген екен.</w:t>
+        <w:t xml:space="preserve">Пайғамбардың дидарын көрген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарлар дұғасы себебші болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол заманға қартаймай келген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаяуға Омар Баба тіпті жүйрік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғұмырын өткеріпті жаяу жүріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ысқақ пайғамбардан кереметті киіз алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ысмайыл пайғамбар кетіпті қоржын беріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айлық жерге бір күнде жүреді екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние малын қоржынға бүреді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кесеменен басына су құя салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һәрбір түрлі суретке кіреді екен.</w:t>
+        <w:t xml:space="preserve">һәрбір түрлі суретке кіреді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешбір жан оған теңдес болмайды екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ерегіскен дұшпанды жөндейді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қоржынға малын салса, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ауыр болмас тағы да толмайды екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -19785,99 +19769,99 @@
         <w:br/>
         <w:t xml:space="preserve">Омарға: – Мынау хатты ал,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүйріктігін осы жолы сал,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарым Омарға жарлық қылды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Арысланға хат алып бар”,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жазайын елдің есен қалғандығын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаттыққа сахабалар толғандығын.</w:t>
+        <w:t xml:space="preserve">Шаттыққа сахабалар толғандығын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатқа тамам жазайын о да көрсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хамар Сағим мұсылман болғандығын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен бармасаң, кім оған барар,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хауарзамин шаһарында алар,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшбу хатты апарсаң, Баба Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан да хошуақ болар,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хат барады әуел Құдай атын салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар, төрт шаһариар жадын салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастан-аяқ көргенін бәрін жазды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баба Омар жөнелді хатын алып.</w:t>
+        <w:t xml:space="preserve">Баба Омар жөнелді хатын алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатын алып ол жаяу жүріп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі етегін беліне түріп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоғыз айлық жол екен Хауарзамин,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоғыз күнде бабаңыз жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -19885,99 +19869,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жараңдар, құлағың сал, сөздеріме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңдайтұғын келдіңіз кездеріңе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он бес күн Әли күтіп тұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құбыладан шаң көрінді көздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құбыладан бұрқыраған шықты тозаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол шаңнан шыға келді жаяу адам.</w:t>
+        <w:t xml:space="preserve">Ол шаңнан шыға келді жаяу адам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан таниды қарап оған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаңнан шығып келді Омар Бабаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүйрік адам өткен жоқ онан басым, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлі Омар көрерсіз тамашасын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп келіп қойнынан хатын беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяғына Арысланның қойды басын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан Омардың сүйді бетін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып көп кәпірдің жарған өтін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатты айғайлап, ол қолға хатты оқиды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баршалары қуанады естіп кейпін.</w:t>
+        <w:t xml:space="preserve">Баршалары қуанады естіп кейпін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы шүкір қылды бір Құдайға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салауат көп айтады Пайғамбарға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуандар қуанғаннан һәрбіріне</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз мың палуан қуаты болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -19985,99 +19969,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ол күн екі ләшкер қонысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар шаттыққа толысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер қарауыл қатты қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінен хабардар болысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он бес күн болжал қылған толған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жер жүзін кәпір қолы алған екен.</w:t>
+        <w:t xml:space="preserve">Жер жүзін кәпір қолы алған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Япырым-ай, шаршадым” деп тыншу қылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар қарауылшы болған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң тұрды ол қолды шыр айналып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің қолына кірді жетіп барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид қолы жер-жүзін басқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң қалды Баба Омар көзін салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарашы, Баба Омар батырына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкерге қорықпай кірген батылына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қолдың жалғызына көрінбестен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшидтің кіріп кепті шатырына.</w:t>
+        <w:t xml:space="preserve">Жәмшидтің кіріп кепті шатырына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омар көрсе, жетпіс мың бар хандары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың сол жағында сұлтандары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарын құшақтасып тіп-тік жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан-жағында үш жүз мың палуандары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -20085,99 +20069,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жыршылар жанында жырлап отыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арақ ұсынып әрдайым қыздар отыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күйшілер күйін тартып бұлар да отыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздарменен сүйісіп, арақ ішіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайғысыз Жәмшид патша тыңдап отыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Жәмшид, үлкенбісің мұндай,– деді,</w:t>
+        <w:t xml:space="preserve">– Жәмшид, үлкенбісің мұндай,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менің айтқан сөзімді тыңда,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің бұ ісіне қарап тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар ақырып былай деді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сәлем алмайтын неткен жансың,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Наушаруаннан ол артықпысың,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О да менің сәлемімді алатұғын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артық болсаң, артықтығың айт,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедтің елшісі – мен,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәлемімді алмаған кәпір, дінсіз,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Басыңды кесейін бе, кел,– деп айтты,</w:t>
+        <w:t xml:space="preserve">Басыңды кесейін бе, кел,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менің атым – Баба Омар, біл,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлтірмейін, ей, Жәмшид, тілімді ал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедтің дініне ен, – деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жәмшид деген падиша мен,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаныңнан безген екенсің сен,– деп айтты.</w:t>
       </w:r>
@@ -20185,147 +20169,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып Баба Омарды “әдепсіз” деп:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Лат, Манаттан басқа Тәңірім кім?– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша ләшкеріне бұйырады:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мұны тұтып пәре-пәре қыл,– деп айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тимейін, дін исламға келсең,– деді,</w:t>
+        <w:t xml:space="preserve">Тимейін, дін исламға келсең,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлікте бек жаман өлсең,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аузыңа тас тығылсын, дінсіз кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзді айтар ма едің білсең,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтарсың бұл сөзіңнен әлде болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтпасаң, тап басыңды кесем,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тұтыңдар!” деп ол патша бұйырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қамаласып баршасы жиылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омарды “ұста, тұт” дегенде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқадай кәпірлер құйылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бірінің басынан, бірінің иінінен басып кетті,</w:t>
+        <w:t xml:space="preserve">Бірінің басынан, бірінің иінінен басып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатырын бұзып, қарғып, шауып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төбесіне һәрқайсысының бір-бір қонып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстатпастан бәріне қашып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид сөзді қолына айтады және:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Келмесін ол ғаяр, бәрің қара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түбімізге жететұғын тап осы,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағасын жұлып қылды пәре-пәре.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұ дүние енді бізден өтті,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ ғаяр түбімізге жетті,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мен жыламай қайтейін, ей, жарандар,</w:t>
+        <w:t xml:space="preserve">Мен жыламай қайтейін, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнша қолдан құтылып кетті,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді қайда қоямыз жанымызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келсе, біздің кетірер сәнімізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Берік болып араңызға кіргізбеңдер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір түнде қырып кетер бәрімізді.</w:t>
       </w:r>
@@ -20333,99 +20317,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар бар екен сондай ісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кісіден кем емес тағы күші.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асфандиярды бас қылып Жәмшид патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарауылға қойыпты сексен кісі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баба Омар Әлиге қайтып барды,</w:t>
+        <w:t xml:space="preserve">Баба Омар Әлиге қайтып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір көптен өз ішін тартып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид қолын Әлиге сипат қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі не қылғанын айтып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айналып өз қолын көріп жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы Жәмшид қолына жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен палуан берік болып, айналып жүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кірер емес, Баба Омар көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрінбей қолға өтіп барар емес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арасына қорықпай қадам салар емес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сексеннің қолына түскен адам,</w:t>
+        <w:t xml:space="preserve">Сексеннің қолына түскен адам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тас болса да һеш бұзылмай қалар емес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ысқақтан алған кесесін қолына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кесе су өз басына құя салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кесеменен басына су құя салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз орыс попы бола қалды.</w:t>
       </w:r>
@@ -20433,147 +20417,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мойнына шоқынатын сурет асты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Поп болып сексеніне араласты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексені қамаласып шуылдасты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстағалы бәрі де қылды қасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Поп болып Баба Омар өнері асты,</w:t>
+        <w:t xml:space="preserve">Поп болып Баба Омар өнері асты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Поп болып Баба Омар айғай салды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Төрт жүз Лат,Манат жіберді мені,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әдепсіздік қылдық,– деп жаман састы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмедік, қатемізді кеше гөр,–  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексені аяғына қойды басты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидке көтерісіп алып жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид көріп әдебінен тіке тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Попым” деп Жәмшид патша қолын сүйіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяғына Бабаңның басын ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшид айтты: – Қуандым сізге,– деді,</w:t>
+        <w:t xml:space="preserve">Жәмшид айтты: – Қуандым сізге,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылы жақсы көріндің көзге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт жүз Лат, Манаттың елшісісіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай хабар келтірдің бізге?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мені сізге жіберді аңдасын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тапсырды сөзім тұтпай қалмасын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көптен-көп Лат, Манат сәлем айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліне һешбір қайғы алмасын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп дұға мен де қылам жолыңызға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манаттан хабардар болдыңыз ба?</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Лат, Манат қайғысыз боп жатсын,– дейді,</w:t>
+        <w:t xml:space="preserve">Лат, Манат қайғысыз боп жатсын,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұшпанын қор қылам деп қолыңызға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің осы сөзге көңілі ерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сүйіншіге Бабаңа гауһар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол гауһар дүние малына тұратұғын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір Бабаңа құрмет қылды.</w:t>
       </w:r>
@@ -20581,99 +20565,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанып Жәмшид патша ұйықтап қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір ұйықтады, Бабаңыз көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атарда Бабаңыз тұра салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баяғы өз суретіне кіріп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ұйықтап жатыр бұл сырды һешкім білмей,</w:t>
+        <w:t xml:space="preserve">Ұйықтап жатыр бұл сырды һешкім білмей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның екі қатыны ай мен күндей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі кесе су екеуіне құя салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірін доңыз, бірін дию қылды-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын-күміс қоржынға бәрін салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша сақалын күзеп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше кәпірлердің басын кесіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисабы жоқ кәпірдің қарнын жарды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз сондай өнер жасап кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кәпірдің басын боққа жастап кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өзінің бастан-аяқ қылғандарын,</w:t>
+        <w:t xml:space="preserve">Өзінің бастан-аяқ қылғандарын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатқа жазып Жәмшидке тастап кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Поп болған Баба Омар, білсең,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тимейін, дін исламға келсең,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатым көріп, қайтпасаң кәпірліктен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертеңгі түнде басыңды кесем,– дейді.</w:t>
       </w:r>
@@ -20681,99 +20665,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның алдына барды Бабаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына нәрселерін салды Бабаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли бұ ісіне қатты күлді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз айтқаннан соң бәрін тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бабаң айтты: – Жәмшидке кірдім,– деді,</w:t>
+        <w:t xml:space="preserve">Бабаң айтты: – Жәмшидке кірдім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манаттан хабарды бердім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қатыны қасына келдім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатырына қатынның ендім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша көңілі үшін, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатынын тамаша қып көрдім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіл үшін қатындарын көргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гауһарды көз ақыма берді,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оянды қалай, тыңда Жәмшид сөзі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанып ұйықтап еді-ау менен өзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көзін ашып тақыттың екі жанындағы,</w:t>
+        <w:t xml:space="preserve">Көзін ашып тақыттың екі жанындағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дию менен доңызды көрді көзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорыққаннан ол Жәмшид қалтырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны кім байлады деп бақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұ жерге бұларды кім әкелді?– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есі кетіп хандарын шақырады.</w:t>
       </w:r>
@@ -20781,99 +20765,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шақырған соң жанына келді хандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көреді өліп қалған бек көп жандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатты тауып берісті біреулері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқып-оқып бәрін де білді хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хатта көрді баршасы әлгі сөзді,</w:t>
+        <w:t xml:space="preserve">Хатта көрді баршасы әлгі сөзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңның асқандығын кәпір сезді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір жапырақтай қалтырайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатты көріп жанынан үміт үзді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид сөйлеп зар жылап былай деді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Басыма түсті мүшкіл мұндай,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақалын сипап, мұндай корлық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратпаса не етеді Құдай,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстай алмай біреуді қалғанымыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстап басына қиындық салмадыңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тап осыдан біз өлеміз, соғыса алмай,</w:t>
+        <w:t xml:space="preserve">Тап осыдан біз өлеміз, соғыса алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысып өлсек, қалмас еді арманымыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ғаяр қайғы қылды жаныменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстап беріп, ақы ал, бәрің менен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тап осыдан бізге һеш қатты жау жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір соғыспай өлеміз Әлименен.</w:t>
       </w:r>
@@ -20881,147 +20865,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы да айтты: – Бір амал ойлаймын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді келсе өзім ұстап байлаймын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайраттанып жыландай толғанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мың жаннан бір жанын қоймаймын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бабаңның өнер қылар шағы болды,</w:t>
+        <w:t xml:space="preserve">Бабаңның өнер қылар шағы болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жас бала болып ол қолға тағы келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жас баланы білмейді ол кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп келді Жәмшидтің жанына енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, Жәмшид, сен үлкендік қылма,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менің айтқан сөзімді тыңда,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман бол, басыңды мен кесемін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы келдім айтқалы мұнда деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Болмасаң басыңызды жұлар-ақпын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәж-тағыңды, баршасын бұзар-ақпын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбар мұсылман болар деген,</w:t>
+        <w:t xml:space="preserve">Пайғамбар мұсылман болар деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әзір кеспей, сол сөзді сынар-ақпын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілімді алып, мұсылман сен болмасаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәж-тағыңды тап ойран қылар-ақпын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзге ашуланды жүзіқара,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар болыпты бір жас бала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқадай кәпірлерге жарлық қылды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тұтып алып, қылың деп пәре-пәре”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір Жәмшидтің тұтты сөзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң қашып Жәмшидке тықты өзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жалынған болып өзіне жетіп барып,</w:t>
+        <w:t xml:space="preserve">Жалынған болып өзіне жетіп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Топырақ шашып көр қылды екі көзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адам ата қабірінен топырақты шашып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойбайлап Жәмшид көзін басып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басындағы патшалық тәжін алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстатпай Бабаң қосқа қашып барды.</w:t>
       </w:r>
@@ -21029,195 +21013,195 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша тағынан құлап қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ойбай, көзім шықты” деп жылап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сағаттай жатыпты ессіз болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сағаттан соң тағы есін жиып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сақалы жоқ, екі көзі болды соқыр,</w:t>
+        <w:t xml:space="preserve">Сақалы жоқ, екі көзі болды соқыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жапырақтай тітірейді, қорқып кәпір.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бет-аузы шаңдақ болып түрегеліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Былай жылап сөйлейді Құдай соққыр:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, сұлтан, уәзірлер, хандар,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар, тыңдап отыр, бәрің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кісіге келмейді әлің,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан күнде жар-жолдас болмас,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ел билетіп, көп бердім малым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басыма мүшкіл түсті наның,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұндай қорлық көргенше патша болып,</w:t>
+        <w:t xml:space="preserve">Мұндай қорлық көргенше патша болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрместен шықса нетті жаным,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзімді соқыр қылып, тәжімді алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақалым күзеп кетті бәрін,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неге ұстап бермейсіз оны,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арсыз жан кеудемізден шықпай отыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Онан басқа кетті ғой сәнім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балшылар айтты: – Сөзім тыңда, әй, патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар айтайын жайын саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті пайғамбардан қызмет қылып бата алған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ысқақтан кереметті кесе алған.</w:t>
+        <w:t xml:space="preserve">Ысқақтан кереметті кесе алған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүниенің ғаярын жиса тамам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оған кәр жоқ, тақсыр-ай, һешбір жаннан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Амалменен біз оны тұта алмаймыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді біл, Омар жайын қылды баян:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Шұһбат сиқыршы бар, Аташ сиқыршы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киесі тұтар, шақыртып бағ нығматтан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нығматта Шұһбат, Аташ сиқыршы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқырға бұл дүниеде асқан олар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балшылар патшаға берді хабар:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Келсе олар,– деп айтады,– қайла қылар”.</w:t>
+        <w:t xml:space="preserve">“Келсе олар,– деп айтады,– қайла қылар”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құп көрді балшылардан патша мұны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ айтқан сөздерінің бар деп жөні.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат пенен Аташ сиқыршыға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Хат жаз” деп хатшыларға бұйрық қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -21225,99 +21209,99 @@
         <w:br/>
         <w:t xml:space="preserve">Хат жазды Лат, Манаттың хақын сатып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат, Аташ жәдудің атын салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзді бастан-аяқ баян қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шабарың жүйрік жөнелді хатын алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатта айтты: – Әли қолымен келді,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қамап қойдай қырып жатыр елді,– дейді.</w:t>
+        <w:t xml:space="preserve">Қамап қойдай қырып жатыр елді,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішінде баба Омар деген айлакер бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әсіресе онан-ақ өлдім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс жыл жеті ықылымға патша болдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайғыға осы күнде қатты толдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатым көріп тездікпен келмесеңіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қияметте жағаңда екі қолым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша жаздырып хатты бітті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша Бабаңнан қатты қорықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаяу жүйрік бар екен Шабарың деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшидтің хатын алып жүріп кетті.</w:t>
+        <w:t xml:space="preserve">Жәмшидтің хатын алып жүріп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шабарың жүйрік хат алып жүріп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі етегін беліне түріп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түн болып баба Омар, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы Жәмшид қолына жетіп кепті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -21325,99 +21309,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қолдан өтіп шаһарға жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің қазынасын қоржынына салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қоржынын арқалап келе жатса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің зынданына жетіп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зынданның басында жүре қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қорқып көзіне ілмейді тірі жанды.</w:t>
+        <w:t xml:space="preserve">Қорқып көзіне ілмейді тірі жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зындан түбінде екі адам зар жылайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қоржынын қойып, Омар құлақ салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі адам зынданда зар  жылайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар менен жад қылады бір Құдайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманға ұқсайды жылағаны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар құлақ салып құп тыңдайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бір Құдайдың бірлігін білдік,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбар – хақ, Құран – шын” көрдік,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар білмейді бізден хабар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұңдық болып бұл зынданда өлдік,– деді.</w:t>
+        <w:t xml:space="preserve">Мұңдық болып бұл зынданда өлдік,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай-а, бір білдік қой, сені,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ зынданда жас қылдым көзді,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсылардың хақы үшін, бір Құдайым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зынданнан халас қылғыл бізді,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -21425,99 +21409,99 @@
         <w:br/>
         <w:t xml:space="preserve">“Зынданда өлер ме екен” айтқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зынданда өмірлері өткен екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зындандағы ол жылаған Ағиан балшы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүландам  Ағиан қызын оған берген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқан салып екеуін алды Бабаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қоржынын арқасына салды Бабаң.</w:t>
+        <w:t xml:space="preserve">Қоржынын арқасына салды Бабаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз, Ағианды екеуін жетелеп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның алдына барды Бабаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз оларменен сөйтіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағианды қызыменен Әли көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның аяғын құшақтасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман айтып екеуі дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі иман айтып дінге кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағианға Әли Арыслан құрмет қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан Әбілмәжінді шақыртып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Гүландам Ағиан қызын оған берді.</w:t>
+        <w:t xml:space="preserve">Гүландам Ағиан қызын оған берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертең Жәмшид бұл істен хабар алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мұнан да өлейін” деп ашуланды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бүйтіп жүргенше ұрысайын”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкерменен майданға жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -21525,99 +21509,99 @@
         <w:br/>
         <w:t xml:space="preserve">Соғыстың барабанын кәпір қақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сайланды мұсылмандар мініп атты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барабанын есітіп Әли Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атқа мініп алдынан шеру тартты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден Ғазанфар шықты жекпе-жекке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылманнан  Баһрейін оған беттеп.</w:t>
+        <w:t xml:space="preserve">Мұсылманнан  Баһрейін оған беттеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзаменен шаншысып ала алмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзаларын шанышты жиырма төрт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғазанфар қаһарменен шоқпар ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қуанысып қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кәпірдің қайраты асып кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баһрейінді Ғазанфар шаһид қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақастың бұл кәпірді көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шыдай алмай ақырып жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғазанфарға қаһармен қылыш ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қақ бөлініп жаһаннамға жаны кірді.</w:t>
+        <w:t xml:space="preserve">Қақ бөлініп жаһаннамға жаны кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақасқа бір кәпір тағы келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оны тағы қылышпен екі бөлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бірме-бірге бармаңыз осыған,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жабылың! – деп Жәмшид патша бұйрық қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -21625,99 +21609,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің бәрі Уақасқа қылыш ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның бұларды көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шер Құда – Әли Арыслан бастық болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар соғысқа бәрі кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын Арыслан қолға алады-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлерден көпір қылып жол салады-ау.</w:t>
+        <w:t xml:space="preserve">Кәпірлерден көпір қылып жол салады-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыстың бәсіменен, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті қат көк, жеті қат жер қозғалады-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан күндей болып күркірейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің бәрі қорқып қайғы жейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол күнгі соғыстың қаттысынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті қат көк, жеті қат жер тітірейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан ақырады көпке кіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларды қойдай қырды өктеп жүріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Соғыстан дүние бұзылып кете ме,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Періштелер зарлайды көкте жүріп.</w:t>
+        <w:t xml:space="preserve">Періштелер зарлайды көкте жүріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырса да, таусылмайды дінсіз орыс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір өскен жер екен, қылып қоныс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүние жаралғаннан, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол күнгеше болмайды ондай соғыс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -21725,99 +21709,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кеш болып барабандар кәпір қақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыспенен кеш келді, күн де батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қолдың өлгенінен қалғандары</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтысып, жай-жайына барып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер-жеріне қайтысып келіседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылмандар өлгенін көріседі.</w:t>
+        <w:t xml:space="preserve">Мұсылмандар өлгенін көріседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер отқа жағыпты өлгендерін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаназа оқып, мұсылмандар көміседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзім тыңда, би, қара, төрелерім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнде алдына сайланып мен келе-дүрмін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлағың сал бір азырақ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы Бабаңның айтамын өнерлерін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақыл қылды: – Жәмшидке барайын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қазынасын қоржыныма салайын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнде-күнде мұсылманды қырдырғанша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшидтің басын кесіп алайын,– деп.</w:t>
+        <w:t xml:space="preserve">Жәмшидтің басын кесіп алайын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз сол қиялды ойына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқасына қазына үшін қоржын салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жәмшидтің басын кесіп келейін” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның шатырына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -21825,99 +21809,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің қолына көрінбей аралады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатырына патшаның кіріп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтынды әбдіре тұр шатырында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің өзін іздеп таба алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан-жаққа Баба Омар көзін салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшидті шатырынан таба алмады.</w:t>
+        <w:t xml:space="preserve">Жәмшидті шатырынан таба алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Кәпір лағин қай жаққа кетті екен” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омар Бабаң дал болып, қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңнан Жәмшид сасқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаға Бабаң тісі батқан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасырынып Бабаңнан “өлтірер” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі сандық ішінде жатқан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз Жәмшидті таппай қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі сандық қасына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұл алтынды сандықта дәу де болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Асыл қазына бар ғой” деп ойына алды.</w:t>
+        <w:t xml:space="preserve">Асыл қазына бар ғой” деп ойына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мұнда қазына бар ғой” деп ойына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сандықты арқасына қойып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңның ұрлағанын біліп патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді сандық ішінде ойбай салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -21925,99 +21909,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жәмшид жылап: – Аман бол, елім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түбіме жетті Омар менің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар сандықты алып қашты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойбай, жылдам жиылып келің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аман бол, сұлтан, уәзір, ханым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қорқып, шығып барады жаным,– деді.</w:t>
+        <w:t xml:space="preserve">Қорқып, шығып барады жаным,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар сандықты алып қашты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қамаласып, айырып алың,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларым, аман бол, жұртым,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақалым менен бұрын алды мұртым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүйріктерім, бек шапшаң ұмтыла гөр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолдан шықпай қамалап, тұтың,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сандықта Жәмшид қорқып, бақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манатты сиынып жад қылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң алып қашқанда, елін-жұртын</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшид патша осылайша шақырады.</w:t>
+        <w:t xml:space="preserve">Жәмшид патша осылайша шақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқадай кәпірлер жабылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзіне патшасының қамығады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сандықпен ол қашып құтылуға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңа һеш ашық жер табылмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22025,99 +22009,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз сондай өнер бастап кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз өзі не қылсын сонша көпке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құтылмастай болған соң, қанжарменен</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сандыққа бір түртті де тастап кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқасынан сандығы түсіп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Босаған соң Бабаңыз ұшып кетті.</w:t>
+        <w:t xml:space="preserve">Босаған соң Бабаңыз ұшып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша сандықта жылап жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір сандыққа жетіп кепті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір сандықтың аузын ашты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Патшамыз, тірімісің?!– деп шуылдасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сіздерді көрер кезім бар екен” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұра келді қан болып үсті-басы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша тұра келді сондай күймен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қан болған денесіне қанжар тиген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанжарменен бір түртіп тастағанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кірген екен арқасына сынық сүйем.</w:t>
+        <w:t xml:space="preserve">Кірген екен арқасына сынық сүйем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид тұрды арқасынан қаны ағып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұшқан құстай Бабаңды ұстар нағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дәрігерлер баршасы жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқанша жатыпты дәрі жағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22125,95 +22109,95 @@
         <w:br/>
         <w:t xml:space="preserve">Таң атып, тағы дүние жарық болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сандықта Жәмшид сондай кәріп болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жекпе-жекке ақырып кәпірлерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға Омар Бабаң барып тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңның толып жатыр түрлі ісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір кісіден кем емес тағы күші.</w:t>
+        <w:t xml:space="preserve">Бір кісіден кем емес тағы күші.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күні күн батқанша бірме-бірге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз һәлак қылды сексен кісі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен кәпір жаһаннамға жаны кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді Бабаңыз доптай ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер жекпе-жекке шыдай алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңа ат қойды бәрі бірдей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге ер Әли де ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан ләшкерменен атты салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыс болды жеті қат жер қозғалғандай</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Және тозақ есігі ашылғандай.</w:t>
+        <w:t xml:space="preserve">Және тозақ есігі ашылғандай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар кәпірге қылыш шапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қырылып, қандары судай ақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қашарға бет қойған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн де батты, орнына қайтып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22221,99 +22205,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер солай қырылып қалған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар ойранды салған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид тұрсын, Шабарыңнан хабар айтам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәдушіге хат  алып барған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шабарың да бек жылдам жүрген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаяу жүріп көп жерді көрген екен.</w:t>
+        <w:t xml:space="preserve">Жаяу жүріп көп жерді көрген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол уақытта Жәмшид хатын Шабарың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбадқа апарып берген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатты көріп Шұһбат риза болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт жаққа ат шаптырып жиды қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың сиқыршыны жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша еліне бармақ болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірі – қабылан, бірі – бұлт, бірі тауды мінді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыландарды қамшы ғып қолына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршылар көк жүзін қап-қара қып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көз жұмғанша Жәмшидке жетіп келді.</w:t>
+        <w:t xml:space="preserve">Көз жұмғанша Жәмшидке жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің Шұһбадты көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанғаннан орнынан өзі тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сіздерді Құдайым көрсетті”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдынан Жәмшид патша қарсы жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22321,99 +22305,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ат үстінен көтеріп Шұһбатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үстіне мінгізіпті алтын тақтың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид енді жылайды Бабаңды айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есіткен жұрт сөздеріне зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыламай неғып тұрсын елі қайтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшидке қалған Бабаң тісі батып.</w:t>
+        <w:t xml:space="preserve">Жәмшидке қалған Бабаң тісі батып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңды шағып Жәмшид зар жылайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорлығын бастан-аяқ айтып-айтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жақсы келдің, Шұһбат жаным,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менің айтқан сөзіме наның,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсы бірін айтайын қорлығының,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен болмасаң кетірді сәнім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршылар бұлтқа аттанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлт мінген ол кімнен сақтанады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша солайша жылағанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шұһбат бұлайша деп мақтанады:</w:t>
+        <w:t xml:space="preserve">Шұһбат бұлайша деп мақтанады:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, патшам, көңілің күлсін,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дәулет құсы басыңа қонсын,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қор қылып ертең оны өлтірейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манат разы болсын,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22421,99 +22405,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қуанып Лат, Манатты жад қылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айт, наурыз келгендей шаттанады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаттыққа толғаннан Жәмшид патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуаныш барабанын қақтырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қуанысып жиылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шоқынып Лат, Манатқа сиынады.</w:t>
+        <w:t xml:space="preserve">Шоқынып Лат, Манатқа сиынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Не себептен кәпірлер қуанды?– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан Бабаңызға бұйырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуаныш барабанын күңіренткен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір барабан соқпаған ондай көптен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан Бабаңызға: – Білші,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қуанды екен не себеппен?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз арқасына қоржын салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түрленіп бір жас бала бола қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Кәпірлер не себептен қуанды?– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшидтің ләшкеріне жетіп барды.</w:t>
+        <w:t xml:space="preserve">Жәмшидтің ләшкеріне жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жас бала болып Жәмшидтің қолын кезді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршылар келгенін Бабаң сезді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбатқа Бабаңыз қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташқа былайша деп айтты сөзді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22521,99 +22505,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шаһбат сиқыршы бастығы екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманға ойлағаны қастық екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташ деген шәкірті Шұһбаттың</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзінен басқа жаннан асқан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз қылды жас бала сонда өзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шұһбатқа тігіп тура екі көзін.</w:t>
+        <w:t xml:space="preserve">Шұһбатқа тігіп тура екі көзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташқа Баба Омар тұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат былайша деп айтты сөзін:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, Аташ, сен тұрғайсың шыңдауылда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бүгін һеш жан кіргізбе осы қолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкердің төңірегін от қорған қыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғаяр келсе, тірі ап кел, һәлак қылма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тірі алып кел, Жәмшид одан өшін алсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам жұрт тамаша ғып көзін салсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Лат, Манат та разы болсын,– дейді,– бізден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Таңертең Жәмшид басын кесіп алсын.</w:t>
+        <w:t xml:space="preserve">Таңертең Жәмшид басын кесіп алсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташ енді Шұһбаттың сөзін тұтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат сөйтіп қуандырды тамам жұртты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташ барып ләшкерді жиды айналып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқырменен тозақтай жақты отты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22621,99 +22605,99 @@
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір қуанып ұйықтап қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршы Аташ жан-жаққа отты салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырын-ақырын білінбей Баба Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жас бала болып артынан жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарғып барып мойнына арқан салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өзі Аташ сиқыршы бола қалды.</w:t>
+        <w:t xml:space="preserve">Өзі Аташ сиқыршы бола қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташты су құйып өзі қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрып жығып Бабаңыз байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басына бір кесе су құя салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі қылып Аташты байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ғаярды ұстадым” деп айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарауылшылар жиылып келіп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жарандар, көрдің бе ондай жанды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанып қарауылшылар аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер оған нанып бек шаттанды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Ей, балам, Құдай қолға берді ме?!–  деп.</w:t>
+        <w:t xml:space="preserve">– Ей, балам, Құдай қолға берді ме?!–  деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташқа барша кәпір таяқ салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таяқтан Аташ естен танып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрып-ұрып, ессіз ғып қалжыратып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның алдына алып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22721,99 +22705,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шуласып алып барды енді айқайлап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қуанады күліп-ойнап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатырдың ортасында ессіз болған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташты “Бабаңыз” деп қойды байлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір заманда есін жиып, ашты көзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Байлауда көрді Аташ сонда өзін.</w:t>
+        <w:t xml:space="preserve">Байлауда көрді Аташ сонда өзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидке сонда Аташ зар жылайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не деп жылар, жарандар, есіт сөзін:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ойбай, патша, мен сенің кісің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен мұндай Баба Омар көрдім ісін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар бәлеге қойды мені,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұра-ұра таяқтан кетті есім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шүкір, енді көрдім ғой сені, патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есім шықты білейін нені, патша.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарауылға тұр деген Аташың-мен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Рақым қылып босаттыр мені, патша.</w:t>
+        <w:t xml:space="preserve">Рақым қылып босаттыр мені, патша.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қара-қара, амалын көрің,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құтылатын қалмады жерің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құтылуға айтады,– деп – Жәмшид патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сазайын таяқ ұрып берің, – деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22821,99 +22805,99 @@
         <w:br/>
         <w:t xml:space="preserve">Аташқа және бір мың таяқ салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басын жарып, ағызды судай қанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша бұйырып таяқтатып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы Аташ ессіз болып талып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташ малғұн есі ауып талып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшид патша көп жиды жамағатты.</w:t>
+        <w:t xml:space="preserve">Жәмшид патша көп жиды жамағатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аташ жәду-ғаярды ұстады” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид енді шақыртты Шұһбатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбатқа біреуі барған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің құлшылығы жалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барған кісі Жәмшидке қайтып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат жәду ол ұйықтап қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтап қалған Шұһбат болды келмес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид енді қуанып қайғы жемес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде өлтірсең, мұны һешкім білмес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Таңертең өлтіруге қылды кеңес.</w:t>
+        <w:t xml:space="preserve">Таңертең өлтіруге қылды кеңес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид айтты: – Бүгін ұйықтап жатайық,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таңертең елге хабар айтайық,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша осылайша ақыл қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жұрт алдында тас бұған атайық”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -22921,99 +22905,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша қуанып жиды халқын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не болар, сөзімнің тыңда артын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңа Жәмшид патша “Аташым” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүние қияметтей береді алтын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз арқасына алтын алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жалғыз өзі алдап жүр ғой сонша жанды.</w:t>
+        <w:t xml:space="preserve">Жалғыз өзі алдап жүр ғой сонша жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташ болып, Жәмшидтен алтын алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз сонда бір сөз айтып салды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Лат, Манат амалшы не берді қолға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыныштық алып жатыңыз сіз де мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіз енді батаң беріп, тыныштық ал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолды тағы күтуге барам сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз күтіп жүр ғой жақсы мақтап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Барсаң, Аташым” деп берді рұқсат.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзменен Бабаңыз жүріп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сүт емген жас баладай қалды ұйықтап.</w:t>
+        <w:t xml:space="preserve">Сүт емген жас баладай қалды ұйықтап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидті алдап Бабаңыз қойды кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тағы да қайтер екен, алдайын” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз солайша алдап патшаңызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбаттың шатырына барды жетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -23021,99 +23005,99 @@
         <w:br/>
         <w:t xml:space="preserve">Төңірегін қылыпты оттан қорған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамұқтай отты Бабаң көріп тұрған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тырнағын қабан, құйрығын аждаһа қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солайша ұйықтап жатыр екен Құдай ұрған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз құлаш кәпірдің бойы да бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үстінде һәрбір түрлі тоны да бар.</w:t>
+        <w:t xml:space="preserve">Үстінде һәрбір түрлі тоны да бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі иінінің арасы елу құлаш,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңның һәрбір нәрсе ойында бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз “Есім Ағзамменен” сөндірді отын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киімін алып, күзеді сақал-мұртын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қас, кірпік, шашының бәрін түгеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұбарлап, сырлап қойды екі бетін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше мың сиқыршының қарнын жарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбаттың сақалын күзеп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын менен Шұһбаттың киімін алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ер Әлидің қасына жетіп барды.</w:t>
+        <w:t xml:space="preserve">Ер Әлидің қасына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз жетіп барды алтын алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбаттың сақалын алдына қойды салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастан-аяқ қылғанын айтқаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан қатты күлді бек шаттанып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -23121,99 +23105,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ол күн жатты тағы да, таң да атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша жидырды тамам халықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ күн қор қылып амалшыны өлтірем” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид енді шақыртты Шұһбатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кісі шақырады Шұһбатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бастан-аяқ Жәмшидтің сөзін айтты.</w:t>
+        <w:t xml:space="preserve">Бастан-аяқ Жәмшидтің сөзін айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзді есіткеннен соң, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат қуанғаннан енді қайтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұ дүниеде ол артық менім күшім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмеді ме қалай екен, менің ісім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кісіменен өзіме сенгеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылама деп айтқанмын соның үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солайша мақтанып жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Байлаудағы Аташқа көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көре салып Аташты тани кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Сені кім байлады?– деп қайран қалды.</w:t>
+        <w:t xml:space="preserve">– Сені кім байлады?– деп қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ұстадым, мен айтайын бастан-аяқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ ғаярдай көргенім жоқ сұмды,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақалыңды кім сенің жұлды,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол кісі мені мұндай қылды,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -23221,99 +23205,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шұһбат һеш білмеген, қалған ұйықтап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақалын алып Бабаңыз кеткен мықтап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адырайып, қуанып келген мұндар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Еткенін сақалын білді сипап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қор болғанын Шұһбат енді білді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алашұбар бет-аузын Жәмшид көрді.</w:t>
+        <w:t xml:space="preserve">Алашұбар бет-аузын Жәмшид көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сенген кісілерім осы ма?” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бармағын тістеп, Жәмшид сақ-сақ күлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айнаменен Шұһбат жүзін көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің әлгі айтқан сөзін көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аташты байлауынан халас қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңнын мұнысына намыстанып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың сиқыршының бәрі келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбаттың сақалы жоқ, беті шұбар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ыза болды, Шұһбат кәрі келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шұһбат бастық астына жолбарыс мініп.</w:t>
+        <w:t xml:space="preserve">Шұһбат бастық астына жолбарыс мініп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мың жанынан бір жанын қоймаймын” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға енді Шұһбат барып тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сыйынып мен сөйлейін әуел Хаққа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай-а, мұсылманды өзің сақта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -23321,147 +23305,147 @@
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың сиқыршылар қаһарланып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрі бірден жөнелді майдан жаққа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат ақырады жолбарыс мініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқ жыланды қамшы ғып қолына алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат ақырғанда жекпе-жекке деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сәдуақас қарсы тұрды жетіп келіп.</w:t>
+        <w:t xml:space="preserve">Сәдуақас қарсы тұрды жетіп келіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінің найзасын қалды қағып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат үшкіреді бір дем салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас жалаңаш қолға кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дем салғанда ат-тоны бәрі жанып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін майданға келді жетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атына қамшы басып екпіндетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оған да бір дем салды Сәдуақастай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайта қашты, ат-тоны күйіп кетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбат келтіріп тұр кәрін сондай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Батырлардың кетірді сәнін сондай.</w:t>
+        <w:t xml:space="preserve">Батырлардың кетірді сәнін сондай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып, Мәлікаждар, төрт батырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқырменен қылыпты бәрін сондай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларды ер Әлидің көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын байланып, Дүлдүл мінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мынау кәпір сиқыршы қайтеді?!– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланың майданға өзі кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға Арысланның кірді өзі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәркімнің қайрат қылар болды кезі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыр оқып Шұһбат үшкіргенде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Соқыр болды Әлидің екі көзі.</w:t>
+        <w:t xml:space="preserve">Соқыр болды Әлидің екі көзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі көзі Әлидің соқыр болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршылар су қылды құба жонды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша сиқыршы жан-жақтан су ағызып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние жүзі баршасы суға толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -23469,195 +23453,195 @@
         <w:br/>
         <w:t xml:space="preserve">Ол судан мұсылманның кетті сәні,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Судан қашып мұсылман кетті бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Арыслан бір ақырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірдің шықты жаны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар кетіп қойды судан қашып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дариядай ол судан қорқып-сасып.</w:t>
+        <w:t xml:space="preserve">Дариядай ол судан қорқып-сасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз өзі Арыслан соғысып жүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың сиқыршыменен араласып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршылар соғысты салысып жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан зұлпықармен шабысып жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлидің қасында Баба Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлдің құйрығына жабысып жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли: – Бабаңыз жолдас,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Су кетпей біздің кісі оңбас,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршылар дүниені дария қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Енді бұ судан шығып болмас,– деді.</w:t>
+        <w:t xml:space="preserve">Енді бұ судан шығып болмас,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осыны айтып Арысланның кәрі келді, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлдің бауырына қамшы берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтып енді мақтамайсын сондай ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қамшы батып ол Дүлдүл құстай ұшты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұһбаттың үстіне жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ Пайғамбар сол жерде жәрдем қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аллаһу акбар” деп зұлпықарменен салады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, расул Алла, Аллаһу акбар” деп салған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықар бауырдан екі бөлді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шұһбат өлгеннен соң су жоқ болды.</w:t>
+        <w:t xml:space="preserve">Шұһбат өлгеннен соң су жоқ болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның екі көзі саламат болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жарандар, Шұһбат солайша өлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңызға Арыслан бүй деп айтты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Шапшаң енді жан-жаққа жүр,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен мұнда бұларменен соғысайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздің кісі қайда екен, жи,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли жәдулерменен соғыс салған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар Әлидің тілін алған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарды табады Баба Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ессіз болып бір жерде жатып қалған.</w:t>
+        <w:t xml:space="preserve">Ессіз болып бір жерде жатып қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанды: – Бір батырым табылды,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не себептен бұл есінен жаңылды,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз су бүркіп тұрғызып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөз сұрайды Мәліктен: – Нағылды?– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -23665,147 +23649,147 @@
         <w:br/>
         <w:t xml:space="preserve">Мәлік айтты: – Соғысып жүр едім,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәдулерге амандық бермедім,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір алма жеп, шарбақтан қырып жүріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол болды Бабам менің көргенім,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар бек қатты қуанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Тәуір болды қасыма келгенің”,– деп.</w:t>
+        <w:t xml:space="preserve">“Тәуір болды қасыма келгенің”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар Бабаңа жауап берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алма жиып өзіңді білмедім”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар соғысты салған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп сиқыршы жаһаннамға барған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жете алмай сиқыршы алма жұлып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар қызығып алған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікті қызықтырып талдыруға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алма, шарбақ бәрі сиқыр жалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жеймін” деп Мәлік алма алған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сондай-сондай сиқыршы болған екен.</w:t>
+        <w:t xml:space="preserve">Сондай-сондай сиқыршы болған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алманы сусағаннан жей қоям”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларың солай талып қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман қашты дүние суға толып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз қолды іздеп жүр ұшып-қонып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жерден Әбілмәжінді тағы тапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О дағы жатыр екен ессіз болып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп сиқыршы бастарын жұлған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәдушіге абдалық қылған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жарандар, Әбілмәжін, Мәліктейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	О да алданып, есі танып қалған екен.</w:t>
+        <w:t xml:space="preserve">О да алданып, есі танып қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бетіне су бүріккен соң ұшып тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі қосылып ап бірге жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жерде талып жатқан ол Мұсайыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі келе жатып көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -23813,99 +23797,99 @@
         <w:br/>
         <w:t xml:space="preserve">Су бүркіп, тұрғызып оны да алды, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршының мұнысына қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір таудан өзге қолдың бәрін тауып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлидің қасына жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітабын көзім көрді, бұ сөзім шын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Соғыс болды, жарандар, тағы да тым.</w:t>
+        <w:t xml:space="preserve">Соғыс болды, жарандар, тағы да тым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнбатыс, күншығысты шаңдақ басты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үзілмей соғыс болды жеті күн, түн.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірді қойдай қырды ол бес батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге түсірді заманақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің көптігі, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір мұсылманға қылыш ұрды он мың кәпір.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Топ зеңбірек тынбастан атылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір жаны тозаққа салынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнбатыс, күншығысты шаңдақ басты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қараңғы болып ай менен күн тұтылады.</w:t>
+        <w:t xml:space="preserve">Қараңғы болып ай менен күн тұтылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар бір-бірін танымады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысып өкпелері қабынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыстың басымынан, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне бастары соғылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -23913,99 +23897,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қараңғы болып кетті жердің жүзі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар білмейді өзін-өзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меккеде ай-күннің тұтылғанын</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммед Пайғамбардың көрді көзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли болып кеткен көптен ғайып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Атақты батырларды қасына алып.</w:t>
+        <w:t xml:space="preserve">Атақты батырларды қасына алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ай-күннің тұтылуына дұға қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ Пайғамбар жұртыменен қолын жайып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ай-күннің тұтылуы басылмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар баршасы сасып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Дұға қабыл болмады” деп қайғырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарық болып ай мен күн ашылмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар қайғырады уайым жеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Не себептен қараңғы бұ аспан-көк”  деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ай мен күн не себептен тұтылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Зар жылайды: – Білдірші, Құдайым,– деп.</w:t>
+        <w:t xml:space="preserve">Зар жылайды: – Білдірші, Құдайым,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәбірейіл айтты: – Құдайың айтты сәлем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп-көп сәлем айтты сізге Алла Тағалаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәсжидтің төбесіне шықсын,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдіретім тамаша қылып көрсін тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -24013,99 +23997,99 @@
         <w:br/>
         <w:t xml:space="preserve">Құдайың тұтсын менің сөзім,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәсжид тамына шығарсың өзің,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ай-күннің тұтылуын білер сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашып мұнда қарасын көзін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар бір Құдайдың әмірін алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәбірейіл мәсжидке жетіп барды.</w:t>
+        <w:t xml:space="preserve">Жәбірейіл мәсжидке жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәсжидтің төбесіне шығып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар төңірекке көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай құдірет көрсетті сол күнде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәбірейіл жер тамырын тартады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоғыз айлық жол екен Хауарзамин,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәсжидтің тап түбіне алып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар енді көрді қарап тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман мен кәпір жүр соғыс қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бір мұсылманның басына қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он екі мың кәпір жүр қылыш ұрып.</w:t>
+        <w:t xml:space="preserve">Он екі мың кәпір жүр қылыш ұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар іші күйді қарап тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір жүр мұсылманды бөліп-бөліп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Кәпірлердің жалғызын қоймаңыз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарым ақырды кәрі келіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -24113,99 +24097,99 @@
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар осылайша айқай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дауысы тоғыз айлық жерге барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли, сахабалар дауысын танып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбар келді” деп бек шаттанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан қуанады бұ айғайға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сыйынып соғыс қылды бір Құдайға.</w:t>
+        <w:t xml:space="preserve">Сыйынып соғыс қылды бір Құдайға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның қуанғаннан бір-біріне</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз мың палуанның қуаты болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан қаһарланып айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Даусыменен қырады бек көп жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің дауысынан өті жарылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірлер берді жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбар келді” деп мұсылман болды мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір айғайдан екі мыңның жаны шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екінші ақырғанда Шер Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлердің ол барша туын жықты.</w:t>
+        <w:t xml:space="preserve">Кәпірлердің ол барша туын жықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің енді жолы тарылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Туы жығылып, қанаты қайырылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Япырым-ай, енді бұлар болмас-ты” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылынан ол қорқып жаңылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -24213,51 +24197,51 @@
         <w:br/>
         <w:t xml:space="preserve">Жәмшид айтты: – Қашқандар қолым болсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрмаймын, енді қашам жолым болсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид енді осыны айтып, қашып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрғандарың қырылсын, сойып алсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар қайраты кетті асып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһмасқа жөнеледі Жәмшид сасып.</w:t>
+        <w:t xml:space="preserve">Қаһмасқа жөнеледі Жәмшид сасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршылар, кәпірлер жете алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Болмас-болмас” дейді де кетті қашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршылар қырылып келмес болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша Қаһмасқа тартты жолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол уақытта күн батып, ей, жарандар,</w:t>
       </w:r>
@@ -24269,51 +24253,51 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлқисса, Жәмшид патша Қаһмасқа қашып кеткені, артынан Әли Кәрім Алла о жаққа қуып барғаны</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид енді Қаһмасқа болды қашпақ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейілзамин жұртына кетті бастап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қашқанға рахмет, тұрғанға лағынет” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаһарын, елін-жұртын кетті тастап.</w:t>
+        <w:t xml:space="preserve">Шаһарын, елін-жұртын кетті тастап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғайып болып сиқыршы кетті қашып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар қайраты кетті асып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша Қаһмасқа қашып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар шаһарын қалды басып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -24321,99 +24305,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар кіреді шаһарға барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашырды патшаңызды қаһар салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалған кәпір барады Арысланға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалынып алтын-күміс тарту алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тартуларын Арыслан қабыл қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жан сауғалап кәпірлер басын ұрды.</w:t>
+        <w:t xml:space="preserve">Жан сауғалап кәпірлер басын ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар бұларға құрмет қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы иман айтып, дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер мұсылман болып жетіледі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суреттерін өртеп, тепкіледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаттыққа мұсылмандар толысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид шаһарын дал-дал ғып кіріп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жад қылды Құдіретті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұшпан болған кәпірлер өкінеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер мұсылман болып шын көңілмен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бірнеше күн шаһарда дін үйренді.</w:t>
+        <w:t xml:space="preserve">Бірнеше күн шаһарда дін үйренді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерде бек қатты уайым бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманға жақ болды жалғыз Жаппар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Темір шаһарын бұзуға жол тартады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішінде шоқынатын пұт[тары] бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -24421,99 +24405,99 @@
         <w:br/>
         <w:t xml:space="preserve">Дін білмеген кәпірлер тексіз екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суретті Құдай қылған епсіз екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Темір шаһарда Лат, Манат зор Тәңірісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисабы жеті мың төрт жүз екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар Құдайға сыйынады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Темір шаһар ішінде жиылады.</w:t>
+        <w:t xml:space="preserve">Темір шаһар ішінде жиылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланды көрген соң Лат, Манаттар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәлем беріп аяғына жығылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер “Құдайым” деп сурет жиған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар Құдай үшін жанын қиған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кереметпенен, жарандар, төрт жүз сурет,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болды дейді, айтып иман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт жүз Лат,Манат дінге кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көргеннен соң баршасы Әли ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соларды тамаша қылып тұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір алтыннан жасалған күмбез көрді.</w:t>
+        <w:t xml:space="preserve">Бір алтыннан жасалған күмбез көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлағың сал осы кепке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар соғыс қылды шығып шетке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбезге қарап тұрса батыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақалғандай көрінді басы көкке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -24521,99 +24505,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұзайын деп шоқпарменен қатты ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарменен шапқылап қайла қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаруменен күмбезге кәр қыла алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ылаж таппай Арыслан қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид кеңес сол жерде құрады екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол күмбезде бір дию тұрады екен.</w:t>
+        <w:t xml:space="preserve">Ол күмбезде бір дию тұрады екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай болып сөйлесіп патшаңызға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келген сайын көңілін бұрады екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұзуы ол күмбездің қиын екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаһарда төрт жүз сурет жиюлы екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ күмбездің ішінен Құдай болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидті азғырушы дию екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күмбездің түбінде дамыл алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтағалы түбіне жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құдайым түсімде не білдірер” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Намаз оқып ер Әли ұйықтап қалды.</w:t>
+        <w:t xml:space="preserve">Намаз оқып ер Әли ұйықтап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәбірейіл түсінде жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәбірейілді Әлидің көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Инна фатахнаны” оққа байлап ат,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда күмбез бұзылар”,– деп хабар айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -24621,99 +24605,99 @@
         <w:br/>
         <w:t xml:space="preserve">Арыслан түрегелді, көп жатпады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұға жазды күмбезге оқ атқалы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазып-жазып оқпенен атқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбездің ішінен бір дауыс шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзін қып-қызыл от қаптады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ер Әли жад қылады жалғыз Хақты,</w:t>
+        <w:t xml:space="preserve">Ер Әли жад қылады жалғыз Хақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хаққа сеніп күмбезді оқпен салып қалады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзін от қаптап, бір дауыс шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн ер Әли талып қапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күннен соң Әли тұрды . . .,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыр екен қаптаған оттай күйіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзін ашса, бір дию өліп жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбез быт-шыт болыпты Әлидің оғы тиіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбездің бұзылғанын көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өліп жатқан диюды өзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Темір шаһарды ол бұзып болғаннан соң,</w:t>
+        <w:t xml:space="preserve">Темір шаһарды ол бұзып болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хауарзамин жұртына қайта барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хауарзамин жұртына қайта жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алған Жәмшид шаһарына барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид орнына Ағиан балшыны патша қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күндей дін айтып, сонда тұрды.</w:t>
       </w:r>
@@ -24721,99 +24705,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар соғыс қылды жанын қиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тірліктен шаһидтықты артық көріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сейілзамин жұртына барамын”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли енді алды жұртын жиып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хауарзамин жұртынан жиды қолды,</w:t>
+        <w:t xml:space="preserve">Хауарзамин жұртынан жиды қолды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзі қайысып қолға толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолды жиып қараса батыр Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисап қылса, үш жүз мың ләшкер болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли сондай көп қол алған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірге көп ойранды салған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш мыңнан мың төрті сахабалар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт жүз ғаяр, төрт мың палуан екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар көп кәпірді жидырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сайланып жүрер ісін бітіреді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үш жүз мыңың жүргенде Қаһмасқа</w:t>
+        <w:t xml:space="preserve">Үш жүз мыңың жүргенде Қаһмасқа</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті қат жер қозғалып тітіреді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан сондай үлкен қылды жүріс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітаптан осы сөзім емес бұрыс.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аспан-көкті қозғалтып, жер күңірентіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмасқа жөнелді қылғалы ұрыс.</w:t>
       </w:r>
@@ -24821,99 +24805,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар барса Қаһмасқа ойран салар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ерегіскен кәпірдің басын алар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли солайша болып бара тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы қашқан Жәмшидтен алың хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	О да жолдас қасына алған екен,</w:t>
+        <w:t xml:space="preserve">О да жолдас қасына алған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли оған қиындық салған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есі кетіп, қалжырап өліп-талып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зар жылап Қаһмасқа барған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмасқа ер Әли болды бармақ, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш жүз қол жиды соғысқа арнап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша Қаһмасқа қашып барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шағым етіп жылайды былай зарлап:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, Қаһмас, ажал жетпей өлмегенім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп екен бұ дүниеде көрмегенім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли келіп тәж-тағымды ойран қылды,</w:t>
+        <w:t xml:space="preserve">Әли келіп тәж-тағымды ойран қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан да артық дүниеге келмегенім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша естіп тұр жылағаным,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорлықтан шығып кетпей шыбын жаным.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша болып мұндай қорлық көргенше,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анамнан артық еді тумағаным.</w:t>
       </w:r>
@@ -24921,99 +24905,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша Қаһмасқа көп жылайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі көрген қорлықты айтып жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сақал-мұртым кесіп ап, шаһарымды алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мазақ қылды Баба Омар,– деп жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһмас көңілін көтерді көңіл айтып:</w:t>
+        <w:t xml:space="preserve">Қаһмас көңілін көтерді көңіл айтып:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Тыныштық ал, біраз күн мұнда жатып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабар салып білерміз шаһарыңды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз еліне ол Әли кетер қайтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы қонақ біраз күн болыңыз бізде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жақсылық қылармын мен де сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабар салып ол Әли қайтып кетсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарыңды алып берермін өзіңізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оған шейін сабыр қылып мұнда тұр,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеткен бе екен Әлиді тыңдап тұр,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһмас патша былайша ақыл айтып,</w:t>
+        <w:t xml:space="preserve">Қаһмас патша былайша ақыл айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жылама” деп Жәмшидке қылды құрмет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дін үшін соғыс қылды сахабалар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастап алып жүруші Әли Хайдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид пенен Қаһмас жата тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан батырдан алың хабар.</w:t>
       </w:r>
@@ -25021,147 +25005,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол шақта Әли батыр келді жетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлге қамшы басып екпіндетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ысрауил деген шаһарға жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли қолы жер-көкті тітіретіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келе сала ол шаһарды шауып алды,</w:t>
+        <w:t xml:space="preserve">Келе сала ол шаһарды шауып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ысрауил адамына ойран салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмасқа бұлар қашып барып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша аяғын құшақтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдиненің Әлиі көп ләшкермен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ысрауил шаһарыңды шауып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид көзін бұларға салды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар “Әли шаһарды алды” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тағы артымнан келді” деп Жәмшид қорқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн есі ауып қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшид қорқып есінен айырылады,</w:t>
+        <w:t xml:space="preserve">Жәмшид қорқып есінен айырылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ысрауилдың кісісі зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид талып қалған соң қасындағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас та бек қатты қайғырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша шаһарға шақыртты жар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаршы айтты: – Шаһарға жиылыңдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша ол жарды шақыртқанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жүз мың қол сол шақта болды даяр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір заманда Жәмшид тұрды көзін ашып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас ләшкер жияды асып-сасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көзін ашып “уһ” деп, демін алып,</w:t>
+        <w:t xml:space="preserve">Көзін ашып “уһ” деп, демін алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолды жүріп қарайды көңілін басып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмасқа: – Мен айтайын ақыл,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалға жылдам жібер хатың,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сенің бұ жиылған кісің түк те болмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біреуі жүз мыңдық батыр,– дейді.</w:t>
       </w:r>
@@ -25169,99 +25153,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал деген бір патша бар,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол келмесе, келмейді хал,–  деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір өзінің тоқсан ұғлы – тоқсан патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалынып соған хабар сал,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тоқсан ұғлы билейді тоқсан шаһар,</w:t>
+        <w:t xml:space="preserve">Тоқсан ұғлы билейді тоқсан шаһар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қылса, бұған қайла солар қылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама деген Салсалдың кіші енесі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дал менен Зал патшаның тоқалы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастан-аяқ жазыңыз бәрін хатқа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатпенен кісі шаптыр Салсал жаққа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама деген қатынға тағы хат жаз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдан да кем емес, үлкен патша.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал тұрыпты ықылымды жалғыз билеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақыл айтты соларға кісі жібер деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһмас Жәмшид патшаға ақыл қылып,</w:t>
+        <w:t xml:space="preserve">Қаһмас Жәмшид патшаға ақыл қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалды білдіріпті сөйтіп-сөйтіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қаһмас, тыңда,– дейді,– сөзімізді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түн болса һеш жұмбаңыз көзіңізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішінде Баба Омар деген айлакер бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтасаң, харап қылар өзіңізді.</w:t>
       </w:r>
@@ -25269,99 +25253,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде һеш қайламенен тұта алмайсың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күндіз бек сақтанып ұйықтағайсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүниеде айламенен оған кәр жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әйтеуір қарауылшың мықтағайсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшид сөзді айтады ақыл салып,</w:t>
+        <w:t xml:space="preserve">Жәмшид сөзді айтады ақыл салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақтанбақшы болды тілін алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол сөзді айтып Жәмшид патша амандасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір шұқырда жатады қашып барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шұқырда қорқып жатыр Жәмшид мұңдық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша қарсы тұрар көп жиылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатшыларын шақыртып Қаһмас патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалға хат жазуға қылды бұйрық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хат жазды Лат,Манаттың хақын салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал менен Шамама атын салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Бізге келді бұ Әли Жәмшидті алып,</w:t>
+        <w:t xml:space="preserve">– Бізге келді бұ Әли Жәмшидті алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бізді алған соң, алмақшы сізді барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаддадтың тұқымының баласы едің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүниеде патшаның сарасы едің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізден дәрмен болмаса, халім мүшкіл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқамның Қап тауындай панасы едің.</w:t>
       </w:r>
@@ -25369,99 +25353,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізден басқа панам жоқ ойымызда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізден басқа қайрат жоқ бойымызда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіз жәрдемші болмасаң, біз қырылдық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанымыз ақыретте мойныңызда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осылайша жаздырып хатты бітті,</w:t>
+        <w:t xml:space="preserve">Осылайша жаздырып хатты бітті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатын алып елшілер жүріп кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ортасында бір үлкен су бар екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он бес күнде енінен әзер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жиырма күн тағы да атпен жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың шаһарына елші кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың аяғын һәм құшақтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қойнынан шығарып хатын берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн алып хатын көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайратымен тітіретті қара жерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Тоқсан мың палуанды қасыңа алып,</w:t>
+        <w:t xml:space="preserve">– Тоқсан мың палуанды қасыңа алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиге бар,– деп айтты Керафилді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафил атасының тілін алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоқсан мың жиып алды палуанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафил ол Салсалдың баласы екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түйеменен Әлиді іздеп кетті.</w:t>
       </w:r>
@@ -25469,99 +25453,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафил мұнша қолмен іздеп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ысрауилге Әлидің қолы жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафил солайша болып бара тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы Әли батырдан есіт кепті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли батыр Ысрауилді шауып алды,</w:t>
+        <w:t xml:space="preserve">Әли батыр Ысрауилді шауып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адамдарын баршасын дінге салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас жетіп барып, туын тігіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатыр құрып, сап тартып, тоса қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан жетіп келіп, туын тікті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қорықпайды олар тіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жүз мың қол қасына жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас та Әлиге қарсы барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күні соғыс қылмай қонысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жердің жүзі ләшкерге толысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі ләшкер қарауыл қатты қойып,</w:t>
+        <w:t xml:space="preserve">Екі ләшкер қарауыл қатты қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінен хабардар болысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар Қаһмасқа жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкердің баршасын да аралады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар жетіп келіп, сиқыр қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ояу екен, бәріне көзін салды.</w:t>
       </w:r>
@@ -25569,99 +25553,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмастың алтын-күміс шатыры бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңның түрлі-түрлі ақылы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз мың қол бастығы, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһзарат деген асқан батыры бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бабаңның түрлі-түрлі ойлары бар,</w:t>
+        <w:t xml:space="preserve">Бабаңның түрлі-түрлі ойлары бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің арақ ішкен тойлары бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһзаратқа Бабаңыз таң қалады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз құлаш кәпірдің бойлары бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің бәрі жаман мастық екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң ойы кәпірлерге қастық екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһзаратқа Бабаңыз таң қалады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір өзі жүз мыңның бастығы екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз аралап жүр амал тауып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерден қылмайды тіпті қауіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бабаң Омар бір дәру тұтатқанда,</w:t>
+        <w:t xml:space="preserve">Бабаң Омар бір дәру тұтатқанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһзарат палуан жығылды есі ауып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұрнына дәру тұтатты, жетіп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі палуан жығылды естен танып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһзаратты тырайтты, ессіз қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң тағы жөнелді ұстап алып.</w:t>
       </w:r>
@@ -25669,99 +25653,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлидің алдына алып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан бұ іске қатты күлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ес кіргізді дәруді тағы жағып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһзараттың Әлиді көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлиді Шаһзараттың көзі көрді,</w:t>
+        <w:t xml:space="preserve">Әлиді Шаһзараттың көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның ол нұрлы жүзін көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзін көріп, көңіліне иман толып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ мұсылман болды да, дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертең Қаһмас Шаһзараттан хабар білді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Көрмедік,– деп шулайды,– мұндай сұмды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидтің зарлағаны шын екен” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысқалы майданға жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыстың барабанын кәпір қақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар сайланды мініп атты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаһзаратты ұрлауына Бабаңыздың</w:t>
+        <w:t xml:space="preserve">Шаһзаратты ұрлауына Бабаңыздың</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша кәпір мақтасып, аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кәпір “жекпе-жек” деп айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан Шаһзарат қарсы болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ұрғанда кәпірді екі бөліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанына орын қылды жаһаннамды.</w:t>
       </w:r>
@@ -25769,99 +25753,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһзараттың олардан асты күші,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің қорқады шығып есі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһзарат палуан ол жекпе-жектен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден һәлак қылыпты сексен кісі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сол уақытта кеш болып, күн де батты,</w:t>
+        <w:t xml:space="preserve">Сол уақытта кеш болып, күн де батты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтатұғын барабан кәпір қақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтатұғын барабан ол қағысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер орнына қайтып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, ол түн батып, таң да атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша көп жиды жамағатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер майданға жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысуға сайланып саптар тартты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол ұрысуға аттанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан кәпірлер сақтанады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қидұн деген кәпірден шауып шығып,</w:t>
+        <w:t xml:space="preserve">Қидұн деген кәпірден шауып шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майданға келіп тұрып мақтанады:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Палуандықта кәпірдің асқаны мен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп дұшпанның көңілін басқаны мен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп болсаң да, бәрің келші маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ заманның Рүстем Дастаны мен.</w:t>
       </w:r>
@@ -25869,99 +25853,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір жақтан ақырып Қидұн келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақас батыр Қидұнның сөзін көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Осы неме нені айтып сөйлейді,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Қидұнға жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қидұнға қаһарменен шоқпар ұрды,</w:t>
+        <w:t xml:space="preserve">Қидұнға қаһарменен шоқпар ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол екі жақтан қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басы алмадай ұшыпты ұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны тура жаһаннамға барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кәпірдің тағы да басын бөлді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар қуанып қатты күлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі балуан өлгеннен соң осылайша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша: – Жабыл!– деп бұйрық қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер бәрі бірдей жабылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрысып өкпелері қабынады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі қол енді болып араласып,</w:t>
+        <w:t xml:space="preserve">Екі қол енді болып араласып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қияметтей естерінен жаңылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқадай кәпірдің қисабы жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңғы болды шаңменен сонда аспан-көк.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Періштелер зарлайды көкте жүріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ соғыстан дүние бұзылар” деп.</w:t>
       </w:r>
@@ -25969,147 +25953,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жад қылды әуел Хақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер жад қылды Лат, Манатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қашарға бет қойған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн де батты, орнына қайтып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһмас патша орнына қайтып барды,</w:t>
+        <w:t xml:space="preserve">Қаһмас патша орнына қайтып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол уайымды қолына айтып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Он бес күн кеңдік берсін”, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша ер Әлиге кісі салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша: – Осы салған елшім,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Елім тамам жиылып келсін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алды-артым жиып, армансыз бір болайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он бес күнге кеңшілік берсін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өздеріне сенген батырлар ғой,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыс қылмай он бес күн қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Уәделі он бес күн тағы толды,</w:t>
+        <w:t xml:space="preserve">Уәделі он бес күн тағы толды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысқа екеуі даяр болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден Қаһмас, мұсылманнан Әли Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жақтан келеді бастап қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар ақырды: “Жекпе-жек!” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге қиын ғой онан өтпек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждардан қорқады барша кәпір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешбіреуі бармайды оған беттеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар майданда ақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер жапырақтай қалтырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Бірме-бірге қорықсаңыз, ей кәпірлер,</w:t>
+        <w:t xml:space="preserve">– Бірме-бірге қорықсаңыз, ей кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрің бірдей жабыл,– деп шақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің қарашы ақылына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз кісі сонша елді шақырар ма?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлгі сөзді айтқан соң ол кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрі бірдей жабылады батырыңа.</w:t>
       </w:r>
@@ -26117,99 +26101,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүние көзің жетіп өтеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам қылмай бұ сөзді кетермін бе?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждарға кәпірлер жабылған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар ат қойды көтеріле.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қолға келіп Арыслан ақырады,</w:t>
+        <w:t xml:space="preserve">Қолға келіп Арыслан ақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар көп кәпірді шапқылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол күні соғыстың қаттысынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті қат жер жапырақтай қалтырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, батыр Әли асқан мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар көп кәпірді жерге тықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қашарға бет қойған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күншығыстан бір үлкен тозаң шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша жанды жаратқан жалғыз Жаппар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрқандай пенделерін өзі сақтар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайран болып ол жанға қарап тұрса,</w:t>
+        <w:t xml:space="preserve">Қайран болып ол жанға қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоқсан тулы ішінен шықты ләшкер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қуанады көріп енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ қол қайдан келді?” деп қарсы тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал ұғлы Керафил бастық болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоқсан мың ләшкерменен жетіп келді.</w:t>
       </w:r>
@@ -26217,99 +26201,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафил тоқсан мыңмен жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырзаман болғандай соғыс салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ кәпірлер мұсылманға жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер мұны көріп, бек шаттанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Керафил ер Әлиге жетіп кепті,</w:t>
+        <w:t xml:space="preserve">Керафил ер Әлиге жетіп кепті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпарменен төбеге ұрып өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпардың салмақтығы қол күшімен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан мүдіріп, тізе бүкті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын суырып Әли де ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне қару ғып қарсы жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше шапты, зұлпықар һеш кеспеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан қайран болып қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафилдің ұстады жағасынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаңдандырды жерге ұрып төбесінен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Керафилді жерге ұрып, мықтап байлап,</w:t>
+        <w:t xml:space="preserve">Керафилді жерге ұрып, мықтап байлап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қосқа беріп жіберді Бабасынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар оны қосқа алып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли батыр ағызды судай қанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол бір-біріне қосылысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша бек қатты соғыс салды.</w:t>
       </w:r>
@@ -26317,99 +26301,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар кәпірлерге қылыш шапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қырылып, қандары судай ақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер қашарға бет қойған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн де батты, орнына қайтып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ер Әли де қосына келді қайтып,</w:t>
+        <w:t xml:space="preserve">Ер Әли де қосына келді қайтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлары қайтады қанға батып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафил Салсалұғлы қолға түскен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ мұсылман болыпты иман айтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас ит орнына қайтып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің қайратына аң-таң қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафилдің мұсылман болғандарын</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатқа жазып, Салсалға хабар салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не көргенін жіберді хатқа салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Балаңды мұсылман ғып қойды алып”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол елші күні-түні тынбай жүріп,</w:t>
+        <w:t xml:space="preserve">Ол елші күні-түні тынбай жүріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатты берді Салсалға алып барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал енді Қаһмастың хатын алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баласына күйініп ашуланды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тоқсан мың кісіменен тез барсын” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы өз ұғлы жіберді Сарубалды.</w:t>
       </w:r>
@@ -26417,99 +26401,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоқсан мыңмен жіберді Сарубалын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдан тер шықты отты жалын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарубал солайша боп бара тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы Қаһмас патшадан хабар алың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бек келіпті Арыслан қаһарлары,</w:t>
+        <w:t xml:space="preserve">Бек келіпті Арыслан қаһарлары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге түсірді заһарлары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмастың бар екен, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау басында бір үлкен шаһарлары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тауласқан баян биік аспанменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас шықты ол тауға сасқанменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз аяқ жол екен асулары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бойлап-бойлап биіктеді тастарменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асусыз тауға жүрер емес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол асуды кәпірлер берер емес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Асуын бекітіпті қашып Қаһмас,</w:t>
+        <w:t xml:space="preserve">Асуын бекітіпті қашып Қаһмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешбір жан ебін тауып кірер емес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол тауға шығып кетті кәпірлер сұм,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шығармады асудан тағы да һешкім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан ләшкеріне “тыныштық ал” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау түбінде жатыпты үш күн, үш түн.</w:t>
       </w:r>
@@ -26517,99 +26501,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртінші күн майданға жүріс қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таудан түсіп кәпірлер де қарсы тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафил “жекпе-жек!” деп майдан тартып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерден жетпіс кісі һәлак қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Керафилдің кәпірден асты күші,</w:t>
+        <w:t xml:space="preserve">Керафилдің кәпірден асты күші,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзасының кәпірге батты ұшы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге шыдамай Керафилге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден ат қойыпты он мың кісі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафилге бірме-бірге кәпір батпас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көптен қорқып Керафил басын тартпас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан үш батыр тағы ат қойды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһмардан, Әбілмәжін, Сәдуақас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар салды кәпірлерге заманақыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірді қойдай қырды бұ үш батыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ үшеуі майданға кіргеннен соң,</w:t>
+        <w:t xml:space="preserve">Бұ үшеуі майданға кіргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы да ат қойыпты жүз мың кәпір.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол бір-біріне араласты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірін өлтіріп, жараласты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айдаһардай алып палуанлары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолбарыстай жұлысып көп таласты.</w:t>
       </w:r>
@@ -26617,99 +26601,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол бір-біріне салды найза,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаңменен бір-бірін танымайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние де бұзылғандай соғыс болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өліктерден болыпты таулар пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір ақырып Арыслан туын жықты,</w:t>
+        <w:t xml:space="preserve">Бір ақырып Арыслан туын жықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді батырлар жерге тықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас мұсылманды жеңе алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы тау басына қашып шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас шығып, асуын бек байлатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарын алып мұсылман той тойлатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойдағы үлкен шаһарын олжа қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тауды қамап ол жерде екі ай жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар кәпірлерге қатты дұшпан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар қайтсін соғыс деп Құдай қосқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі ай толып, бір күні таң атқанда,</w:t>
+        <w:t xml:space="preserve">Екі ай толып, бір күні таң атқанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар бір шаң көреді күншығыстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер де қарап тұр есі кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмас патша қуанды қуаныш етіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалұғлы Сарубал сол уақытта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоқсан мың қолды бастап келді жетіп.</w:t>
       </w:r>
@@ -26717,99 +26701,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан көрді ғой Сарубалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз қолына “аттан!” деп жарлық салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар сайланып, атын мініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарубалдың алдынан қарсы барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһмас тау басында тұрды қарап,</w:t>
+        <w:t xml:space="preserve">Қаһмас тау басында тұрды қарап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар жалғыз барды “бір Аллалап”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жекпе-жекке келгенде Мәлікаждар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс палуан кәпірді байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар қайратпен қылыш шапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір қырылып, қандары судай ақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге кәпірлер шыдай алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікке ат қойыпты бәрі қаптай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол араласып соғыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзіне ағызды судай қанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылмандар кәпірді қойдай қырды,</w:t>
+        <w:t xml:space="preserve">Мұсылмандар кәпірді қойдай қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли ұстап алды Сарубалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Сарубал Әлиге найза салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзасын Шер Арыслан тартып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағасынан жерге ұрды Әли Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мықтап байлап, қосына алып барды.</w:t>
       </w:r>
@@ -26817,99 +26801,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарубалды жөнелді байлап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалған кәпір жылайды айғай салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан сауғалап кәпірлер тілек қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жай-жайын жатыпты қайтып барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылмандар кәпірге салады ойран,</w:t>
+        <w:t xml:space="preserve">Мұсылмандар кәпірге салады ойран,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болғандарын азат қойған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан мен ол басқа батырларға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естен танып Сарубал болды қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарубал палуандарға қалды таңа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеңілместей көрінді һешбір жанға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтып келіп қосына отырған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли сөз айтады Сарубалға:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сарубал, сөз сөйлеймін сізге,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менен хат алып атаңды ізде,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жай жүргенде ол атаң өзі тиіп,</w:t>
+        <w:t xml:space="preserve">Жай жүргенде ол атаң өзі тиіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жау жіберді екі мәрте бізге,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ хатты қолыңа алыңыз сіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атаңа бар тоқтамай кеші-күндіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әскер жиып атаңа айт, әзір болсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшінші де үстіне барамыз  біз.</w:t>
       </w:r>
@@ -26917,99 +26901,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша білдірді хатқа салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Соғысамыз,– деп айтады,– біз де барып”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірнеше жолдас қылды Сарубалға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атасына жөнелді хатын алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сарубал хатын алып жолға кірді,</w:t>
+        <w:t xml:space="preserve">Сарубал хатын алып жолға кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күні-түні тоқтамай жылдам жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарубал солайша боп бара тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы Әли қолымен кеңес қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мұсайып жетпіс мыңменен қалсын,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмаспен соғысқа салсын,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзгеміз Салсал жаққа жөнелейік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып Қаһмасты алсын,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып жатып алды тауды қамап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мыңды қасына алды санап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Төрт жүз мыңмен ер Әли бастық болып,</w:t>
+        <w:t xml:space="preserve">Төрт жүз мыңмен ер Әли бастық болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал жаққа жөнелді “бір Аллалап”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып жетпіс мыңмен онда қалған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт жүз мыңды Арыслан санап алған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли Салсал жаққа бара тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы хабар айтайын Сарубалдан.</w:t>
       </w:r>
@@ -27017,147 +27001,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарубал хатты алып екі ай жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі айда үйіне барып кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли сөзін атасына тамам айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қойнынан суырып хатын берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі айдан соң Сарубал барып жетті,</w:t>
+        <w:t xml:space="preserve">Екі айдан соң Сарубал барып жетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал ақырып тітіретті аспан-көкті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли сөзін айтқан соң ашуланып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн баласын қатты сөкті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Өзімдей неге болмайсың өткір,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуымды келтірмей, тек тұр,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарубал сөзін Салсал тындамады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атасына қайырып “сен” демеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бүгін-ертең келеді, ләшкерің жи,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда мәлім болар,– деп үндемеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сарубал сөйдеп отырды көңілін басып,</w:t>
+        <w:t xml:space="preserve">Сарубал сөйдеп отырды көңілін басып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал да ашуланды асып-тасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі сол сөзбенен отырғанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір адам зар жылап келді қашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кісі айтты: – Тыңдап тұр сөзім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша, қорқып келдім өзім,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли келді, көрді осы көзім,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолы көп басқан жердің жүзін,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн бек қатты ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті ықылымға хатпенен хабар салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арыслан ләшкерімен жетіп келіп,</w:t>
+        <w:t xml:space="preserve">Арыслан ләшкерімен жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майдан түзеп, сап тартып түсе қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Майдан құрды ер Әли жетіп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер де қарап тұр аң-таң қалып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар қолына қарауыл болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтамастан тұрады шырқ айланып.</w:t>
       </w:r>
@@ -27165,147 +27149,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли қолы ол күні дамыл алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дамыл алып, баршасы ұйықтап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар “Салсалды көрейін” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасырынып Салсалға жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баба Омар Салсалға жетіп барды,</w:t>
+        <w:t xml:space="preserve">Баба Омар Салсалға жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолын көріп, Салсалға көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалды көрсе, бойы – жиырма кез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ені – алпыс кез, Бабаңыз Омар қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалды көрсе Бабаң, қаһары түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсін көріп Бабаңның құты ұшты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз мұны көріп қалтырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Жаратқан Құдайын жад қылады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Оқ-жағымды әкел!” деп сол уақытта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн ләшкеріне ақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баба Омар сонда айтты: – Бар Құдай-а,</w:t>
+        <w:t xml:space="preserve">Баба Омар сонда айтты: – Бар Құдай-а,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал жаман көрінді маған тым-ақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әлиге жалғыз өзің жәрдем бер” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз осылайша қылды дұға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар Салсалға аң-таң қалған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол, аузы, мұрнына болды қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың оқ ататын жағын сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әзер алып келеді отыз палуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын қолына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жағын алып, садаққа оғын салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Жалғыз өзім Әлиді көремін” деп жүрді,</w:t>
+        <w:t xml:space="preserve">“Жалғыз өзім Әлиді көремін” деп жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанына ертпей жалғыз жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал: – Жалғыз Әлиге барам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келер ме екен, байқаймын, шамаң,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Теңдес болса барамын соғысына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тең болмаса, бармақ ар маған,– деді.</w:t>
       </w:r>
@@ -27313,99 +27297,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал сүйдеп жол тартып еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар бұ сөзін көріп тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар алдынан бұрын барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Салсал сүйдеп келеді” деп хабар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Келеді Салсал мынау жақтан,– дейді,</w:t>
+        <w:t xml:space="preserve">– Келеді Салсал мынау жақтан,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіз де алдынан қару алып аттан,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай сізге жар болсын, қуат берсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әйтеуір, жаман кәпір, сақтан,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын беліне асынады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз жүз батпан шоқпарын қасына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қару-жарақ баршасын сайлап алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шер Арыслан Салсалға қарсы барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал тұрып мұсылманға бір оқ атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал кәпір бек жаман, қаһары қатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салсал оғы төрт кісіні шаһид қылып,</w:t>
+        <w:t xml:space="preserve">Салсал оғы төрт кісіні шаһид қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қара тасқа барды да бір кез батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір оқты Салсал тағы да атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт кісіден тағы өтіп тасқа батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың қаһарынан, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар қорқып қалтырапты.</w:t>
       </w:r>
@@ -27413,99 +27397,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шер Арыслан Салсалға қарсы барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал да ер Әлиге көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бит бейкүнә өлерсің, атыңды айт” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қоқиланып алдына тұра қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Былшылдап сөйлеп тұрсың,– деді,</w:t>
+        <w:t xml:space="preserve">– Былшылдап сөйлеп тұрсың,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрейін деп келемін сені,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атым сұрап нетесің, кәпір малғұн,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолыңнан келсе, аяма мені,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қарашы, биттей болып айтқаныңды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кім шыдар улы жақты тартқанымда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір оқпенен атармын, тап өлерсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қапы қалмай, [тұта] бер қалқаныңды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли қалқан тұтып тұра қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн бір оғын салып қапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салсал оғын тигізбей қағып алып,</w:t>
+        <w:t xml:space="preserve">Салсал оғын тигізбей қағып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Кәпір, оғың мынау” деп жерге салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан жолықты мұндай ерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың мұнысына кәрі келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан да оқпенен атқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал да қағып алып салды жерге.</w:t>
       </w:r>
@@ -27513,99 +27497,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықармен Салсалды тағы да ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлтіруге ойлайды кәпір сұмды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықар қанша шапты, һеш кеспеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып ер Әли қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екеуі бір-бірін шабысады,</w:t>
+        <w:t xml:space="preserve">Екеуі бір-бірін шабысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастарына шоқпармен салысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Белдерінен ұстасып күрес қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқанша екеуі алысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқан соң жеңіспей айырылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар Құдайға зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Денесі Әли Арысланның қатты ауырып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қозғала алмай бек қатты қайғырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Құдай-а, қуат бергіл маған,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалға келер ме екен шамам,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көз айланып кеткенде, Пайғамбарым</w:t>
+        <w:t xml:space="preserve">Көз айланып кеткенде, Пайғамбарым</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиге: – Көп қайғырма, балам,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ түске Әли Арыслан шаттанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол бір-бірінен сақтанады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол екі жақтан майдан түзеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан Керафил аттанады.</w:t>
       </w:r>
@@ -27613,99 +27597,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керафил қаһарланып майдан барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден он кісіні қырып салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн ашумен жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен баласын екі жарды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Керафилден Салсалдың асты күші,</w:t>
+        <w:t xml:space="preserve">Керафилден Салсалдың асты күші,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһид болып екі жаққа тәні түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірме-бірге келгеннен мұсылманнан</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһид қылды ол кәпір отыз кісі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан Салсалға жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықармен басына тағы салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаруменен бір-бірін жеңісе алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аударысып, тағы аттан түсе қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жығыса алмай бір-бірін күн де батты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айырылып бір-бірінен тағы қайтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салсал малғұн қолына жағын алып,</w:t>
+        <w:t xml:space="preserve">Салсал малғұн қолына жағын алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманға қаһарменен бір оқ атты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал тағы жіберді бір оқ атып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырды жер-көкті қалтыратып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз мұсылманды шаһид қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы да оғы кетті тасқа батып.</w:t>
       </w:r>
@@ -27713,195 +27697,195 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай-сондай соғысты екі батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О Салсалға түспеді заманақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықармен Әли де шауып еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдан да өліпті сансыз кәпір.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі қол соғыс қылды араласып,</w:t>
+        <w:t xml:space="preserve">Екі қол соғыс қылды араласып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осалдары өледі құты қашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңғы болып, бір-бірін көре алмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние жүзін қап-қара тозаң басып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн кеш болып, қайтыпты тамам батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол да қисапсыз өліп жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғыстың қаттысынан, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қозғалғандай болыпты заманақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді артық жаратқан бар Құдайым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол тұрғанда өзгені не қылайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол күнгі Әлидің қайратынан</w:t>
+        <w:t xml:space="preserve">Ол күнгі Әлидің қайратынан</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге қиямет болды қайым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрінен де Әлидің артық күші,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол жер-жеріне қайтып түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар өлікті санап көрсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан өліпті қырық мың кісі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О дүнияда нұр болды шаһид қаны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шірімейді шаһидтің және тәні.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол күні қырылған кәпірлердің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жарандар, жоқ екен тіпті саны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қырық мыңға жаназа оқып, олар көмді,</w:t>
+        <w:t xml:space="preserve">Қырық мыңға жаназа оқып, олар көмді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабірлері алыпты құба дөңді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол шаһид һәр жұма кешкісінде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азан айтып жатады осы күнде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азан айтып жылайды осы күнде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ерге маза бермейді ұзын түнде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүнияда ондай соғыс һеш болған жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оңдай азан айтылмас өзге жерде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн орнына барып жатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұс-тұсына хат жазып, жіберді атты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тоқсан ұғлы тоқсан жерде патша екен,</w:t>
+        <w:t xml:space="preserve">Тоқсан ұғлы тоқсан жерде патша екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бәрі де келсін” деп хабар айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр тарапқа Салсалдан кісі кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол уақытта неше күн, түндер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама қатын патша, тоқсан ұғлы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер қозғалтып Салсалға жетіп келді.</w:t>
       </w:r>
@@ -27909,99 +27893,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның бұларды көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайыстырып келеді қара жерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар келіп соғысқа сап тартады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның майданға өзі кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Біреу келді, Арыслан екі бөлді,</w:t>
+        <w:t xml:space="preserve">Біреу келді, Арыслан екі бөлді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кәпір қарсыласып тағы да өлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кісілері өлгенге шыдай алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Салсалдың өзі кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпар ұрып, қылышпенен шабысады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне тигізбей қағысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне қаруменен кәр қыла алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттан түсіп тағы да алысады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне бәрібір жолықты кез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірін жеңісіп жықпайды тез.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір-бірін алысып жығыса алмай,</w:t>
+        <w:t xml:space="preserve">Бір-бірін алысып жығыса алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал тұрып Әлиге айтады сөз:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ер Әли, сөзім тыңда айтқан,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менде бар төрт жүз батпан арқан,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті пілге арттырып тигізейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір арқаным төрт жүз батпан,– деді.</w:t>
       </w:r>
@@ -28009,99 +27993,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ақылды айтайын, болсын қызық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уағдаңды, сірә, кетпе бұзып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Топтасып бір-біріміз, тағы тартысайық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ортамыздан бір белгі сызық сызып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ей, Әли, қабыл көргіл мұнымызды,</w:t>
+        <w:t xml:space="preserve">Ей, Әли, қабыл көргіл мұнымызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тартысқанда салайық жанымызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсымыз сызықтан шығарсақ та,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ықтияр қылысайық дінімізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менен асып шығарсаң халің,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда сенің дініңді алдым,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Егер сені шығарсам мен сызықтан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен де менің пұтыма табын,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан отырады “жарайды” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сендей мұсылман қылғанмын талайды”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арқанына жіберді Салсал патша,</w:t>
+        <w:t xml:space="preserve">Арқанына жіберді Салсал патша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуіне қарап тұр, жиылған көп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті пілге арқанды артып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сызық қылып белгілейді орта жерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн ақырып тартқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алмадай домалатты Әли ерді.</w:t>
       </w:r>
@@ -28109,99 +28093,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алмадай домалатып жүре берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сызық жағын Әлидің көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып салмағын салған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан белуардан жерге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһарланып ол малғұн екі тартты,</w:t>
+        <w:t xml:space="preserve">Қаһарланып ол малғұн екі тартты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Арыслан белден батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі тартып Әлиді қозғалта алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Енді, Әли, сен тарт,– деп Салсал айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан жад қылды әуел Хақты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұзақ салып Салсалды о да тартты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып Әли Арыслан тартқан шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалыңды алмадай домалатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн сызыққа көзін салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзін салса, сызыққа жетіп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһарланып бұ дағы салмақ салып,</w:t>
+        <w:t xml:space="preserve">Қаһарланып бұ дағы салмақ салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дағы белуардан жерге батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың ол сызықты көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шыныменен өтем бе” деп қаһары келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып о да салмақ салып қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О дағы белуардан жерге кірді.</w:t>
       </w:r>
@@ -28209,99 +28193,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екіншілей Салсалды және тартты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қара жерге ол Салсал белден батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екіншілей тартса да Әли Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн орнынан қозғалмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үшіншілей тартады және қызып,</w:t>
+        <w:t xml:space="preserve">Үшіншілей тартады және қызып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі палуан бір сондай қылды қызық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшінші тартқанында, айналайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқанды ортасынан кетті үзіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үзілді арқан қатты тартқан үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдайым оңдаған Әли ісін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол да айтады екі жақтан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал енді асты десіп Әли күшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күштерін екеуінің жақтасыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар Әлиге жақтасыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арқан үзіліп кеткен соң тартқанында,</w:t>
+        <w:t xml:space="preserve">Арқан үзіліп кеткен соң тартқанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол Әли күшін мақтасыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі палуан шаң қылды жердің жүзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып алысты тағы да тым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі жығыса алмай айырылмастан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күрес қылды алысып жеті күн-түн.</w:t>
       </w:r>
@@ -28309,99 +28293,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегізінші күн Арыслан кетті қалғып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті күн алысқаннан және талып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтағанда ол Салсал тасқа ұруға</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оңтайланды Әлиді қолына алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қамшыдай айналдырды Әлиді қолына алып,</w:t>
+        <w:t xml:space="preserve">Қамшыдай айналдырды Әлиді қолына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйқыдан Әли батыр кеткен талып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тасқа ұруға тұрғанда Арысланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір періште оятты айғай салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір періште Әлиге: – Неттің,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтаймын деп түбіне жеттің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді көзіңді ашпасаң, иә, Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хор қыздарын құшуға кеттің,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Періште осылайша айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағына Әлидің дауыс барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көзін ашса, Салсалдың қолында тұр,</w:t>
+        <w:t xml:space="preserve">Көзін ашса, Салсалдың қолында тұр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлқып-бұлқып ол жерге тұра қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай ерлер жаратты бар Құдайым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай артық ерлерді жад қылайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол шақта Салсал малғұн ұйықтап кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли де алды қолына қамшыдайын.</w:t>
       </w:r>
@@ -28409,99 +28393,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалды да Арыслан қолына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қара тасқа ұруға ыңғайлады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Салсал, жаһаннамға кеттің ғой” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағына Ібіліс келіп, айғай салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арысланмен алысқан о да күшті,</w:t>
+        <w:t xml:space="preserve">Арысланмен алысқан о да күшті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне көрсетті сондай істі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзін ашса, Әлидің қолында тұр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О да ұрдырмай, үш бұлқып жерге түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі батыр ұйқыдан кеткен талып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алысқанда шаң қылды айғай салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қол екі жақтан жетіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеттілер палуандарды айырып алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай заман кетіпті бұрын өтіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі палуан барады қосқа жетіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қатын патша, Салсалдың тоқсан ұғлы,</w:t>
+        <w:t xml:space="preserve">Қатын патша, Салсалдың тоқсан ұғлы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О да келді жер-көкті тітіретіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар келді қайыстырып қара жерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманның бұларды көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жанынан үміт үзіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бақылдасып бір-біріне жылайды енді:</w:t>
       </w:r>
@@ -28509,99 +28493,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қол келді ғой қисапсыз жерде,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаламыз ба біз тірі өлмей,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жылайды қолды көріп:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Өлеміз Пайғамбарды көрмей,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қол келді сондай үлкен қисапсыз көп,</w:t>
+        <w:t xml:space="preserve">Қол келді сондай үлкен қисапсыз көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көптігінен қараңғы болды аспан-көк.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар бір-біріне тапсырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбарға барғаның сәлем де” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар жад қылды бір Құдайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрын, сірә, көрмеген һеш мұндайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қай барғаның Пайғамбарға сәлем айт”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құшақтасып бір-біріне зар жылайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар солайша зар қылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар менен жад қылып бір Құдайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылмандар әлгідей жылауына,</w:t>
+        <w:t xml:space="preserve">Мұсылмандар әлгідей жылауына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Намаз оқып Арыслан қайғырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай қорқып жылады сахабалар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Намаз оқып қайғырады Әли Хайдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан намаз оқып жасырынып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір Құдайды жад қылып жылайды зар.</w:t>
       </w:r>
@@ -28609,99 +28593,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисап қылып болмайды қолын тіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрын, сірә, көрмеген ондай көпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Арыслан бір ақырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кәпірдің жаны шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ақырғаннан қырылды тепеден-тек,</w:t>
+        <w:t xml:space="preserve">Ақырғаннан қырылды тепеден-тек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің саны жоқ, қисапсыз көп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тірі қалған кәпірлер естен танып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дамбалдарын киіпті көйлегім деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан жүр ақырып, қылыш ұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір өлді дауысынан қарап тұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырудан кәпірлер есі кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бөріктерін киіпті етік қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырады Арыслан тағы да тым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүрегі ұшып өледі кәпірлер сұм.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екінші ақырғанда Шер Арыслан,</w:t>
+        <w:t xml:space="preserve">Екінші ақырғанда Шер Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан беріпті кәпірден жиырма мың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның бәрінен қайраты асқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дауыспен қырып кәпірдің көңілін басқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Япырым-ау, қылыш шауып не қылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөйтіп ақыра берсінші тоқтамастан.</w:t>
       </w:r>
@@ -28709,99 +28693,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай-сондай Арыслан айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балаларын Салсал да ойына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тоқсан балам, қайда?” деп сонда Салсал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Өлді ғой” деп, аһ ұрып, талып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сонда Әли байлады Салсал ерді,</w:t>
+        <w:t xml:space="preserve">Сонда Әли байлады Салсал ерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатын патша Әлиге қарсы келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оны да жығып, екеуін мықты байлап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кісілерін жапырып қосқа [келді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалды Шамама менен алды байлап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыш шапты кәпірге тағы айғайлап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал менен Шамаманы байлаған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзгелері бас ұрды жан сауғалап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалынғанын Арыслан қабыл көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама менен байлады Салсал ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлерді мұсылман ғып, жеңіп алып,</w:t>
+        <w:t xml:space="preserve">Кәпірлерді мұсылман ғып, жеңіп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан қосына қайта жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан солайша қосқа қайтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерді қорқытты қаһары қатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қосқа келіп Арыслан демін алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама менен Салсалға иман айтты.</w:t>
       </w:r>
@@ -28809,99 +28793,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал айтты: – Нашар ғой менің халім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайғыдан ішім менің отты жалын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шын мұсылман болайын иман айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһар берсеңіз, жарым малым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Берейін” деп Салсалменен қылды кеңес,</w:t>
+        <w:t xml:space="preserve">“Берейін” деп Салсалменен қылды кеңес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли қорқып һеш жаннан қайғы жемес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айла ғып айтқан екен Салсал малғұн,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһар жол екен барса-келмес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың ол айтқаны қулық екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны тым кәпірлерге жуық екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһар жолының жартысы от,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жартысы һәм жан жүрмес суық екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді “өлер” дейді соныменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құтылармын амалдап мұныменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шамама иман айтты шыныменен,</w:t>
+        <w:t xml:space="preserve">Шамама иман айтты шыныменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал да айтты бергі жақ , тіліменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал айтты дауысының күшіменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама иман айтты ішіменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама шын көңіліменен иман айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал болды тілінің ұшыменен.</w:t>
       </w:r>
@@ -28909,99 +28893,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Онан соң шаһарына кірді қайтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар кіреді шеру тартып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардағы ол қалған көп кәпірлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ мұсылман болыпты иман айтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салсалдың шаһарына дін айтады,</w:t>
+        <w:t xml:space="preserve">Салсалдың шаһарына дін айтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдан басқа иманды шын айтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама, Салсал, Әли, Баба Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһарды алуға жол тартады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзгелері шаһарда тұрып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дін үйретіп, медресе, мәсжид салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли, Салсал, Шамама, Баба Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһарды алуға іздей барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі жолға түсіп іздей кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атына қамшы басып екпіндетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алтын шаһар ішінен бір от шығып,</w:t>
+        <w:t xml:space="preserve">Алтын шаһар ішінен бір от шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі де өлімге жуық жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдынан бір жел шықты отты жалын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуінің күйдіріп алды халін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі тұрып қалды, Әли жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">От ішінде қинайды шыбын жанын.</w:t>
       </w:r>
@@ -29009,99 +28993,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли сиынады бір Құдайға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұндай қатты ыстық от болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн жол жүріп өліп-талып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалжырап жетті Арыслан бір сарайға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сарайда ақ сақалды бір шал көрді,</w:t>
+        <w:t xml:space="preserve">Сарайда ақ сақалды бір шал көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарайда о да көрді Әли ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жолың болсын, хош келдің,– деп әлгі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шер Құда, Әли,– деп сәлем берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уағаләйкум ассалам, бабам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзіңе қуандым тамам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрген жерден Әли деп сәлем бердің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мені Әли деп кім айтты саған?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Дал баласы Зал патша сиқыр қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ жерге Әли келер деп айтқан сол-ды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлиден басқа һешбір жан келмес деген,</w:t>
+        <w:t xml:space="preserve">Әлиден басқа һешбір жан келмес деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен отырмын екі жүз елу жылдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Ей, баба, сөзімді тұт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жөніңді айт, амал қылып жасырма көп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз елу жылдан тұрған болсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтшы, қайдан шығады осынау от?</w:t>
       </w:r>
@@ -29109,99 +29093,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң сонда: – Ей, Әли Арыслан,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәңірі “Арыслан” деп атыңа қосқан,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ отты сұрасаң мен айтайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарайдан шығады бір тастан,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сол сөзді айтып мұсылман болып,</w:t>
+        <w:t xml:space="preserve">Сол сөзді айтып мұсылман болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң өлді, жаназа оқып, ер Әли көмді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарайдың ішіне кіріп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі тастың қасына жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарайдың кіріп келді есігінен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тасты көрді Бабаңнан естіген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жуан айна көзіндей тесігі бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы от шығады сол тесіктен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп ол тасқа қылыш шапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тас айғайлап бүйірі қалтырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тастан бір дауыс шығып, япырым-ай,</w:t>
+        <w:t xml:space="preserve">Тастан бір дауыс шығып, япырым-ай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн ер Әли талып қапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір заман ер Әли көзін ашты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">От пен сарай, көрмеді шапқан тасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыр екен, баршасы жоқ болған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі келіп Әлиге амандасты.</w:t>
       </w:r>
@@ -29209,147 +29193,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал менен келді Шамама, Баба Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">От кеткен соң, Әлиге келді олар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһар жолына тағы үшеуін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастап алып жөнелді Әли Хайдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Өлсе екен” деп келеді ол Салсал сұм,</w:t>
+        <w:t xml:space="preserve">“Өлсе екен” деп келеді ол Салсал сұм,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оның ойын білмейді тіпті һешкім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі қосылысып, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дамыл алмай жүріпті үш күн, үш түн.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртінші күн алдынан шықты суық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал бастап келеді қылып қулық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суық тамұқ сықылды қаттылығы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі де өлімге жетті жуық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі жүре алмай сонда тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлиді бұлардың көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үшеуіне “хош тұр” деп амандасып,</w:t>
+        <w:t xml:space="preserve">Үшеуіне “хош тұр” деп амандасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан “Алла” деп жолға кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиге жәрдем берген жалғыз Алла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қиындық көрсетеді шыбын жанға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалжырап ол суықтан шығамын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті күн, түн тақсырлар жүрді жолда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегізінші күн болғанда Әли Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақтамай қайтіп тұрсың Әли ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол сарайға тоқтамай Әли кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдынан сарайы бар күмбез көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	О да көріп алдынан тұра келіп,</w:t>
+        <w:t xml:space="preserve">О да көріп алдынан тұра келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағыдай бір шалды көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Уағаләйкүм ассалам, батыр,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қар, отқа батқан таныдым затың,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Көрген жерден Әли деп сәлем бердің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саған менің кім айтты атым?– деді.</w:t>
       </w:r>
@@ -29357,99 +29341,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сені, Арыслан, жаратқан жалғыз Құдай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сені күтіп мен тұрдым көптен мұнда-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дал баласы Зал патша қойып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнда тұрдым екі жүз елу жылдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ей, Әли, білдірейін саған,– деді,</w:t>
+        <w:t xml:space="preserve">Ей, Әли, білдірейін саған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білгенімді айтайын тамам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ жерге Әлиден басқа жан келмес деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зал патша айтып кеткен маған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай патша бек үлкен өткен екен</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүнияға қолдары жеткен екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі түрлі байлау ғып от-суықпен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқырменен адам ғып кеткен екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Онан өтіп Арыслан келмек екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның келуін білген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сиқырыма Әли келер деген екен,</w:t>
+        <w:t xml:space="preserve">Сиқырыма Әли келер деген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол адам сөйлескен соң өлген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлиді қолдаған жалғыз Сұбхан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай үшін Арыслан жанын қиған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның аяғына басын қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шал мұсылман болыпты айтып иман.</w:t>
       </w:r>
@@ -29457,99 +29441,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы көріп Арыслан, бабам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһар жайын айт, маған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алуға келер ме екен шамам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жайын айт, қалай ашып алам?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Жайын сізге айтайын, Шаһимардан,</w:t>
+        <w:t xml:space="preserve">– Жайын сізге айтайын, Шаһимардан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір құдықты табарсың осынау жерден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол құдықтың түбінде бір дию бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдық атын сұрасаң, Шаһалмаран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол диюдың қолында бір тақтай бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол тақтайды алған адам шаһарды алар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ала алмасаң, ашуы болар нашар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білгенім сол, жәрдем берсін жалғыз Жаппар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол сөзді айтып сол жерде бабаң өлді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлгенін ер Әлидің көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Иман айтып, ол баба өлгеннен соң,</w:t>
+        <w:t xml:space="preserve">Иман айтып, ол баба өлгеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли күмбезге жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбезге ұрды қылыш “иә, Алла”, деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланның бойында қайраты көп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбез бұзылып ішінен дауыс шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қап-қараңғы болыпты жер менен көк.</w:t>
       </w:r>
@@ -29557,147 +29541,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбез ішінде бір дию тұрар деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқырменен ол суықты қылар деген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқырдың күштісіне қарашы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суық дию мұрнынан шығады екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дию қорқып, ауаға кетті ұшып,</w:t>
+        <w:t xml:space="preserve">Дию қорқып, ауаға кетті ұшып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыршы екен бек қатты дию күшік.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Даусының қаттысынан шер Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн жатыпты талып түсіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Болмас-болмас” деді де дию қашты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасынан Әлидің қайраты асты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн өткен соң, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есін жиып Арыслан көзін ашты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп орнынан ұшып тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күмбез де жоқ, қар да жоқ, көзі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сиқыр екен, баршасы жоқ болған соң,</w:t>
+        <w:t xml:space="preserve">Сиқыр екен, баршасы жоқ болған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы қалған үшеуі жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеуі Арысланды көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаназа оқып, төртеуі шалды көміп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі амандасып шалды көміп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы айтқан құдыққа жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп келіп құдыққа тұрса қарап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аузынан жатыр жалынды оттар шығып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол құдықтан қорқып тұр Салсал сұмдық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастап барған Әлиді қылып қулық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Беліңе арқан байлап, жылдам түс!”– деп,</w:t>
+        <w:t xml:space="preserve">“Беліңе арқан байлап, жылдам түс!”– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли Салсалға қылды бұйрық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Маған қиын бұ айтқан сөзің, Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдықты көріпті ғой көзің, Әли.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құдыққа түс” деп, Арыслан, қинағанша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қинамай өлтірсеңші өзің, Әли.</w:t>
       </w:r>
@@ -29705,99 +29689,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан өзі түсуге оңтайланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар Әлиге жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама, Баба Омар зар жылайды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Артыңа тастама,– деп,– бұ Салсалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бізді жолдас қыласың жаманменен,</w:t>
+        <w:t xml:space="preserve">Бізді жолдас қыласың жаманменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ жай тұрмас сіз кетіп қалғанменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шын мұсылман болған жоқ осы Салсал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізді ертіп алдап жүр жалғанменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсіп кетсең, қор қыласың бізді,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал күдер иманнан үзді,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдыққа түсіп кетсең, осы кәпір</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкермен һәлак қылар бізді,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөйтсе де Әли түсті арқан байлап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал тұр, арқан ұстап күліп-ойнап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салсал кәпір арқанды қоя берді,</w:t>
+        <w:t xml:space="preserve">Салсал кәпір арқанды қоя берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли кетті құдыққа “иә, Аллалап”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артыннан және жіберді таудай тасты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал кәпір Әлиге қылды қасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар, Шамама мұны көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі зар жылап, тауға қашты.</w:t>
       </w:r>
@@ -29805,147 +29789,147 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашпай қайтсін екеуі Салсал мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді алдап құдыққа тағы тықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал енді екеуін қуалады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау басына екеуі бұрын шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салсал малғұн екеуін қуалайды-ау,</w:t>
+        <w:t xml:space="preserve">Салсал малғұн екеуін қуалайды-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол екеуі жад қылады бір Құдайды-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі тау басына бұрын шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалды таспен ұрып шығармайды-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтадан кәпір қылды өз ләшкерін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әлиді өлтірдім” деп айғай салды-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал айтты: – Ол бүгін тұрамын,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойын қылып мәжіліс құрамын,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арақ ішіп, той қылды ойнап-күліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ертең Әли ләшкерін қырамын”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Түрлі-түрлі ойын ғып, ішті асты,</w:t>
+        <w:t xml:space="preserve">Түрлі-түрлі ойын ғып, ішті асты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің қуанып, көңілі тасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау басында ол қалған Баба Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамамамен сөйлесіп ақылдасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Шамама, сен қал менің сөзімменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың мен барайын ізіменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкерді һәлак қылармын амалдап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айналдырып келейін ізімменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама Баба Омар тілін алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілін алып, ол тауда жатып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салсал мас болып, бәрі ұйықтап жатыр екен,</w:t>
+        <w:t xml:space="preserve">Салсал мас болып, бәрі ұйықтап жатыр екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар артынан жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң бір істік темір тауып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қып-қызыл ғып балқытып отқа салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Істік темірді қызартып қолына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың бір көзіне қойып қалды.</w:t>
       </w:r>
@@ -29953,99 +29937,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаң алды көзіне істік сұғып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Істік кіріп, бір көзі кетті шығып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір көзі ақырайып, айғай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкерімен Бабаңды кетті қуып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тау басына Бабаңыз қашып барды,</w:t>
+        <w:t xml:space="preserve">Тау басына Бабаңыз қашып барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тасын атып, Салсалменен соғыс салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау басына екеуі шығармады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкерменен ол тауды қамап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Құдықта мүшкіл Әли күні,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы айтқан бар ғой сөзім жөні,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли де, ләшкері де һеш құтылмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелі, өлтірейік мұны,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол тауды қамап жатты енді олар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тау басынан екеуі ойран салар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Олар солай соғысып тұра тұрсын,</w:t>
+        <w:t xml:space="preserve">Олар солай соғысып тұра тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдықтағы Әлиден алың хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдыққа түсіп кетті ол Әли жас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн оларға қылды ғой қас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің сонда арқаннан босап кетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараса, тағы артында келеді тас.</w:t>
       </w:r>
@@ -30053,99 +30037,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таудай тасты Әлидің көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қағып алып, астына қойды жерге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдық түбі ол толған жылан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Арыслан” деп баршасы сәлем берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жыландардың сәлемін Әли алды,</w:t>
+        <w:t xml:space="preserve">Жыландардың сәлемін Әли алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір дию тұр тақтайы бар, көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О дағы “Арыслан” деп сәлем берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәлемін алып, қасына жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақтайды берді сонда Әли ерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақтайды алды Арыслан төмен жерде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол дию тақтай беріп ер Әлиді</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арқалап алып ұшты биік өрге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді алып ұшқан дию мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал жиып алыпты тамам жұртты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол дию арқасына салып алып,</w:t>
+        <w:t xml:space="preserve">Ол дию арқасына салып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланды құдықтан алып шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланды көтеріп алып ұшты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді алып ұшқан дию күшті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдықтан шығып, Әли қарап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал менен Бабаңа көзі түсті.</w:t>
       </w:r>
@@ -30153,99 +30137,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысып жатқандарын көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал – ойда, екеуі – биік тауда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдықтан шығып Салсалға қаһарланып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ақырып майданға өзі кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жоғарыдан Бабаңыз тас атады-ау,</w:t>
+        <w:t xml:space="preserve">Жоғарыдан Бабаңыз тас атады-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың тас ләшкерін ұстады-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал көріп Әлиді, ұшып келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Күнәһім кеш” деп аяғын құшақтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал күнәһісін Арыслан тағы кешті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар істікпен көзін тесті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзге қол ол жерде тұрып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі шаһарды іздеп жолға түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі Алтын шаһарға жетіп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Есігі қайда екен?” деп көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Төңіректеп есігін таба алмады,</w:t>
+        <w:t xml:space="preserve">Төңіректеп есігін таба алмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли сол жерде ұйықтап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайран болып жатыпты бір күн, бір түн,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солардан да өтіпті бұ дүние сұм.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол түні Әли ұйықтап жатқан уақыт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсіне келіп кіріпті Пайғамбарым.</w:t>
       </w:r>
@@ -30253,99 +30237,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсінде Пайғамбар Әлиге хабар берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Түрегел” деп оятты Әли ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсінде Пайғамбарым ер Әлиге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бір қалақ темір бар,– дейді,– пәлен жерде”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Түрегел, көп қайғылы болма,– дейді,</w:t>
+        <w:t xml:space="preserve">– Түрегел, көп қайғылы болма,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалақты қаз, шот алып қолға, – дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалақ темір ол түбін қаза берсеңіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһар ашқышы сонда, – дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрып Арыслан жүрді әлгі айтқан жаққа-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалақ темір түбіне жетіп қапты-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі әлгі жерді қазған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын шаһар есігін сонан тапты-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есікті жұлып алып Әли кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзге үшеуі кіре алмай тыста тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ішінде қисабы жоқ қол тұр екен,</w:t>
+        <w:t xml:space="preserve">Ішінде қисабы жоқ қол тұр екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы Арысланға қылыш ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан да оларға қылыш ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып, қылыш ұрып бәрін қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыр екен баршасы, жоқ боп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан қайран болып қарап тұрды.</w:t>
       </w:r>
@@ -30353,99 +30337,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан сиынады бір Құдайға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алла” деп және кірді бір сарайға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын тақыт жанында сансыз нөкер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойын қылған бір патша болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Онан өткен дүниеде кісі де жоқ,</w:t>
+        <w:t xml:space="preserve">Онан өткен дүниеде кісі де жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойнап жатыр жолдасы қисапсыз көп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күндей көркем қыздармен ойнап жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келген, сірә, Әлимен тіпті ісі жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанында және көрді бір алтын тақтай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға батыр Әли қайран қапты-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақтайға батыр Әли қарап тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақтайдан оқыды бір жазған хатты-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол хатта: – Әли Арыслан, келің,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен отырмын екі жүз елу,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дал баласы Зал патша менмін,– дейді,</w:t>
+        <w:t xml:space="preserve">Дал баласы Зал патша менмін,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шаһардың баршасы сенің,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, Әли, сенің артық халің,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мықтылығың бізлерге мәлім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз елу жылдай сені тостым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді алтын шаһарымды алың,– дейді.</w:t>
       </w:r>
@@ -30453,99 +30437,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша Әли Арыслан хатты оқыды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол хатта әлгідейінше сайрап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатты оқып Арыслан болған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдіретпенен бір дауыс пайда болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қараңғы болып кетті күннің көзі,</w:t>
+        <w:t xml:space="preserve">Қараңғы болып кетті күннің көзі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша, жарандар, кітап сөзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңғы боп, дауыс шығып, Әли Арыслан</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күн, бір түн талыпты тағы да өзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір заманда Арыслан ашты көзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иә, Алла” деп тұрғызды сонда өзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзін ашса, кісінің бәрі де жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құры сурет басып жатыр жердің жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасы жоқ, манағы кәрі де жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойын қылып отырған сәні де жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Япырым-ау, соның бәрі сиқыр екен,</w:t>
+        <w:t xml:space="preserve">Япырым-ау, соның бәрі сиқыр екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дал баласы Зал патша, бәрі де жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан барша жұрттан азулы екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын есігін қазып енген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сиқыр екен, жарандар, соның бәрі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тетігі тақтайдағы жазуда екен.</w:t>
       </w:r>
@@ -30553,99 +30537,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатты көріп, Арыслан бәрін бұзды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол шаһардың аралап ішін кезді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Манағы үшеуі жетіп келіп қуанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Есен-сау көрдік қой,– деп,– тақсыр, сізді”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үшеуі жетіп келіп берді сәлем,</w:t>
+        <w:t xml:space="preserve">Үшеуі жетіп келіп берді сәлем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төртеуі ол шаһарға аң-таң қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Топырағы, тастары, ағаштары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын, күміс, гауһар екен бәрі тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар бата қылып қолын жая,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тастары алтын екен қия-қия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кенері жоқ, бек терең, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ортасында бар екен ұлы дария.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкер бастап келгелі Бабаң қайтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ондай жер, һеш көрген жоқ асыл затты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаһарды аралап, дария көріп,</w:t>
+        <w:t xml:space="preserve">Шаһарды аралап, дария көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күн батқан соң  үшеуі қонып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал малғұн жамандық ойына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Әли хабарсыз, ұйықтап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әли маған көп алтын бермес-ті”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтынын қопарып, суға атты.</w:t>
       </w:r>
@@ -30653,99 +30637,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ой қылды: “Бәрін суға салайын”,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Өзім қашып бір жерге барайын”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әли қайтып кеткен соң, аңдып тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы келіп дариядан алайын”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салсалды Шамаманың көзі көрді,</w:t>
+        <w:t xml:space="preserve">Салсалды Шамаманың көзі көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арысланды оятып хабар берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Иә, Арыслан, Салсалға қара,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйқысынан оянып тұра келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһарланып Салсалға бір оқ атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып жер мен көкті қалтыратты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүрегінен оқ тиіп, шықты тайып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түні бойы ол кәпір талып жатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүрегінен өтпейді тағы тесіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсал жатты дүмпуден талып түсіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қаһарланып Арыслан жетіп барып,</w:t>
+        <w:t xml:space="preserve">Қаһарланып Арыслан жетіп барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың сонда алды басын кесіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамама: – Тамақ, басын кес,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсылық көре алмадым һеш,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ғажайып көрерсің, иә, Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киімін бұ кәпірдің шеш,– деп айтты.</w:t>
       </w:r>
@@ -30753,99 +30737,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықармен кеспекке қанша шауып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мойнын кесіп өлтірді ебін тауып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілін алып киімін шешкен екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішінен бір алтынды шықты сауыт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол сауыт сондай асыл қазына екен,</w:t>
+        <w:t xml:space="preserve">Ол сауыт сондай асыл қазына екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлікте ақылы аз неме екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз жиырма төрт мыңдай пайғамбардың</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттары ол сауытта жазулы екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылсыздар иманға түспейді екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Имансыздың күнәһісін кешпейді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарлар атының құрметі үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақыты өтпей Зұлпықар кеспейді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осындай бір ғажайып сауыт тапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалды ол күн Шамама отқа жақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәлікаждар бастық боп қалған ләшкер,</w:t>
+        <w:t xml:space="preserve">Мәлікаждар бастық боп қалған ләшкер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омар бастап алып жетіп қапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар да жетіп қалды шеру тартып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын, күміс, гауһарды алады артып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ырғап-жырғап түк қоймай артып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салсалдың шаһарына кетті қайтып.</w:t>
       </w:r>
@@ -30853,99 +30837,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға кіріп Әли қылды тойды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаттық қылып қанша көп малдар сойды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан ләшкерменен қайтып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шамаманы ол елге патша қойды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ауыр ләшкер жүреді кеші-күндіз,</w:t>
+        <w:t xml:space="preserve">Ауыр ләшкер жүреді кеші-күндіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкердің көптігі бейне жұлдыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан солайша жүре тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрынғы Жәмшидтен есітейік сөз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмастан бек көп қол алған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағианменен соғысты салған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағианды шаһид қылып, шаһарды алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелгідей патша болған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшид патша болады шаһарды алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып жатыр Қаһмаспен соғыс салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Ағианды өлтіріп, шаһарды алды” деп,</w:t>
+        <w:t xml:space="preserve">“Ағианды өлтіріп, шаһарды алды” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайыпқа айтты біреу қашып барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мұсайып, кәпір қырды ғой бізді,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағиан басын тәнінен үзді,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі тап бұрынғыдай патша болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен қашып естіп келдім сізді,– дейді.</w:t>
       </w:r>
@@ -30953,99 +30937,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Мұсайып Қаһмаспен соғыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһмасты өлтіріп, шаһарын алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О шаһарды мұсылман қылып болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәмшидпен соғысуға жетіп барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәмшидке жетіп барып соғыс салды,</w:t>
+        <w:t xml:space="preserve">Жәмшидке жетіп барып соғыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзіне ағызды судай қанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер жүзі бұзылғандай соғыс салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаралы болып, ол Мұсайып қалжырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып жәрдем тілейді бір Құдайдан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Заманы бұзылғандай қылды майдан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанша қатты соғыста қиналмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаралы болып, қалжырап қалды қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсайып та, жарандар, асқан мықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кәпірді ұрысып жерге тықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсайып ләж таба алмай тұрған шақта,</w:t>
+        <w:t xml:space="preserve">Мұсайып ләж таба алмай тұрған шақта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күншығыстан бір үлкен тозаң шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаң ішінде қисапсыз көп қол көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайыстырып келеді қара жерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жүз мың ләшкерді қолына алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли шаң ішінде жетіп келді.</w:t>
       </w:r>
@@ -31053,99 +31037,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп келіп Арыслан айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып көп кәпірдің өтін жарды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар кәпірді қойдай қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді Жәмшид патшаны ұстап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылмандар кәпірді қойдай қырды,</w:t>
+        <w:t xml:space="preserve">Мұсылмандар кәпірді қойдай қырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғаны мұсылман болып дінге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман қылып, Жәмшидті патша қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күнгеше дін айтып сонда тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болды Жәмшид иман айтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дін үйретті шаһарға қырық күн жатып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күн өткен соң, Арыслан амандасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдине шаһарына жүрді қайтып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр мұсылман керегін алады олжа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аһ, дариға, болсақшы біз де сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбарды көруге асық болып,</w:t>
+        <w:t xml:space="preserve">Пайғамбарды көруге асық болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жүз мың кісі бірге түсті жолға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдинеге бастады Әли көсем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келістіріп қиссаны сөйлер шешен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жүз мың ләшкерменен қайта жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атақты батырлардың бәрі де есен.</w:t>
       </w:r>
@@ -31153,99 +31137,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жүз мың ләшкер қайтып жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайыстырып келеді қара жерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баба Омарға Арыслан “бұрын бар” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолына сүйінші хат жазып берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бабаңа бәрін жазып хатын берді-ау,</w:t>
+        <w:t xml:space="preserve">Бабаңа бәрін жазып хатын берді-ау,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақысына бірталай алтын берді-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алты айлық жолдан Бабаң озған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдинеге келіпті алты күнде-ау.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңыз асқан жүйрік баяғыдан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәресі кәпір қорқар таяғынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүгіріп Пайғамбарға жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатын беріп, сүйеді аяғынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қойнынан суырып берді хатты дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяғын сүйіп, бек көп жатты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбарым көтерді оның басын,</w:t>
+        <w:t xml:space="preserve">Пайғамбарым көтерді оның басын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бастан-аяқ көргенін  бәрін  айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатын берді Бабаңыз Пайғамбарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хатта сәлем айтады қалғандарға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар, сахабалар бек шаттанып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп шүкірлік қылыпты бір Құдайға.</w:t>
       </w:r>
@@ -31253,99 +31237,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуаныш қылып, жиылды даналары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көкірегінен шығыпты сәналары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есендік хатын көріп бек қанады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатима, Хасен, Хұсайын балалары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оқып-оқып, баршасы хатын көрді,</w:t>
+        <w:t xml:space="preserve">Оқып-оқып, баршасы хатын көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бабаңа сүйіншіге көп мал берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бес жүз мың ләшкерменен жер күңірентіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша батыр Әлименен жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша жетіп келді Әли Хайдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсы алды Пайғамбар, сахабалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың аяғын құшақтайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбілмәжін, Уақас, Мұсайып, Мәлікаждар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар жүрген ұзақ, неше күн-түн,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солардан да өтіпті бұ дүние сұм.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбарды бәрі де құшақтайды,</w:t>
+        <w:t xml:space="preserve">Пайғамбарды бәрі де құшақтайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол арада болған екен он екі жыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солардан да дүние өткен жалған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғандығы солардан қалған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киік іздеп, қайта алмай соғысқалы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тап сонда он екі жыл болған екен.</w:t>
       </w:r>
@@ -31353,99 +31337,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бай, [пақыр] бірдей қонды шаһарға еніп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға еніп, той қылды есен келіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пақырларды Пайғамбар шаттандырып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасына береді алтын бөліп-бөліп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Олжаның Пайғамбарға бәрін салды,</w:t>
+        <w:t xml:space="preserve">Олжаның Пайғамбарға бәрін салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пақыр, міскін, тұл қатын байып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар “пәни малды сүймең” дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар, батырлар тілін алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Риза болдық жауһар сөзіңіз,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр нәрсеге жетеді көзіңіз,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар, батырлар сондай дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Не қылсаң да, қылыңыз өзіңіз”,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жас жігіт ақыл айтып кәрісіне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар түсінді сөзінің мәнісіне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пақыр, міскін, тұл жетім байыған соң,</w:t>
+        <w:t xml:space="preserve">Пақыр, міскін, тұл жетім байыған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғанын бөліп берді бәрісіне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пақыр, міскін, тұл жетім қалды байып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы керегінше алтын алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша ел-жұрт разы болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар берді бата қолын жайып.</w:t>
       </w:r>
@@ -31453,99 +31437,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қисса осылайша болды тамам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халім білмей жад қылдым мен бір надан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар, шаһариарлар, сахабалар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақыретте шапағат қыл, сонда маған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құдай-а, кешір біздің қатемізді,</w:t>
+        <w:t xml:space="preserve">Құдай-а, кешір біздің қатемізді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғасы, жапы жараттың өзімізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар, сахабалар хақы үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Махшарда қара қылма жүзімізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тіпті, лайық көрмеймін өзімізді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Үзбе” деген ол көріп сөзіңізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үміт үзбеймін әлі де болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Махрұм қылмағайсың көзімізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді өтіл сұраймын, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам болды, баршаңыз қылың дұға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Батырларды жад қылдық, дұға қылың,</w:t>
+        <w:t xml:space="preserve">Батырларды жад қылдық, дұға қылың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салауат көп айтыңдар Пайғамбарға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы жандар өтіпті сондай-сондай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан болып жаратылдық біздер мұндай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар, сахабалар болса разы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда бізді жарылқар Жаппар Құдай.</w:t>
       </w:r>
@@ -31553,107 +31537,103 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай-сондай өтіпті жақсы заман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сорымыз бар, сұм заман бізге қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқығандар, бір дұға қылып қойың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қисса осылайша болды тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарылқа ата-анам, ұстазымды,</w:t>
+        <w:t xml:space="preserve">Жарылқа ата-анам, ұстазымды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дін қарындас, мұсылман аға-інімді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандар, дұғадан тастамаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны жазған Мәулекей бейшараны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны жазып, азырақ мехнат көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғаріпке дүниенің бәрі тар-ды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұның үшін бір қатар сапар шекті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омбы менен Қызылжар, Тобыл барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Болды мың сегіз жүз жетпіс тоғыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Май числоға болды ғой тамам отыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> Жұмадул ахирында жиырма бірі,</w:t>
+        <w:t xml:space="preserve">Жұмадул ахирында жиырма бірі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша қисабы болұр түзік.</w:t>
-      </w:r>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Passport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Collector: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М. Жұмашұлы</w:t>
       </w:r>
     </w:p>
@@ -31878,31 +31858,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса Салсал (1879). Collector: М. Жұмашұлы. Informant: М. Жұмашұлы. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2004. Т. 12: Діни дастандар.—2005.—328 бет, суретті. Pages: 9-208. folkenu.kz Corpus. Accessed 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса Салсал (1879). Collector: М. Жұмашұлы. Informant: М. Жұмашұлы. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2004. Т. 12: Діни дастандар.—2005.—328 бет, суретті. Pages: 9-208. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>