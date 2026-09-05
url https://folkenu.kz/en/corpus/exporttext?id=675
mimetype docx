--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -73,51 +73,51 @@
         <w:br/>
         <w:t xml:space="preserve">Әр ісімді тапсырдым бір Аллаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл қыл тілімдегі хамду сәнам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уассалауат уассалам Пайғамбарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапағат қыл сүннетің қылған жанға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әнбие, әулиеге сиынайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Медет қыл біздей асы күнәhарға.</w:t>
+        <w:t xml:space="preserve">Медет қыл біздей асы күнәhарға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр елдің Дәуіт сынды ұстасы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өткен ердің өзі жоқ, нұсқасы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, құлақ салып тыңдасаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүлжәмила деген қыз қиссасы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -125,99 +125,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мәулекей шығарыпты бұрын мұны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқысам еш сөзінің келмес жөні.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарасам сөздерінің қисыны жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсініп оқымады қазақ оны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонан соң түзеп жаздым “Жәмиланы”,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Қадірлі болады, ердің болса малы.</w:t>
+        <w:t xml:space="preserve">Қадірлі болады, ердің болса малы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақымақ адам бұ сөзге құлақ салмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратар кімде-кімдер болса халы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәулекей жазған екен алпыс жаста,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзінің қисыны жоқ басқа-басқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтадан түзеп жаздым көре салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">О дағы жазушы еді-ау бұрын жаста.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүсіпбек түзеп қойған қайта жазып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаманға жақсы кісі болады азық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иә, Алла, біз шерменде асы құлың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Өзің жолға салмасаң кеттім азып.</w:t>
+        <w:t xml:space="preserve">Өзің жолға салмасаң кеттім азып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, оқып көргіл жазған хатым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрерсіз молдалықтың шарапатын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрын өткен бір патша қызы менен</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазайын бір жігіттің хикаятын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -225,99 +225,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұрын патша өтіпті бір заманда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітапқа оның атын жазбаған ба.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дейтұғын Гүлжәмила бір қызы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарамай өскен екен hеш адамға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтайын, тыңдасаңыз, біраз кеңес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Жүзін көрген адамдар тамақ жемес.</w:t>
+        <w:t xml:space="preserve">Жүзін көрген адамдар тамақ жемес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі молда, әдепті, тақуа екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асылы, бөтен жанды көрген емес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұндай сопы болмайды қызда тіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі тақуа, әдепті, дінге мықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзіне еш адамның қарамаған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыпты қыз да болса сопылықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратқан осылайша бар Құдайым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіздерге жақсы қылып тыңдатайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Данышпан екен бұ қыз өзі молда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">   Айтайын біраз ғана оның жайын.</w:t>
+        <w:t xml:space="preserve">Айтайын біраз ғана оның жайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осындай осы қызға ақыл берген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айттырып қанша, неше патша келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атасы “бара ма?” деп сұратқанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлайша атасына жауап берген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -325,99 +325,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қызы жауап береді атасына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңыз ақылының данасына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атасы насихат қып көп сөз айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Барғын,– деп,– падишаның баласына”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жауабы анасына қыздың берген:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    “Ай, ана, жарамайды дүниеге ерген”.</w:t>
+        <w:t xml:space="preserve">“Ай, ана, жарамайды дүниеге ерген”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамағат, “қалай сөз” деп ойламаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітаптан осылайша көзім көрген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мені, ата, бересіз бе малы көпке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал мұқтаж болып тұр ма сіздей бекке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшаның баласына қызықпаймын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Теңімді тауып бермеу сізге айып па.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал үшін беремісіз, ата, мені,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не үшін патша, бай қылды Тәңірім сені.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниелік малыңыз бар бір басыңда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Ей, ата, алданбаңыз, дүние – пәни.</w:t>
+        <w:t xml:space="preserve">Ей, ата, алданбаңыз, дүние – пәни.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниенің опасы жоқ, сүйме оны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздерден бұрын өткен адам қані?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал-мүлкің дүниелік өзіңде бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізді құрмет қылады жанның бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -425,99 +425,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұрын да өткен неше падиша, хан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтайын мен бір сөзді, ата, саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал үшін патшаларға мені берме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызыққан бұ жалғанға болар жаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізге лайық – теңімді тауып бермек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Надан кісі сайтанның тіліне ермек.</w:t>
+        <w:t xml:space="preserve">Надан кісі сайтанның тіліне ермек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ізгі пақыр, шапағатты ер табылса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Маған уәжіп ол ердің халін білмек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Маған лайық дін күткен, жақсы пақыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, ата, болар бір күн заманақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал жимас дінін күткен ерді тапқын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл қызың ахиретін ойлап жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тергелер қияметте заман болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ешкімнің керегі жоқ надан болса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі молда дүниені сүймейтұғын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Бізге бір сондай пақыр адам болса.</w:t>
+        <w:t xml:space="preserve">Бізге бір сондай пақыр адам болса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керегі болар бізге сондай ердің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша болып басын тұттың талай елдің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнінен артық дүниелік жимайтұғын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі сопы адамды тауып бергін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -525,99 +525,99 @@
         <w:br/>
         <w:t xml:space="preserve">Патша мына сөзді ойына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызының жауабына қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алладан молда, сопы күйеу тілеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаhардағы адамға көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қуанады баласына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Қыз да болса ақылы данасына.</w:t>
+        <w:t xml:space="preserve">Қыз да болса ақылы данасына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұндай қай жерден табылар деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша көзін салады қаласына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы иман болса да бір Алладан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дәулет еш адамға табылмаған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаhарында бар екен үлкен мешіт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша бір күн өтеді сол арадан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Биік тау, пері қонар бұлағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қай пенде кәміл жетер сұрағына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мешіттің жанына патша келсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">     Жылаған дауыс келді құлағына,</w:t>
+        <w:t xml:space="preserve">Жылаған дауыс келді құлағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша естіген соң қалады таң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанына тұра қалды мешіттің там,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жылайды бек зарланып бұл мешітте, –</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша ойлады, – бұл адам не қылған жан”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -625,51 +625,51 @@
         <w:br/>
         <w:t xml:space="preserve">Патша артық тұрды бір сағаттан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зар қылып бір адам жылап жатқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл неге жылайды деп тыңдап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бейшара қорқады екен жалғыз Хақтан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайдан қорыққаннан жылайды екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">     Патша тұрып дауысын тыңдайды екен.</w:t>
+        <w:t xml:space="preserve">Патша тұрып дауысын тыңдайды екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайдалы ғылым, ізгі амал бер” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бейшара бір Алладан сұрайды екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша мұнда шақырды бір адамды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алып кел, – деп жұмсады, – үйден шамды”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол адам барып шамды алып келді,</w:t>
       </w:r>
@@ -721,51 +721,51 @@
         <w:br/>
         <w:t xml:space="preserve">– Дауысыңыз мешіттен сыртқа шықты, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не себептен жыладың, балам?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Қай шаhар адамысыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайдан келдің, бір жаққа барамысыз?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ата-анаң бар ма еді, қатын-балаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Егер сізге қыз берсем аламысыз?</w:t>
+        <w:t xml:space="preserve">Егер сізге қыз берсем аламысыз?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігіт айтты: – Ей, патша, асыл задам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізге айтайын сырымның бәрін тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барға – шүкір, жоққа – сабыр қылатұғын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолықса алар едім ізгі адам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -773,99 +773,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қыз болса, алар едім молда болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздегені сопылық жолда болса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бөтен жанға көңілін аудармайтын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құран менен кітап қолда болса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақсыр-ау, алар едім сондай қызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Айыпқа ала көрме құлыңызды.</w:t>
+        <w:t xml:space="preserve">Айыпқа ала көрме құлыңызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние жиып жалғанға алданбайтын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алар ем сопы болса қызыңызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Жалғыз қыз бар-дүр менде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүрегімнің миуасы шыбын жанда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі молда, тақуа теңдесі жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұқсайсыз соған лайық, жаным, сен де.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баламның дүниелікте еш көңілі жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі тақуа, ас ішпей тамағы тоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айттырып неше патша келген еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Қызым разы болмады, бергенім жоқ.</w:t>
+        <w:t xml:space="preserve">Қызым разы болмады, бергенім жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қызым ұнатпайды надан жанды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанша көп берсе дағы дүние-малды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер іздер қияметте шапағатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілі сүйіп бармайды ешбір жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -873,99 +873,99 @@
         <w:br/>
         <w:t xml:space="preserve">Еш нәрсе іздемейді дүние жақтан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жаратқан қорқады жалғыз Хақтан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер іздер шапағатты молда, сопы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзін халас қылатын жанған оттан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, жігіт, сөзім қабыл қыласың ба,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Қара-ағын бұл сөзімнің айырасың ба?</w:t>
+        <w:t xml:space="preserve">Қара-ағын бұл сөзімнің айырасың ба?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Махшарда біздей асы атаңызға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзіңнің қырын сонда саласың ба?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл қылсаң, ей, балам, айтқанымды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалған емес, рас біл бұ сөзімді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қиямет күн шапағат қылар болсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Разы болып берейін мен қызымды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігіт айтты: – Жарайды сауап тапқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен де қорқып жылаймын жалғыз Хақтан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәубе қабыл болмағы ғалам ғайып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">     Жауап бермей тұрғаным сол себептен.</w:t>
+        <w:t xml:space="preserve">Жауап бермей тұрғаным сол себептен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Хош уақыт болдым көріп жамалыңды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл қылсын бар Құдай амалыңды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фазылыменен Құдайым рахмат қылса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Махшарда қабыл еттім жауабыңды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -973,99 +973,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жігіт шүкір қылады бір Аллаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әдеппенен сөйлейді падишаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар ма, жоқ па жігіттің қаражаты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білейін деп сұрайды патша және.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Бар ма еді дүние-малың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Ей, жігіт, ауқатыңды қылғын мәлім.</w:t>
+        <w:t xml:space="preserve">Ей, жігіт, ауқатыңды қылғын мәлім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанша бар, аз ба, көп бе қаражатың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баян қыл енді маған хал-ахуалың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігіт айтты: – Дүниелік еш нәрсем жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанағат қылғандардың қарыны тоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал жиып харс болып не қылайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақыры пәни дүние опасы жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, тақсыр, менің екі дирхемім бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алла сүйген құлына болады жар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әнбие, әулие мен ізгі құлдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">     Керек деп дүниені жимағандар.</w:t>
+        <w:t xml:space="preserve">Керек деп дүниені жимағандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Бар болса екі дирхем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірісіне базардан сатып ал шам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шам жағып үйіңізді жарық қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңлағыл бұ сөзімнің бәрін тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1073,99 +1073,99 @@
         <w:br/>
         <w:t xml:space="preserve">Және қалған біріне нан сатып ал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менің айтқан сөзімді жадыңа сал.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шам жағып, наныңменен аузыңды аш,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алланың тағы берсе нығметі бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігіт разы болады тілін алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Нан сатып hәм шам алады базар барып.</w:t>
+        <w:t xml:space="preserve">Нан сатып hәм шам алады базар барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар пұлына екі нәрсе алды дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігіт ауызын ашады, шамын жағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігіт ашып аузын алды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артық асты ішпейді қарны дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз адам қанша жеп оңдырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жартысы дастарханда қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп қылды шүкіршілік аузын ашып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғибадат қып отырды кітап ашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Лайық күйеу балама табылды” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">   Падиша той қылады хабар шашып.</w:t>
+        <w:t xml:space="preserve">Падиша той қылады хабар шашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз адамға қарамас мойын бұрып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша ел жидырды ойын қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күндей ат шаптырып сәулетімен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қызын қосады тойын қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1173,99 +1173,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жігітке сонда берді патша қызын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қылмай аузынан шыққан сөзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызды жігіт қасына алып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі бір-бірінің көрді жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қызын береді оқып некаһ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Некаһ қылмақ Пайғамбар сүннеті хақ.</w:t>
+        <w:t xml:space="preserve">Некаһ қылмақ Пайғамбар сүннеті хақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құтпа оқып қыз жігітті қосқан күні,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шариғатта ол күнді дейді зифаф.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуінің көңілі жоқ салтанатта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы күнде жоқ біздің табғиатта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зифаф күні қыз мәсісін жігіт шешпек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анық сөз дәлелі бар шариғатта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігіт келді тартқалы қыз мәсісін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шариғаттың қылам деп тура ісін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз бермеді мәсісін шештіруге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Жігіттің ұнатпады қылған ісін.      </w:t>
+        <w:t xml:space="preserve">Жігіттің ұнатпады қылған ісін.      </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігіт тұрып сол жерде пікір қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ойлап ем патша қызын не үшін берді”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп ренжіп айтады пақыр жігіт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Атаңыз қыз берем деп күлкі қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1273,51 +1273,51 @@
         <w:br/>
         <w:t xml:space="preserve">Қыз берем деп атаңыз шақырды көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатын алам дегенім көңілімде жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздей пақыр, бейшара міскіндерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қызын бергенін көргенім жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неге разы болсын патша қызы маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Мазақ үшін барып кел деген саған.</w:t>
+        <w:t xml:space="preserve">Мазақ үшін барып кел деген саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде сіздер қорлап күлсеңіз де,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Махшарда жарылқасын Алла Тағалам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз айтыпты: – Ей, жігіт, есіт сөзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Некаһ оқып беріпті сізге бізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамамдап сөзіңізді айтып болсаң,</w:t>
       </w:r>
@@ -1373,99 +1373,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қыз айтты: – Мұратым сол заhид ғалым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тауфиқ білмес мұнафиқ пасық залым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Амалыңнан кемшілік тапқаным сол,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ еді тыңдасаңыз ахуалым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасыңнан тақуа болып нәпсі тыйдың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Пайғамбар сүннеті деп некаһ қидың.</w:t>
+        <w:t xml:space="preserve">Пайғамбар сүннеті деп некаһ қидың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нұқсандық амалың да сол емес пе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жегеннен артық қып нанды жедің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Заhид ғалым ісі-дүр нәпсі тыймақ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Надан пиғылы харс боп дүние жимақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақсұтым көңілдегі осы менің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барға – шүкір, жоққа – сабыр қылмақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жоққа – сабыр жарасар, барға – шүкір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзге ықылас қылар міскін пақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дастарханда наныңыз тұрғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">   Дүниені сүйе ме деп қылдым пікір.</w:t>
+        <w:t xml:space="preserve">Дүниені сүйе ме деп қылдым пікір.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние сүймес адамға болар сауап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күші келсе Қағбаға қылар тәуап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз сөзін тамам қылып болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызға енді жігіт тұрып берді жауап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1473,99 +1473,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жігіт айтты: – Білдің нәпсі тыйғанымды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сүннет деп сізге некаһ қиғанымды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл болса амалымның кемшілігі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтайын артық нанды жегенімді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы-дүр шариғаттың жолын тұтқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Мешітте жатушы едім құлшылықпен.  </w:t>
+        <w:t xml:space="preserve">Мешітте жатушы едім құлшылықпен.  </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кез келіп атаң менен хал сұрады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отыр ем сәлем беріп оқып құтпан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атаң айтты: – Ал деді, бір қызым бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағаты сіздіңменен болады пар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіздей пақыр жігітке берем деген,–</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атаң айтты: – Осындай көңілім бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен айттым: – Өзің патша ақыл,– дедім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жүрген мен бейшара пақыр,– дедім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызыңыз халалзада болған болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Иә, тақсыр, құп болады мақұл,– дедім.</w:t>
+        <w:t xml:space="preserve">Иә, тақсыр, құп болады мақұл,– дедім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жаратқан бәрімізді Алла,– деді, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде иланбапсыз малға,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниелік жимайтұғын көрінесіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолыңда қаражатың бар ма?– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1573,99 +1573,99 @@
         <w:br/>
         <w:t xml:space="preserve">Патшаға айттым:“Екі дирхемім бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қиямет қылмыстыға болады тар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал дейді көп дүнияда жиғанменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрінің ақыретте азабы бар”. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Дирхемге нан ал”,–  деді атаң маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">     – Мұны баян қылайын, жаным, саған.</w:t>
+        <w:t xml:space="preserve"> – Мұны баян қылайын, жаным, саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір дирхемге нан сатып алып келдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмірін атаңыздың қылдым тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізге, жаным, сөйлейін әуел бастан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сырым мағлұм қылайын жасырмастан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертең ішер тағамды жимайтұғын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әдетім болушы еді менің бастан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мағлұм қылып сырымды қылдым баян,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құмырсқа тасқа басса Тәңірге аян.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және бір дирхемге шамын алдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Ризықсыз қылмас деп Алла Тағалам.</w:t>
+        <w:t xml:space="preserve">Ризықсыз қылмас деп Алла Тағалам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен әйел, патша қызы, не білесің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артық нан қойғанымның біл мағынасын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Болжаусызда бір мейман келіп қалса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жоқ болса дастарханда не бересің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1673,99 +1673,99 @@
         <w:br/>
         <w:t xml:space="preserve">Артық нан қалдырғаным соның үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мейманды күтер болсаң Құдай үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мейман менен ер күткен қанша сауап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сауап қылсаң жаныңа өзің үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Болмаса керек емес дүние маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Насихат қып айтайын жаным саған.</w:t>
+        <w:t xml:space="preserve">Насихат қып айтайын жаным саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ризықты өлшеулі деген сөз бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пендесін өзі асырар Алла Тағалам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз жігіттің тақуасын енді білді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иләһым мұратымды хасыл қылды”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанып, күлімсіреп патша қызы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әдеппенен орнынан түрегелді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз тұрып жігітке енді көріседі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзінен бір-бірінің өбіседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жерге екі жақсы қосылған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">    Қалайша айтса дағы келіседі.</w:t>
+        <w:t xml:space="preserve">Қалайша айтса дағы келіседі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қосылып бұл екеуі дәурен сүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше жыл ғибадат қып қызық көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Лә йадиғ аджр әл-муханина” деген сөз бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайырлы қып Құдайым ұғыл берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1781,251 +1781,251 @@
         <w:br/>
         <w:t xml:space="preserve">Олардан жаман бала неғып тусын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бағзысы болып өтті ғұламалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисса Жүсіпбек қожаның қанағатсыздарға ишарат қылып жазған назым хикаясы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелі шүкір ойла тілдеріңе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	    Артық деп арман қылма ілгеріге.</w:t>
+        <w:t xml:space="preserve">Артық деп арман қылма ілгеріге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ризықты қанағат қылмаған жан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұқсайды өтіп кеткен бір бөріге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екінші сөз сөйлейін нақыл жырдан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өкінер дүниені жақын көрген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолында саржа, киік аулап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күні ауға шықты бір сұрмерген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шығыпты бір сұрмерген киік аулап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына бір топ киік келді саулап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Бір оғын кезеп тұрып тартып қалса,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	    Оқ өтіп қос өкпеден қалыпты аунап.</w:t>
+        <w:t xml:space="preserve">Бір оғын кезеп тұрып тартып қалса, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Оқ өтіп қос өкпеден қалыпты аунап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Киіктің бауыздады қанын сүртіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мергеннен киік кетті алысқа үркіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Доңыздың бір қалың жер жатағы екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарайды енді шошқа түлен түртіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасына бір қабанның жақын барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабанды кезеп тұрып тартып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оғының саржаның ашуымен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мергеннің зырлап келіп өзін жарды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Сол жерде мерген де өлді, қабан да өлді,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	    Ажалы екеуінің қарсы келді.</w:t>
+        <w:t xml:space="preserve">Сол жерде мерген де өлді, қабан да өлді, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Ажалы екеуінің қарсы келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамақ іздеп сол жерде жүреді екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасына жортып жүріп бөрі келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасына жортып жүріп бөрі келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш етті бөрі келіп көріп еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кіресі саржаның жұмсақ екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жесем деп бұрын соны ой жіберді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш етті таусылар деп аздай көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Еттен де жас қайысты тез-ай көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
+        <w:t xml:space="preserve">Иілген зорлықпенен екі басы, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Бір басын басып тұрып қажай берді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Қасқырдың жас қайысты қыршуын-ай,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Астынан шошып кетіп ыршуын-ай.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">Иілген зорлықпенен екі басы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	    Бір басын басып тұрып қажай берді.</w:t>
-[...18 lines deleted...]
-        <w:br/>
         <w:t xml:space="preserve">Шарт етіп салып кетті тұмсығынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір басы дәлдеп ұрды қақ тұмсықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дірдектеп қақ тұмсықтан қаны шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Туралап тұмсығынан ұрған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаны шыққан жерінен жаны шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адамзат не көрмейді татса тұздан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	    Қатты екен қалса көңіл қатқан мұздан.</w:t>
+        <w:t xml:space="preserve">Қатты екен қалса көңіл қатқан мұздан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жерде мерген де өлді, бөрі де өлді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанағат қылмаймыз деп ынсапсыздан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пендеге нәджат берсе аруақ қонар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ынсапсыз болса адам қайтіп оңар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ынсап қылмай бөрі мен мерген өлді,</w:t>
       </w:r>
@@ -2282,31 +2282,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса Гүлжәмила қыздың хикаясы (1896). Collector: Мәулекей Жұмашұлы. Informant: Мәулекей Жұмашұлы. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Pages: 88-100. folkenu.kz Corpus. Accessed 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса Гүлжәмила қыздың хикаясы (1896). Collector: Мәулекей Жұмашұлы. Informant: Мәулекей Жұмашұлы. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Pages: 88-100. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>