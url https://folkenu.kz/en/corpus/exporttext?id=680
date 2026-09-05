--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -53,99 +53,99 @@
         <w:t xml:space="preserve">Қисса хазірет Әли разы Алла анһудың шаһ Барбарға құл болып сатылғаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Бастаймын “бисмилла” деп Тәңірім атын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қозғатайын өткендердің хикаятын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұғаңыздан тастама Пайғамбарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрсеткен бұ ғаламға шарапатын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	Тыңдаңыз бұ қиссаны, көп әлеумет,</w:t>
+        <w:t xml:space="preserve">Тыңдаңыз бұ қиссаны, көп әлеумет,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайға жоғалмайды қылған қызмет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аспанда Ғаршы Күрсі, періште бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратты жер мен көкті Жаппар Құдірет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алланың пендесіне рахматы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Расулы Пайғамбардың шапағаты бар.</w:t>
+        <w:t xml:space="preserve">Расулы Пайғамбардың шапағаты бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммед үмбетіне мейірбан-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмейді осыларды асы жандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммед дәрүд айтқыл Мұстафаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарасар қылған қызмет падишаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір күні хақ Расул Пайғамбарым,</w:t>
+        <w:t xml:space="preserve">Бір күні хақ Расул Пайғамбарым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Насихат айтар еді сахабаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұртына көп насихат жауап берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көндірді хүкіміне тамам елді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәжіліс қып мешітінде отырғанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есіктен бір мүсәпір кіріп келді.</w:t>
       </w:r>
@@ -153,323 +153,323 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзінің жасын төгіп жылап тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына хақ Расулдың мойынсұнды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұзылды жұрттың көңлі мұны көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт жарға Пайғамбар мен арыз қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ғаріп айтты: – Сіз тақсыр – асыл гауһар,</w:t>
+        <w:t xml:space="preserve">Ғаріп айтты: – Сіз тақсыр – асыл гауһар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он сегіз мың ғаламға болдың Сәруар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сізге оңай, маған қиын падишаһым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қажет сізден тілек жұмысым бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үйімде, тақсыр, менің малдарым жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сізге айтар бөтен жұмыс, жанжалым жоқ.</w:t>
+        <w:t xml:space="preserve">Сізге айтар бөтен жұмыс, жанжалым жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз тіллә қарызым бар, таппай келдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңлімде мұнан басқа арманым жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз тіллә қарызым бар, пұл берермін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Малым жоқ, енді, тақсыр, не берермін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құтқарғыл сонан мені, падишаһым,</w:t>
+        <w:t xml:space="preserve">Құтқарғыл сонан мені, падишаһым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таба алмай соның үшін жылап жүрмін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратты қажет үшін сізді Құдай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таба алмай алдыңызға келдім сұрай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәріңнен қайыр сұрай келіп едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		       Дүниеде мұқтаж болған мен бір кедей.</w:t>
+        <w:t xml:space="preserve">Дүниеде мұқтаж болған мен бір кедей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзі есітілді Пайғамбарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарады төрт жар менен сахабаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ғаріптің мұддағасы мынау екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Талапкер құтқарушы кісі бар ма?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбар төңірекке үш қарады,</w:t>
+        <w:t xml:space="preserve">Пайғамбар төңірекке үш қарады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш айтқанда жұрт жауап бере алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли қол қусырып түрегелді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір адам сонан басқа жарамады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ізетпен түрегелді хазірет Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жоқ еді о кісіде дүние малы.</w:t>
+        <w:t xml:space="preserve">Жоқ еді о кісіде дүние малы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отырған көп ойлайды “Не берер?” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар еді Дүлдүлі мен зұлпықары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул айтты: – Не іске тұрдың, жаным,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрі де халі-шамаң бізге мағлұм.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	Байлардың сенен басқа бәрі де отыр,</w:t>
+        <w:t xml:space="preserve"> Байлардың сенен басқа бәрі де отыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Табарға жүз тілләні келер ме әлің?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзінен жасы ағып түрегелген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ей, ата, рұқсат бер”  деп, Шаһимардан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бата алып Пайғамбардан хазірет Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қапа боп үйден шығып жүре берген.</w:t>
+        <w:t xml:space="preserve">Қапа боп үйден шығып жүре берген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келді де жетеледі Әли Хайдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алланың һәр нәрседен өзін сақтар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Көзің жұм, ей, ғарібім, қала көрме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрерміз бір тілекті берсе Жаппар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сол ғаріп көзін жұмып жүре берді,</w:t>
+        <w:t xml:space="preserve">Сол ғаріп көзін жұмып жүре берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлимен жолдастасып жолға кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Ей, бейшара, көзіңді аш,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғарібім бір шаһарға жеттің енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрінді ғажап сұлу келген шаһары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Лағыл, жақұт, алтыннан үйдің бәрі.</w:t>
+        <w:t xml:space="preserve">Лағыл, жақұт, алтыннан үйдің бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын менен күмістен соққан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрген соң қайран қалды хазірет Әли.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұлық дария шаһардың арасында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бітіпті түрлі жеміс ағашында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кедей қорықты “Бұл мені өлтірер”  деп,</w:t>
+        <w:t xml:space="preserve">Кедей қорықты “Бұл мені өлтірер”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің танымаған қаласында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кедей қорықты Әлиді “Не қылар?”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен өлсем, қаным жерге төгілер деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал табам деп жолықтым бір бәлеге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қабырғам өлгеннен соң сөгілер деп.</w:t>
+        <w:t xml:space="preserve">Қабырғам өлгеннен соң сөгілер деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Тақсыр-ау, бұ жерден сөйлеп тұрсың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барарды елге аман Құдай білсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың түрі жаман көрінеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кетелік, тауып берген пұлың құрсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -477,2163 +477,2163 @@
         <w:br/>
         <w:t xml:space="preserve">Ей, тақсыр, рұқсат бергіл енді бізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен разы болайын, Әли, сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрінен пұлың құрысын, жаным тәтті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баралық жіберсеңіз үйімізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сен бекер сөйлеп не қыласың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һәркімнен бір тиындық пұл сұрарсың.</w:t>
+        <w:t xml:space="preserve">һәркімнен бір тиындық пұл сұрарсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаныңды кәпір алмас, Құдай алар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үйіңе есен болсаң бір барасың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарлы айтты: – Ей, тақсыр, бұ не шаһар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіз маған сөйледі деп, қылма қаһар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	– Келдің ғой кереметпен жарлым байғұс,</w:t>
+        <w:t xml:space="preserve"> – Келдің ғой кереметпен жарлым байғұс,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің падишасы – шаһ Барбар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиден бір керемет көрді сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жығылып аяғына болды пенде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Борышыңнан құтыларсың, ей, бейшарам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Апарып мені сатсаң осы ханға.</w:t>
+        <w:t xml:space="preserve">Апарып мені сатсаң осы ханға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базарына бұл шаһардың мені алып бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сендей адам кәпірден көрмей қорқар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бағаны көп кем етпе бекер қорқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшасы тіллә беріп алып кетер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жайыңды ханға барып сен айтқайсың,</w:t>
+        <w:t xml:space="preserve">Жайыңды ханға барып сен айтқайсың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр өнер қылады деп көп айтқайсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден барып тілің тартпағайсың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арзан баға тілләға сатпағайсың.</w:t>
+        <w:t xml:space="preserve">Арзан баға тілләға сатпағайсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлымның мың кісілік өнері бар деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һәр өнер қылады деп мақтағайсың.</w:t>
+        <w:t xml:space="preserve">һәр өнер қылады деп мақтағайсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Базарға енді мұны алып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халайық жиылған көп бәрі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Бағасын бұ құлыңның қашырмай айт,</w:t>
+        <w:t xml:space="preserve">– Бағасын бұ құлыңның қашырмай айт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алайық біреуіміз сатсаң,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Бұ құлым өз жұртымда бір арыстан,</w:t>
+        <w:t xml:space="preserve">– Бұ құлым өз жұртымда бір арыстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аты мұның Қашамшам, көп-ті дұшпан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнбатыс, күншығыста болса жауың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылады соның бәрін жермен-жексен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ құлым өзі палуан мың кісідей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бес мың тіллә беріп жүр ел ішінде.</w:t>
+        <w:t xml:space="preserve">Бес мың тіллә беріп жүр ел ішінде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бермесең он мың тіллә мен сатпаймын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қылған қызығарсың жұмысынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Білдік қой бұ құлыңды іске жарар,</w:t>
+        <w:t xml:space="preserve">– Білдік қой бұ құлыңды іске жарар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Берелік патшамызға барып хабар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Халымыз келмес біздің, қымбат екен,</w:t>
+        <w:t xml:space="preserve">Халымыз келмес біздің, қымбат екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір алса бұ құлыңды патша алар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жігіт хабар берді падишаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хан алар құлды көрсе бұ бағаға.</w:t>
+        <w:t xml:space="preserve">Хан алар құлды көрсе бұ бағаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Он мың тіллә сұрайды сатамын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір кедей құл апкелді бұ қалаға.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 	Базарға біреу құлды апкеп салды,</w:t>
+        <w:t xml:space="preserve">Бір кедей құл апкелді бұ қалаға.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> Базарға біреу құлды апкеп салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрген жан осы күнде қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бағасы мың кісідей бар деген соң,</w:t>
+        <w:t xml:space="preserve">Бағасы мың кісідей бар деген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалладтар халі келіп ала алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сол жігіт осылайша жауап берді,</w:t>
+        <w:t xml:space="preserve">Сол жігіт осылайша жауап берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша мұны есітіп түрегелді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол уақытта падиша зауқы келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шақыртты құлыменен келгендерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шақыр” деп падишасы айтып салды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Көрелік, алып келші қандай жан-ды.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Алдына падишаның келтіргелі,</w:t>
+        <w:t xml:space="preserve">– Көрелік, алып келші қандай жан-ды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Алдына падишаның келтіргелі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жігіт бейшараға қайтып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Шақырса біз баралық ханыңызға,</w:t>
+        <w:t xml:space="preserve">– Шақырса біз баралық ханыңызға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздерді құлағына салдыңыз ба?</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Падиша екеумізді шақыртыпты,</w:t>
+        <w:t xml:space="preserve">Падиша екеумізді шақыртыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иә, Әли, сіз жүріңіз алдымызда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына хазірет Әли жүріп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарлы жүр сатайын деп Әли Шерді.</w:t>
+        <w:t xml:space="preserve">Жарлы жүр сатайын деп Әли Шерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Есікке менен бұрын сіз кіріңіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жауап бер ханға өзің, тақсыр, енді.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Алдымен хазірет Әли кіріп келді,</w:t>
+        <w:t xml:space="preserve">Жауап бер ханға өзің, тақсыр, енді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Алдымен хазірет Әли кіріп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша  төрде отырған мұны көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қасына падишаның отырған соң,</w:t>
+        <w:t xml:space="preserve">Қасына падишаның отырған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жауабын бастан-аяқ айта берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Патша айтты: – Сен өзің қайдан жүрсің,</w:t>
+        <w:t xml:space="preserve">Патша айтты: – Сен өзің қайдан жүрсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұндай құлды сатам деп не қыласың?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өтірік айтпай шыныңды айтшы маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлың  патша сипатты, өзің құлсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей,  падиша, мен айтайын саған арыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мал таусылып, басыңда болса қарыз.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Қолыңнан дәулет кетіп борышың болса,</w:t>
+        <w:t xml:space="preserve">Мал таусылып, басыңда болса қарыз.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Қолыңнан дәулет кетіп борышың болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда сіз қайтер едің, сұлтанымыз?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Беремін құлым сатып қарыздарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлсыз ылаж болмады пұл табарға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сұрасаң менің жұртым шаһар Сирап,</w:t>
+        <w:t xml:space="preserve">Сұрасаң менің жұртым шаһар Сирап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келемін зарураттан құтыларға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хан айтты: – Кім болады сенің атың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қай жұрттан есітелік асыл затың?</w:t>
+        <w:t xml:space="preserve">Қай жұрттан есітелік асыл затың?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлымның мың кісілік бағасы депсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құлыңды мықты болса, маған сатың.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	– Бұ құлым өз жұртында бір арыстан,</w:t>
+        <w:t xml:space="preserve">Құлыңды мықты болса, маған сатың.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">– Бұ құлым өз жұртында бір арыстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аты мұның Қашамшам, көп-ті дұшпан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Күншығыс, күнбатыста болса жауың,</w:t>
+        <w:t xml:space="preserve">Күншығыс, күнбатыста болса жауың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылады соның бәрін жермен-жексен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хан айтты: – Ей, құлым, сөйлеші сен,</w:t>
+        <w:t xml:space="preserve">Хан айтты: – Ей, құлым, сөйлеші сен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайда алысқа жұмсасам барармысың?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менің бір қатты қиын үш ісім бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен соны бітірерге жарармысың?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаптайды бір дария шаһарымызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бөгейміз деп түгестік барымызды.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Бір дария, бір айдаһар бәле шығып,</w:t>
+        <w:t xml:space="preserve">Бөгейміз деп түгестік барымызды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Бір дария, бір айдаһар бәле шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеңе алмай түгесіп тұр арымызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бірі сол ер шығыпты мұсылманнан,</w:t>
+        <w:t xml:space="preserve">Бірі сол ер шығыпты мұсылманнан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Маңдайы қайтпайды екен тірі жаннан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қырып-жойып барады талай елді,</w:t>
+        <w:t xml:space="preserve">Қырып-жойып барады талай елді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кек алып беремісің сол палуаннан?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорқамын атын естіп, жүзін көрмей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Салады жылда бүлік тыныштық бермей.</w:t>
+        <w:t xml:space="preserve">Салады жылда бүлік тыныштық бермей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ас батпай жүрегіме тітіреймін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сонан-ақ өлем бе деп ажал келмей.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Бір ылаж табамысың, құлым, оған,</w:t>
+        <w:t xml:space="preserve">Сонан-ақ өлем бе деп ажал келмей.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Бір ылаж табамысың, құлым, оған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли келсе, бұ жұртқа бермейді аман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір қиын қатты қайғы жұмысым сол,</w:t>
+        <w:t xml:space="preserve">Бір қиын қатты қайғы жұмысым сол,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барарға сен Әлиге бар ма шамаң?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қыла көр дертке дәрмен, Қашамшамым,</w:t>
+        <w:t xml:space="preserve">Қыла көр дертке дәрмен, Қашамшамым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрыды күнде жасып жарым жасым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен дағы жырақпенен жүруші едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батпайды Әли десе ішкен асым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылында ол ұрысқа келет дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мың кісіні бір кісідей көрет дейді.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Жүз мың ер біздің елден барса дағы,</w:t>
+        <w:t xml:space="preserve">Мың кісіні бір кісідей көрет дейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Жүз мың ер біздің елден барса дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы бір қылыштан өлет дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Соны өлтірсең елімді мен берейін,</w:t>
+        <w:t xml:space="preserve">Соны өлтірсең елімді мен берейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша қылып төбеме көтерейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Той қылып көп жұртымды жиып алып,</w:t>
+        <w:t xml:space="preserve">Той қылып көп жұртымды жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаласаң өз еліңе жіберейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Уағдада бек тұрамын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жауымды мен де ұрысқан көп қырамын.</w:t>
+        <w:t xml:space="preserve">Жауымды мен де ұрысқан көп қырамын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар арманың сол болса, падишаһым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлиді байлап алдыңа ап келемін.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Падиша сонда тұрып қуанды бек,</w:t>
+        <w:t xml:space="preserve">Әлиді байлап алдыңа ап келемін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Падиша сонда тұрып қуанды бек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аламын дегеннен соң дұшпаннан кек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хан сол жерде бұйырды қазынашыға,</w:t>
+        <w:t xml:space="preserve">Хан сол жерде бұйырды қазынашыға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Он мың тіллә қазынадан алып кел” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он мың тіллә қазынашы алып келді,</w:t>
+        <w:t xml:space="preserve">Он мың тіллә қазынашы алып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пақырға санамаққа бәрін берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Тілләмен жердің жүзін толтырсаң да,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сатпас ем пұлым болса мұндай ерді.</w:t>
+        <w:t xml:space="preserve">Сатпас ем пұлым болса мұндай ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кем қылды мені малға бір Құдайым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құлымды мақтай беріп не қылайын.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Бір түгін бермес едім мың тілләға,</w:t>
+        <w:t xml:space="preserve">Құлымды мақтай беріп не қылайын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Бір түгін бермес едім мың тілләға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кетірді борышым қысып менен жайым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хан айтты: – Ей, Қашамшам, тыңда, балам,</w:t>
+        <w:t xml:space="preserve">Хан айтты: – Ей, Қашамшам, тыңда, балам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылында сендей жүз құл сатып алам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мың сан құл бөгей алмай жатыр соны,</w:t>
+        <w:t xml:space="preserve">Мың сан құл бөгей алмай жатыр соны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келе ме сол дарияға сенің шамаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бөгеймін дарияңды жалғыз өзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Падиша, осы болса айтқан сөзің.</w:t>
+        <w:t xml:space="preserve">Падиша, осы болса айтқан сөзің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз өзім байлаймын дарияңды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Нанбасаң көріп тұрсын барып көзің.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	– Қашамшам, құлағың сал, сөздерім көп,</w:t>
+        <w:t xml:space="preserve">Нанбасаң көріп тұрсын барып көзің.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">– Қашамшам, құлағың сал, сөздерім көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарғайдым түніменен уайым жеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сан құлмен кернейлетіп, жер күңірентіп,</w:t>
+        <w:t xml:space="preserve">Сан құлмен кернейлетіп, жер күңірентіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барып ем айдаһарды көрейін деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол тартты баршамызды бір демімен,</w:t>
+        <w:t xml:space="preserve">Ол тартты баршамызды бір демімен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп жанды жұта берді ат-тонымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсылық  һеш бір кісі қыла алмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырылып қашып келдік біз сонымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Айдаһарға мен барайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қуатын дұшпаныңның аңғарайын.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Падиша, маған разы боламысың,</w:t>
+        <w:t xml:space="preserve">Қуатын дұшпаныңның аңғарайын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Падиша, маған разы боламысың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдыңа басын кесіп апкелейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он мың тіллә ол пақыр қолына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Елді қашан табам деп қайғыланды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дүлдүлді Әли Арыслан міне беріп,</w:t>
+        <w:t xml:space="preserve">Дүлдүлді Әли Арыслан міне беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлдің және үстіне мініп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пақырдың тілләні алып көңілі бітті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Еліне қайтамын деп ниет етті.</w:t>
+        <w:t xml:space="preserve">Еліне қайтамын деп ниет етті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құдаға, Әли, сізді тапсырдым”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бейшара дұға қылып қайтып кетті.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Дұшпанға құл ғып сатты Әли ерді,</w:t>
+        <w:t xml:space="preserve">Бейшара дұға қылып қайтып кетті.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Дұшпанға құл ғып сатты Әли ерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай артық жаратқан жомарт Шерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Мәдинені көрген соң, мүсәпірім,</w:t>
+        <w:t xml:space="preserve">“Мәдинені көрген соң, мүсәпірім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлді қоя бер”  деп уағда берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мүсәпірді ертіп салды түстік жерге,</w:t>
+        <w:t xml:space="preserve">Мүсәпірді ертіп салды түстік жерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидей кім пар болар жомарт Шерге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Хақ Расул бабама сәлем де”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш айтты “разы бол” деп мүсәпірге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Разы бол, мүсәпірім,– деді Хайдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Аяған сізден менің енді нем бар.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	– Жаһанда Әли сіздей жан бар ма,– деп,</w:t>
+        <w:t xml:space="preserve">Аяған сізден менің енді нем бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">– Жаһанда Әли сіздей жан бар ма,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүсәпір “разымын” деп, жылады зар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүсәпір елге қарап қадам басты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзінен қуанғаннан төкті жасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Құдаға, Әли, сізді тапсырдымдеп,</w:t>
+        <w:t xml:space="preserve">“Құдаға, Әли, сізді тапсырдым деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қош бол” деп, қолын ұстап амандасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол мүсәпір еліне қайтып кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұл арада бірнеше күндер өтті.</w:t>
+        <w:t xml:space="preserve">Бұл арада бірнеше күндер өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айлық жолға Дүлдүлмен бес күн жүріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәдине шаһарына жетіп кепті.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Әлидің кім шыдаған қаһарына,</w:t>
+        <w:t xml:space="preserve">Мәдине шаһарына жетіп кепті.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Әлидің кім шыдаған қаһарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пақырдың қуаныш салды биһарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Елді көріп Дүлдүлді қоя берді,</w:t>
+        <w:t xml:space="preserve">Елді көріп Дүлдүлді қоя берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пияда басып келді шаһарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаяулап шаһарына жүріп келді,</w:t>
+        <w:t xml:space="preserve">Жаяулап шаһарына жүріп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілі шат боп қуанып күліп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бесін оқып мешітте отыр екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сәлем беріп Расулға кіріп келді.</w:t>
+        <w:t xml:space="preserve">Сәлем беріп Расулға кіріп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пақыр келіп Расулға сәлем берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келгенін ол пақырдың бәрі көрді.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Хасан, Хүсейін екеуі төрт жаста екен,</w:t>
+        <w:t xml:space="preserve">Келгенін ол пақырдың бәрі көрді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Хасан, Хүсейін екеуі төрт жаста екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Атам қайда?”  деп, шулап жылай берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі шаһзат сол жерде жылады көп,</w:t>
+        <w:t xml:space="preserve">Екі шаһзат сол жерде жылады көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Атам қайда?” деп, сонда сұрады көп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Сізді мұндан жетелеп алып кеткен,</w:t>
+        <w:t xml:space="preserve">– Сізді мұндан жетелеп алып кеткен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атамды қайда тастап келдіңіз?– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайда тастап келдіңіз атамызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетім қылып қойдыңыз ба, ғаріп бізді?</w:t>
+        <w:t xml:space="preserve">Жетім қылып қойдыңыз ба, ғаріп бізді?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шері атамның хабарын берші жылдам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құтқармаққа әкеткен қарызыңызды.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Расул айтты: – Жылама, перзенттерім,</w:t>
+        <w:t xml:space="preserve">Құтқармаққа әкеткен қарызыңызды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Расул айтты: – Жылама, перзенттерім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пақырдан мен сұрайын не хабарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қандай күйде қалғанын біле алдың ба,</w:t>
+        <w:t xml:space="preserve">Қандай күйде қалғанын біле алдың ба,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баян қылшы  Алланың Арысланын?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Басшың жоқ бірге кеткен тұрсыз келіп,</w:t>
+        <w:t xml:space="preserve">Басшың жоқ бірге кеткен тұрсыз келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не іске Әли Арыслан қалды көніп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайда қалды, Әлиді баян қылшы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жіберді ме қарызыңды алып беріп?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда пақыр сөйлейді көргендерін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айтады бастан-аяқ жүрген жерін.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Құл болып сатылғанын Құдай үшін,</w:t>
+        <w:t xml:space="preserve">Айтады бастан-аяқ жүрген жерін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Құл болып сатылғанын Құдай үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он мың тіллә пұл алып бергендерін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Мені үйден ап шықты бермен жүр деп,</w:t>
+        <w:t xml:space="preserve">– Мені үйден ап шықты бермен жүр деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артына мінгістерді көзің жұм деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір уақытта аш деген соң, көзімді аштым,</w:t>
+        <w:t xml:space="preserve">Бір уақытта аш деген соң, көзімді аштым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Маған айтты “Алдыңда елді көр,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен мені бұ шаһарға сатқын құл,–  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Аларсың мені сатсаң қанша пұл,– деп.</w:t>
+        <w:t xml:space="preserve">Аларсың мені сатсаң қанша пұл,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай үшін бағамды халал қылдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Соныменен қарызыңнан сен құтыл” деп.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Аты екен ол шаһардың шаһы – Барбар,</w:t>
+        <w:t xml:space="preserve">Соныменен қарызыңнан сен құтыл” деп.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Аты екен ол шаһардың шаһы – Барбар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сат деп өзін бұйырды Әли Хайдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сатпайын десем Әли Мұртазаны,</w:t>
+        <w:t xml:space="preserve">Сатпайын десем Әли Мұртазаны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Амалым жоқ жүз тіллә қарызым бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлиді падишаға саттым сонда,</w:t>
+        <w:t xml:space="preserve">Әлиді падишаға саттым сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пұл алдым қымбатына он мың тіллә.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барбарға ер Әлиді құл ғып сатып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иә, тақсыр, өзім қайтып келдім мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһ Барбар қолымнан сатып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Айт”, – деді, – Расулыма біздің халды.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	“Дұшпанға құл қызмет қыламын”  деп,</w:t>
+        <w:t xml:space="preserve">“Айт”, – деді, – Расулыма біздің халды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">“Дұшпанға құл қызмет қыламын”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли сау-саламат сонда қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тыңдады мына сөзді көп жамағат,</w:t>
+        <w:t xml:space="preserve">Тыңдады мына сөзді көп жамағат,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді қалды деді сау-саламат.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мүсәпірден хабарын есіткен соң,</w:t>
+        <w:t xml:space="preserve">Мүсәпірден хабарын есіткен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілі жай болды сонда екі шаһзат.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидей жомарт жан жоқ жаһанда һәр кез,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пақыр барып борышынан құтылды тез.</w:t>
+        <w:t xml:space="preserve">Пақыр барып борышынан құтылды тез.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ жақтың әңгімесі тұра тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Енді Шаһимарданнан естіңіз сөз.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Шықты да қаһарланып жүре берді,</w:t>
+        <w:t xml:space="preserve">Енді Шаһимарданнан естіңіз сөз.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Шықты да қаһарланып жүре берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Хайдар дарияға жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мың сан құл бөгей алмай жатыр екен,</w:t>
+        <w:t xml:space="preserve">Мың сан құл бөгей алмай жатыр екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бәріңді азат қылдым” деп жауап берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір үлкен сол арада тау тұрыпты,</w:t>
+        <w:t xml:space="preserve">Бір үлкен сол арада тау тұрыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тауға барып қылышын суырыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол тауды зұлпықармен екі бөліп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарымын суға апарып қондырыпты.</w:t>
+        <w:t xml:space="preserve">Жарымын суға апарып қондырыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол таудан аса алмады аққан дария,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлиге берген Құдай мың сан хайла.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Дарияны Әлидің байлағаны,</w:t>
+        <w:t xml:space="preserve">Әлиге берген Құдай мың сан хайла.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Дарияны Әлидің байлағаны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұшпанның көп жұртына болды жария.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дарияны бөгеді де елге келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құтқарған азабынан талай ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қасына падишаның келгеннен соң,</w:t>
+        <w:t xml:space="preserve">Қасына падишаның келгеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша қайран болып күле берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қылайын енді, – деді, – бірін” Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айдаһарға бармаққа келді қаһары.</w:t>
+        <w:t xml:space="preserve">Айдаһарға бармаққа келді қаһары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соның мен апкелейін басын кесіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айдаһардың бойы жүз жеті қары.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Қасына айдаһардың барып тұрды,</w:t>
+        <w:t xml:space="preserve">Айдаһардың бойы жүз жеті қары.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Қасына айдаһардың барып тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айдаһар мұны көріп айбат қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ысқырып лебіменен тартқан екен,</w:t>
+        <w:t xml:space="preserve">Ысқырып лебіменен тартқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли түгіл қозғалтты қара жерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ақырып сонда Әли айқай салды,</w:t>
+        <w:t xml:space="preserve">Ақырып сонда Әли айқай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суырып зұлпықарын қолына алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапқанда зұлпықары жерге батып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кесуге көк өгізді жақындады.</w:t>
+        <w:t xml:space="preserve">Кесуге көк өгізді жақындады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым Жәбірейілге әмір қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Ұста”  деп, шапшаң барып зұлпықарды.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	– Кескен соң көк өгізді дүние болмас,</w:t>
+        <w:t xml:space="preserve">“Ұста”  деп, шапшаң барып зұлпықарды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">– Кескен соң көк өгізді дүние болмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тез барып Зұлпықарды тұтқын,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қақ бөліп айдаһарды басқа салды,</w:t>
+        <w:t xml:space="preserve">Қақ бөліп айдаһарды басқа салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықар жеті қабат жерге барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәбірейіл көз ашқанша жерге кіріп,</w:t>
+        <w:t xml:space="preserve">Жәбірейіл көз ашқанша жерге кіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басынан зұлпықардың ұстай алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жығылды қақ жарылып сол айдаһар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құда жәрдем қылған соң Әли Хайдар.</w:t>
+        <w:t xml:space="preserve">Құда жәрдем қылған соң Әли Хайдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аждаһаның басын апкеп салып еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көрді де қайран қалды шаһ Барбар.</w:t>
+        <w:t xml:space="preserve">Көрді де қайран қалды шаһ Барбар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соң хазірет Әлидің қайратына тамаша қалып, Барбардың айтқаны:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Бөгедің дарияны жалғыз барып,</w:t>
+        <w:t xml:space="preserve">– Бөгедің дарияны жалғыз барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен тұрмын қайратыңа қайран қалып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қашамшам, перімісің,  диюмысың,</w:t>
+        <w:t xml:space="preserve">Қашамшам, перімісің,  диюмысың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтып келдің дарияны байлап салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тас байлап дарияны келдің қайтып,</w:t>
+        <w:t xml:space="preserve">Тас байлап дарияны келдің қайтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаһанда жан бар ма екен сенен артық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнінде жүз мың әскер жабылса да,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қырып тастап кетерсің жердей тарпып.</w:t>
+        <w:t xml:space="preserve">Қырып тастап кетерсің жердей тарпып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сан мың әскер таусылған байлай алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбден шаршап болғанбыз хайла қалмай.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Қайратыңды көрген соң, қорқып тұрмын,</w:t>
+        <w:t xml:space="preserve">Әбден шаршап болғанбыз хайла қалмай.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Қайратыңды көрген соң, қорқып тұрмын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дию болып жүрмеңіз адам болмай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қашамшам  диюмысың, перімісің,</w:t>
+        <w:t xml:space="preserve">Қашамшам  диюмысың, перімісің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақыпқыран ерлердің бірімісің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Саған берген разымын мен пұлыма,</w:t>
+        <w:t xml:space="preserve">Саған берген разымын мен пұлыма,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осындай қызмет қылып жүрермісің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айдаһардың апкелдің басын кесіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қорқып едік  һеш ылаж болмас десіп.</w:t>
+        <w:t xml:space="preserve">Қорқып едік  һеш ылаж болмас десіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл екеуін бітірдің жалғыз өзің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қуанып мен отырмын көңілім өсіп.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 	Бұ қайратпен Әлиді апкелесің,</w:t>
+        <w:t xml:space="preserve">Қуанып мен отырмын көңілім өсіп.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> Бұ қайратпен Әлиді апкелесің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саған болмас дүниеде һеш адам тең.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қашамшамым, бітірдің екеуін сен,</w:t>
+        <w:t xml:space="preserve">Қашамшамым, бітірдің екеуін сен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сенің иең бағаңды айтыпты кем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Енді Әлиге сені мен жіберейін,</w:t>
+        <w:t xml:space="preserve">Енді Әлиге сені мен жіберейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайратыңның қызығын бек көрейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді тірі байлап алып келсең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Не тілегің болса да, мен берейін.</w:t>
+        <w:t xml:space="preserve">Не тілегің болса да, мен берейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әлиге мен жүрейін бір талай жер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	О да асқан мұсылман, бір кемеңгер.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Келейін ер Әлиді тірі байлап,</w:t>
+        <w:t xml:space="preserve">О да асқан мұсылман, бір кемеңгер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Келейін ер Әлиді тірі байлап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолдасқа тоқсан кісі палуан бер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Падиша, маған тоқсан палуан бер,</w:t>
+        <w:t xml:space="preserve">Падиша, маған тоқсан палуан бер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіздер менің Әлиге барғаным көр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баралық жолдастасып тоқсан палуан,</w:t>
+        <w:t xml:space="preserve">Баралық жолдастасып тоқсан палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді таңатұғын арба алып жүр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Бұ тоқсан неге жарар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жұмысты бітіреді күнде даяр.</w:t>
+        <w:t xml:space="preserve">Жұмысты бітіреді күнде даяр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиге қайрат қылсаң, сен қыласың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұларың серік болып бірге барар.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Тоқсаның Қашамшамның соңына ерші, </w:t>
+        <w:t xml:space="preserve">Бұларың серік болып бірге барар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Тоқсаның Қашамшамның соңына ерші, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылғанын ер Әлиге барып көрші.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Барыңыз Қашамшамға күш берісіп,</w:t>
+        <w:t xml:space="preserve">Барыңыз Қашамшамға күш берісіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді таңып байлап алып келші.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тоқсаны келе жатыр сонда дейді,</w:t>
+        <w:t xml:space="preserve">Тоқсаны келе жатыр сонда дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір алыс келе жатыр жолға дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Жігіттер, құлағың сал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді енді тұтып байла,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біреу айтты: – Осы құл Әли екен,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Палуан деген кісі осы екен,– деп.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Әлиді байлап қайта жүрді дейді,</w:t>
+        <w:t xml:space="preserve">Палуан деген кісі осы екен,– деп.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Әлиді байлап қайта жүрді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әли жалғыз далада жүр екен,– деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Біреуің падишаға бар,– деп айтты,</w:t>
+        <w:t xml:space="preserve">Біреуің падишаға бар,– деп айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сүйінші, сұлтаныңнан ал,– деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір палуан падишаға келді дағы,</w:t>
+        <w:t xml:space="preserve">Бір палуан падишаға келді дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сүйінші, біз апкелдік, хан”  деп айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сүйіншіге жүз тіллә берді ханы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дұшпанды мұқаттық деп көрсетті оны.</w:t>
+        <w:t xml:space="preserve">Дұшпанды мұқаттық деп көрсетті оны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арбаға таңуменен келді  дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тұрады аспанға ұшып хазірет Әли.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Арбасы тоқсан екі байлап алған,</w:t>
+        <w:t xml:space="preserve">Тұрады аспанға ұшып хазірет Әли.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Арбасы тоқсан екі байлап алған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырып сонда Әли айқай салған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арбамен онша-мұнша ойын қылып,</w:t>
+        <w:t xml:space="preserve">Арбамен онша-мұнша ойын қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірден жүз мың ләшкер өліп қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көреді кереметін жұрттың бәрі,</w:t>
+        <w:t xml:space="preserve">Көреді кереметін жұрттың бәрі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жиылған тамашаға жас пен кәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұртына шаһ Барбар сөз сөйлейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Япырмай, осы екен ғой Хазірет Әли.</w:t>
+        <w:t xml:space="preserve">– Япырмай, осы екен ғой Хазірет Әли.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суырды сонда Әли зұлпықарын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жад қылды Құдай менен Пайғамбарын.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	“Ей, кәпір, мұсылман бол қырармын”  деп,</w:t>
+        <w:t xml:space="preserve">Жад қылды Құдай менен Пайғамбарын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">“Ей, кәпір, мұсылман бол қырармын”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келтірді айбаттанып көп қаһарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жиылып сансыз кәпір жылап келді,</w:t>
+        <w:t xml:space="preserve">Жиылып сансыз кәпір жылап келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің кереметін бәрі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үстінен алтын тақтың жерге түсіп,</w:t>
+        <w:t xml:space="preserve">Үстінен алтын тақтың жерге түсіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барбар шаһ “дін үйрет” деп жауап қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барбарға сонда Әли дін үйретті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Иман айтып һәр шарадан жол көрсетті.</w:t>
+        <w:t xml:space="preserve">Иман айтып һәр шарадан жол көрсетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халайық көп жиылған мұсылман боп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлиді үлкен-кіші құрмет етті.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Шаһар халқы мұсылман болып қалды,</w:t>
+        <w:t xml:space="preserve">Әлиді үлкен-кіші құрмет етті.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Шаһар халқы мұсылман болып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман нұры көңліне толып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жүз түйеге арттырып алтын беріп,</w:t>
+        <w:t xml:space="preserve">Жүз түйеге арттырып алтын беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді шаһ Барбар ертіп салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көп жанды дінге салған Әли батыр,</w:t>
+        <w:t xml:space="preserve">Көп жанды дінге салған Әли батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Салады ерегіссе заманақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Далада бірнеше күн сапар жүріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақындап Мәдинеге келе жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуатын ер Әлидің артық қыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ерегіскен дұшпанын жерге тықты.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Төрт жар мен асхабтарын ертіп алып,</w:t>
+        <w:t xml:space="preserve">Ерегіскен дұшпанын жерге тықты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Төрт жар мен асхабтарын ертіп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар есіткен соң қарсы шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбар Әлиді іздеп қарсы келді,</w:t>
+        <w:t xml:space="preserve">Пайғамбар Әлиді іздеп қарсы келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли келе жатыр, мұны көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жүгіріп аттан түсіп Әли батыр,</w:t>
+        <w:t xml:space="preserve">Жүгіріп аттан түсіп Әли батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрісіп Пайғамбармен жылай берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Көрсетті сізді аман Алла Тағала,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Амансыз ба баршаңыз, көп сахаба?</w:t>
+        <w:t xml:space="preserve">Амансыз ба баршаңыз, көп сахаба?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иә, тақсыр, онша-мұнша олжа апкелдік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Беріңіз үлестіріп бейшараға.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Олар һеш дүниені сүймейді екен,</w:t>
+        <w:t xml:space="preserve">Беріңіз үлестіріп бейшараға.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Олар һеш дүниені сүймейді екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жомарт адам тозаққа күймейді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жомарттықпен өзінің басын сатқан,</w:t>
+        <w:t xml:space="preserve">Жомарттықпен өзінің басын сатқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тірек қылып дүниені жимайды екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Болсашы жомарт адам осылардай,</w:t>
+        <w:t xml:space="preserve">Болсашы жомарт адам осылардай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаһары тақсыр ердің жауған қардай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Талай-талай кәпірді мұсылман ғып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мерт болды бұ жалғанда дүние жимай.</w:t>
+        <w:t xml:space="preserve">Мерт болды бұ жалғанда дүние жимай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлимен жомарт еді әділ Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жомарттар жақсы жерден орын алар.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Біреудің қажеті үшін басын сатқан,</w:t>
+        <w:t xml:space="preserve">Жомарттар жақсы жерден орын алар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Біреудің қажеті үшін басын сатқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардай жақсы кісі қайдан болар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Білген сөзім, кісіден сұрамадым,</w:t>
+        <w:t xml:space="preserve">Білген сөзім, кісіден сұрамадым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Онша-мұнша ғалатқа қарамадым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қате болса, Мәулекей түзетер деп,</w:t>
+        <w:t xml:space="preserve">Қате болса, Мәулекей түзетер деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан артық сөйлеуге жарамадым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұрт асқан ақын емен менің өзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Халімше жаздым хатқа білген сөзім.</w:t>
+        <w:t xml:space="preserve">Халімше жаздым хатқа білген сөзім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәулекей данышпанға дұғай сәлем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сөзіне Жүсіпбектің салғыл көзің.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Бар Құдай анық сүйер жомарттарды,</w:t>
+        <w:t xml:space="preserve">Сөзіне Жүсіпбектің салғыл көзің.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Бар Құдай анық сүйер жомарттарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жомартқа Рахман Ием рақымы бар-ды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жамағат, қол көтеріп бір дұға қыл,</w:t>
+        <w:t xml:space="preserve">Жамағат, қол көтеріп бір дұға қыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жад қылдық Пайғамбар мен шаһариарды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі қисса шығардым мұнан бұрын,</w:t>
+        <w:t xml:space="preserve">Екі қисса шығардым мұнан бұрын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңліме берген Алла илһам нұрын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшеу болды мұнымен жазған қиссам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Мәулекей түзетіңіз қалған жерін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шайхыслам қожа ұғлы – мен Жүсіпбек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пенде едім дүниеде бір күнәсі көп.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Жақсы қисса өлең ғып хатқа жаздым,</w:t>
+        <w:t xml:space="preserve">Пенде едім дүниеде бір күнәсі көп.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Жақсы қисса өлең ғып хатқа жаздым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқығандар бір дұға қыла ма деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оқыған шариғатты мен бір жәһіл,</w:t>
+        <w:t xml:space="preserve">Оқыған шариғатты мен бір жәһіл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілімде бір зәредей жоқ-дүр ақыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сөзімді оқыған жан ұнатсаңыз,</w:t>
+        <w:t xml:space="preserve">Сөзімді оқыған жан ұнатсаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Рахмет” деп, мен ғаріпке бір дұға қыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөйлеуге мұнан артық жетпес күшім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайнайды өлең десе оттай ішім.</w:t>
+        <w:t xml:space="preserve">Қайнайды өлең десе оттай ішім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқыған жан бір дұға қылғыл маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбар шаһариардың хақы үшін.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Дүниеде көңілімде көп-дүр арман,</w:t>
+        <w:t xml:space="preserve">Пайғамбар шаһариардың хақы үшін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Дүниеде көңілімде көп-дүр арман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеткізгей мұратыма, Қадір, Рахман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және бір қисса бұған қосайын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәселеге қарадым кітаптардан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> Рахман Алла, аша гөр менің бақытым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрын күміс сөздерге алтын жаптым.</w:t>
       </w:r>
@@ -2894,31 +2894,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса хазірет Әли разы Алла анһудың шаһ Барбарға құл болып сатылғаны (1896). Collector: Ж. Шайхысыламұлы. Informant: Жүсіпбек Шайхысыламұлы. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Pages: 126-142. folkenu.kz Corpus. Accessed 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса хазірет Әли разы Алла анһудың шаһ Барбарға құл болып сатылғаны (1896). Collector: Ж. Шайхысыламұлы. Informant: Жүсіпбек Шайхысыламұлы. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Pages: 126-142. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>