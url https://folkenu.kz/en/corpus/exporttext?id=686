--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -73,2251 +73,2251 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар Расул Алла көшіп кеткен</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меккеден, Мәдинеде мақам тұтқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хижраттан екінші жыл болған уақыт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәдір атты қариада соғыс еткен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жарандар, жазайын бұл соғысты,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Құрайыштардың болғанын керуенді.</w:t>
+        <w:t xml:space="preserve">Жарандар, жазайын бұл соғысты,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Құрайыштардың болғанын керуенді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осының Шамнан Меккеге қайтқанын</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазбасам да, көп кісі білер мұны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ керуен бастығы Әбу Суфиан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолдасы қырық кісі және болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осыларға Расул Алла тағриз қылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нурани сахабалар және кеңес қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң Расул Алла әзірленді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасында барша асхаб әзірленді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Керуеннің келе жатқан жол үстіне,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Рамазанның он үшінде қарсы шықты.</w:t>
+        <w:t xml:space="preserve">Керуеннің келе жатқан жол үстіне,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Рамазанның он үшінде қарсы шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл уақыт болыпты сенбі күні,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмекке жіберді керуен халі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шам жұртының тарапына барыңыз”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті Талқы менен ол Сейітті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Расул Алла әзір болған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әскері үш жүз де он үш болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен үші осында мұхажирин,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалғаны баршасы ансар болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Меқдат пенен Забир сахабадан,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Осында екеуі атқа мінген.</w:t>
+        <w:t xml:space="preserve">Меқдат пенен Забир сахабадан,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Осында екеуі атқа мінген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басқасы сахабаның бұл соғыста,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпістей түйеменен бірге келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ соғыста баршасы сахабадан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрттері бір түйеге бірге мінген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар Расул Алла уа хазірет Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Заид пенен үшеуі бірге мінген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Әбу Суфианға керуенбасы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расулымыздың шығуы мәлім болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тездікпенен Меккеге ол жіберді,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Әмір ұғлы Зәмзәм Әлғифариді.</w:t>
+        <w:t xml:space="preserve">Тездікпенен Меккеге ол жіберді,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Әмір ұғлы Зәмзәм Әлғифариді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында сөз айтыпты кісісіне:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Шықсынлар Бәдірдің тарапына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шықпасалар біздерді аһли ислам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршамызды бір-бірден һәлак қыла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл заман Пайғамбардың әммісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсінде көреді бұл бір кісі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл кісі аттаныпты бір түйеге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түйенің үстінен һәм қышқырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айтады: – Ей, адамдар, үш күннен,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Соғысқа әзір болың бар болған.</w:t>
+        <w:t xml:space="preserve">Айтады: – Ей, адамдар, үш күннен,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Соғысқа әзір болың бар болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Қабистің тауына және мініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолына осында бір тас алған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл тасы Меккеде парша болған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұрттардың үстіне атып салған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақтанып бұ тастың кесегінен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әр жұртқа бірісі тиіп қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атакенің бұл түсі ол Меккеде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білінген Меккенің һәр халқына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбу Жәһіл бұл түсті есіте салып,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Бір сөз айтты хазірет Аббасына:</w:t>
+        <w:t xml:space="preserve">Әбу Жәһіл бұл түсті есіте салып,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Бір сөз айтты хазірет Аббасына:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сіздердің ерлеріңіз дәуи қыла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар лек келеді деп баян қыла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпесе және де қатындар уа қыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осындай түсті де  дәуи қыла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзді хазірет Аббас естіп еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Жәһілменен осында жанжал қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша екеуі ұстасқанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шам жақтан түйе мінген біреу келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұл кісі айтыпты: – Құрайыштар,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Соғысқа баршаңыз тез болыңдар.</w:t>
+        <w:t xml:space="preserve">Бұл кісі айтыпты: – Құрайыштар,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Соғысқа баршаңыз тез болыңдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әйтпесе Әбу Суфиан ағамызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Исламдар ұстап алып һәлак етер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылай деп бұл кісі қышқырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтайын аты Зәмзәм еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң Әбу Жәһіл жанжалдасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зәмзәмнан дұрысын біліп еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халықты соғысқа бұл қыздырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы мүшіріктің әзір болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тоғыз жүз елу кісі бәрі болып,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Меккеден осылайша бұлар шықты.</w:t>
+        <w:t xml:space="preserve">Тоғыз жүз елу кісі бәрі болып,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Меккеден осылайша бұлар шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлардан жүз кісі атқа мінген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басқасы баршасы түйе мінген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл заман Пайғамбар расул Алла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шығыпты мүбәрак ол Меккеден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолында Сафра атты бір ауылға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы ауылдың қасына келгенінде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуенді білер үшін екі кісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жіберді бір хабарды кетірерге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сафраны қалдырып Расул Алла,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Жүреді қалдырып сол жағында.</w:t>
+        <w:t xml:space="preserve">Сафраны қалдырып Расул Алла,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Жүреді қалдырып сол жағында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баяғы екі кісі қайтып келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Берділер ол Нұрға хабар мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабарды айтады бұл екеуі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Суфиан Бәдірге жеткенін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрайыштардың әскерінің қисабынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмеді Пайғамбар хабарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар расул Алла және айтқан:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бәдірде қалай екен Әбу Суфиан?</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Халын біліңдер”  деп сахабадан</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Әли, Забир, Сағитты арсал қылған.</w:t>
+        <w:t xml:space="preserve">“Халын біліңдер”  деп сахабадан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Әли, Забир, Сағитты арсал қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл заттар Бәдірге жақын келген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұшырап екі бала тура келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балаларды осында ұстай алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың қасына алып келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул Алла сұрады балалардан:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қалайша тұрады Әбу Суфиан? –</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балалар айтыпты: – Әбу Суфиан</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысқа әзір тұр әскерменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбар сұрады балалардан</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	Балалар осында жауап берген:</w:t>
+        <w:t xml:space="preserve">Пайғамбар сұрады балалардан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Әбу Суфиан әскерінің қисабынан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Балалар осында жауап берген:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Білмейміз әскерінің қисабынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул Алла сұрады балалардан:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әр күнде қанша түйе соя Суфиан?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында балалар жауап берген:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әр күнде тоғыз түйе сойдыра Суфиан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң фаһым етті Расул Алла:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әбу Суфиан әскері қанша бола?</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Болса керек әскердің қисабтары,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Мың менен тоғыз жүздің арасында”.</w:t>
+        <w:t xml:space="preserve">Болса керек әскердің қисабтары,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Мың менен тоғыз жүздің арасында”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Пайғамбарымыз расул Алла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрметті асхабпенен кеңес қыла:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қайсысын тілейсіз сіз осында?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтқанымды баршаңыз тыңдап қара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуенге қарсы шықпақ тілейсіз бе?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрайышпенен соғыспақты тілейсіз бе?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Раббымыз Алла Тағала уәде қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біреуінде жәрдемді бермек-ті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осында асхабтан кейбіреуі,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	“Керуенге тағризды қылың”  деді.</w:t>
+        <w:t xml:space="preserve">Осында асхабтан кейбіреуі,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">“Керуенге тағризды қылың”  деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Керуенге қарсы бармақ бізге лайық”</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Десіп, сырларын сөйлей берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Әбубәкір Омар менен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысты екеуі лайық көрген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында екеуі тұра салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халықты соғысқа бір қыздырған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул Алла осында – ол ансары</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хаттаб айтты: – Сіздер қалай бола?</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мағаз ұлы Сағдидің хазіреттері</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Тұра салып осында жауап бере.</w:t>
+        <w:t xml:space="preserve">Мағаз ұлы Сағдидің хазіреттері</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Тұра салып осында жауап бере.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтыпты: – Иә, Расул, біз жолыңда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанымызды қыламыз біздер пида.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұйырыңыз біздерге, иә, тақсыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алла Тағала сіздерге әмір қыла”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң Пайғамбар расул Алла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында соғысқа мамур бола.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Періштелерден әскер де қосылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларға осында жәрдем қыла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осында үш жүз де он үш кісі,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Пайғамбармен баршасы қарсы шықты.</w:t>
+        <w:t xml:space="preserve">Осында үш жүз де он үш кісі,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Пайғамбармен баршасы қарсы шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл уақыт құрайыштар жиылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы тоғыз жүз елу кісі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша үш жүз он үш сахабалар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәдірдің қасына келіп түстілер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүшіріктердің бастығы Әбу Жәһіл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар да Бәдірдің жақын жеріне түстілер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша екі әскер жақындасты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл уақыт рамазан шариф айы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он жетінші күні еді рамазанның,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Екі әскер саптанғанда жұма күні.</w:t>
+        <w:t xml:space="preserve">Он жетінші күні еді рамазанның,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Екі әскер саптанғанда жұма күні.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Пайғамбарымыз расул Алла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүбәрак таяғыменен ишара қыла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Яғни түзік қылды әскерді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұйрығымнан басқа һеш біреуің соғыс қылма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүшіріктердің жағынан шақырып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әтба, Уәлид пенен Шейбаны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі саптың ортасына қарсы шығып:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қайсыңыз келеді бізге? – деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұдан соң Пайғамбар расул Алла,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Ансардан шығарды батырларға.</w:t>
+        <w:t xml:space="preserve">Бұдан соң Пайғамбар расул Алла,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Ансардан шығарды батырларға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сафаранам қатынның балаларын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ауф, Мағаз уа Хазраж қабиласынан Абдолла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әтба бұларға бір айтыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қайсы қабиладансыздар?– депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар айтқан соң “біз ансардан”,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Келсін бізге құрайышымыздың батыры,– депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әтба осылайша сөз айтады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сіздіңменен соғыс қылмақ арлық”  деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әтба осылайша көп сөйлене,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Пайғамбар расул Алла бұйрық айтты.</w:t>
+        <w:t xml:space="preserve">Әтба осылайша көп сөйлене,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Пайғамбар расул Алла бұйрық айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұйрықты айтады бұл орында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрайыштың қабиласынан шықсын мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхажирден Әбида, хазіреті Хамза,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті Әли үшеуі шықты мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлардың үшеуі де батыр болған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлықта ұқсастары нәдір болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл үшеуден Әбида, Әтбаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ұрысам”  деп бір-біріне қарсы келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Және хазіреті Хамза ол Шейбаға,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Және де хазіреті Әли ол Уәлидке.</w:t>
+        <w:t xml:space="preserve">Және хазіреті Хамза ол Шейбаға,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Және де хазіреті Әли ол Уәлидке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі саптың арасында бұл батырлар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шабыстылар қатты мықты бір соғысқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысты бастадылар бұлар мұнда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәдір атты қарианың жақынында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Хамза ол Шейбаны</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен тураған еттей мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Әли ол Уәлидті</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұлпықарын басына қойып жапырақтады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хазіреті Әбида Әтба менен,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Екеуі ешбірісі жеңісе алмады.</w:t>
+        <w:t xml:space="preserve">Хазіреті Әбида Әтба менен,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Екеуі ешбірісі жеңісе алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұдан соң хазірет Хамза, хазірет Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасына Әтбаның бұлар келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келе салып Әтбаның құлағынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстай алып аспанға лақтырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбида соғысқанда Әтбаменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылыштан аяғы жарақаттанған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар расул Алла шатырына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халі кетіп осында жетіп барған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбида сұрады: – Бұл шатырда,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Өліп қалсам болам ба шаһид мұнда?</w:t>
+        <w:t xml:space="preserve">Әбида сұрады: – Бұл шатырда,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Өліп қалсам болам ба шаһид мұнда?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шаһидтердің қожасы боларсың”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында шат қылды Расул Алла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расулдан бұл сөзді есіткенден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяғының ауырғанын ұмытып қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысу күшінен келмесе де,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халықты соғысқа бұл қыздырған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш күннен кейін хазірет Әбида</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Опат болған Мәдиненің жолында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мүшіріктердің батырлары үшеуі де,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Жапырақтай болып еді соғыстың майданында.</w:t>
+        <w:t xml:space="preserve">Мүшіріктердің батырлары үшеуі де,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Жапырақтай болып еді соғыстың майданында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларының үшеуі де өлгеннен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүшіріктер осында қатты қысылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қысылып баршасы жиылып келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Исламдарға хүжімге шоруғ қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң мұсылмандар жүгірісті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында қатты соғыс болар басты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар расул Алла шатырында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратқан Аллаға дұға басты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбар расул Аллаға білінген еді,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Алладан уәде келген еді.</w:t>
+        <w:t xml:space="preserve">Пайғамбар расул Аллаға білінген еді,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Алладан уәде келген еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Періштеден әскердің келешегін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул Алла Пайғамбар білген еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул айтты: – Асхабым, ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ күнде қайсыңыз шаһид болғандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фирдоус атты ол пейішті</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзіне мәңгілік орын қылғандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан кейін сахабадан әр бірісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайратпенен осында бір соғысты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хазірет Хамза бұл соғыста,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Арысландай өкіріп қырар еді.</w:t>
+        <w:t xml:space="preserve">Хазірет Хамза бұл соғыста,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Арысландай өкіріп қырар еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Әли әскердің бір жағында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз мүшіріктерді бір қирата.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Періштелер аспаннан түсіп келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүшіріктерді біткенше бір қирата.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң исламдар ғалаб болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүшіріктер қашарға жүзін тұтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрайыштардың осында өлгендерін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көбінесін исламдар қатыл етті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осында Әбу Жәһілді тіледілер,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Тұрармыз тұтып алсақ бір деділер.</w:t>
+        <w:t xml:space="preserve">Осында Әбу Жәһілді тіледілер,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Тұрармыз тұтып алсақ бір деділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мағаз, Мағұз екеуі сахабадан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Жәһілді осында қатты іздеділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл заман Әбу Жәһіл байқасалар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Араб жігіттерінің ортасында тұрып қалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Әбу Жәһіл біраз тұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халықты соғысқа қыздырып тұрар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбдірахман бин Ауф хазіреттері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Жәһілді тұрған орнын ол көштірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баяғы екі жігіт сахабадан</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Әбу Жәһілді атынан жұлып алды.</w:t>
+        <w:t xml:space="preserve">Баяғы екі жігіт сахабадан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Әбу Жәһілді атынан жұлып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мағаз, Мағұз екеуі бұлар мұнда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Жәһілді ұстадылар бұлар мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мағаз қылышыменен шапқанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Жәһіл пара-пара болды мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапқанда Әбу Жәһіл бір айтыпты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Құрайыштан біреуі өлтірсе, – депті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы көрер едім мен осында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аһ, енді Мәдине аһлындан өлдім,– депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осылайша Әбу Жәһіл қышқырады,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Пайғамбар хабарды бір сұрады.</w:t>
+        <w:t xml:space="preserve">Осылайша Әбу Жәһіл қышқырады,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Пайғамбар хабарды бір сұрады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Абдолла бин Масудты бұ орында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Хабарды алып кел”   деп бұйырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Абдолла бара жатса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Жәһіл бір жерде құлап жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Әбу Жәһілдің сақалынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұтып алып мойнынан мініп баса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Абдолла айтыпты: – Ей, Алланың дұшпаны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кесемін басыңды мұнда енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осылайша айтқанда Әбу Жәһіл</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Көзін ашып бір көрді бұл халды.</w:t>
+        <w:t xml:space="preserve">Осылайша айтқанда Әбу Жәһіл</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Көзін ашып бір көрді бұл халды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында айтыпты Әбу Жәһіл:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, рағы, алғаным бұ орның жоғары-дүр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсы жақ күшті болды бұ орында?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айт-сәна,– деп сұрайды Әбу Жәһіл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында ибн Масуд жауап айта:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Исламдар әскеріңізді бір қырмақта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Әбу Жәһілдің ол басын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен мойнынан бір кеспекте.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осында басты кесіп алып,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Пайғамбардың қасына келді алып.</w:t>
+        <w:t xml:space="preserve">Осында басты кесіп алып,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Пайғамбардың қасына келді алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул айтты: – Бұл үмбеттің перғауыны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлгеннен қалыпты жақсы болып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Жәһіл осылайша бір өліпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүшіріктер мұнан соң қысылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында бытырап баршалары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Исламдардан тым қатты жеңіліпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында мүшіріктердің кей біреуі</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Исламдар қолына тұтқын түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұлардан бұл соғыста кей біреуі</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Шыдамай бір жаққа қашып кетті.</w:t>
+        <w:t xml:space="preserve">Бұлардан бұл соғыста кей біреуі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Шыдамай бір жаққа қашып кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрайышта Үммәйе менен ұғлын</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асир етті Әбдірахман хазіреттері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үммәйе хазірет Хамза соғысқанын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көре салып “Бұ арыслан кім-дүр?” деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Ибн Ауф жауап берген:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Хамза-дүр соғысқан бұл арыслан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Үммәйе ойбай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтады: – Осы екен біздерді һәлак қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айтайын Үммәйенің сипаттарын,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Меккеде исламдарға жәбір қылған.</w:t>
+        <w:t xml:space="preserve">Айтайын Үммәйенің сипаттарын,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Меккеде исламдарға жәбір қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азаншы хазіреті ол Біләлді</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үммәйе Меккеде аза қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті Біләл Үммәйені</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осындай халде көріп еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Куффарның фужресі Үммәйені,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Өлтіріңіз жылдам”  деп айқай салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан кейін Мағаз бенен бір ансары</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келе салып, өлтірді Үммәйені.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осында ақылдасып бұл екеуі</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Және де өлтірділер ұғлыны.</w:t>
+        <w:t xml:space="preserve">Осында ақылдасып бұл екеуі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Және де өлтірділер ұғлыны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында құрайыштың әскерлері</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеңіліп, баршалары бір бытырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аз ғана қалған басқалары</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меккеге қашарға рауан болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында исламдар насрат тапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәдірдің қариасында тұрып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында милләт ислам тарқысы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күннен күн артарға бір басланды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айтыпты көп кісі яхудиден:</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	“Бұл Мұхаммед – пайғамбары ақырзаман”.</w:t>
+        <w:t xml:space="preserve">Айтыпты көп кісі яхудиден:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">“Бұл Мұхаммед – пайғамбары ақырзаман”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша инанып баршалары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың қасына келіп мұсылман болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүшіріктер қайтқан соң ол Бәдірден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарасалар көп кісі өліп қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында жыласып баршалары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәдірге барғанға өкініп қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл заман Меккеде екен Әбу Лаһап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осыдан тұрыпты қайғылы болып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір жұма шыдай алмай Әбу Лаһап,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Жаны жаһаннамға кеткен қойып.</w:t>
+        <w:t xml:space="preserve">Бір жұма шыдай алмай Әбу Лаһап,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Жаны жаһаннамға кеткен қойып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, енді келдім бұ орынға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойладым қысқа ғана бір жазарға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазсам да қысқа ғана бұ кітапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарадым тахқиқпенен сөйлегенге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітапты жазушы Кашафидин,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстазы Маржани Шаһафидин.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Насибатта айтады “сулуки” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарқаралы келіп еді Қазан жақтан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Енді болды алты жылдар келгеніне,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Балаларға дәріс-сабақ бергеніне.</w:t>
+        <w:t xml:space="preserve">Енді болды алты жылдар келгеніне,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Балаларға дәріс-сабақ бергеніне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асыл жәдидесі тәртіпті екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанды балалар білгеніне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кашафтың оқытқаны балаларға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біліңіз, қайда туды Расул Алла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтайын туған жерін бұ Хабибтің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мекені шаһары-дүр Арабстанда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айлардан бұ Хабибтің туған айы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рабиғ әл-әууәлінің он екінші күні.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мың жылдан күні-түні жанып тұрған,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Балауыз шам бұл күнде сөніп қалды.</w:t>
+        <w:t xml:space="preserve">Мың жылдан күні-түні жанып тұрған,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Балауыз шам бұл күнде сөніп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Туған күні Расулдың дүйсенбі күн,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атасы Абдолла жазып айтам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анасы Әмина Уахап қызы</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Опат болғаш, Халима сүт емізген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул Алла қырық жасына келіп еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күні Жәбірейіл келіп көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жаратқан Алла Тағалам айтты сәлем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Халықты иманға үнде,”– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбар болған соң бұ дүниеде,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Жиырма үш жыл тұрыпты бұ дүниеде.</w:t>
+        <w:t xml:space="preserve">Пайғамбар болған соң бұ дүниеде,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Жиырма үш жыл тұрыпты бұ дүниеде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл жиырма үш жылдың заманында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құран еніп Расулға тамам болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл Құранды Пайғамбар ей, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрметті сахабаларына үйреткенлер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар үйретті бұл Құранды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кім болса да, үмбеттен білмегендер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де жазайын көптер айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кеш Расул Алла миғраж ұшты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Меккеде уақытында бір кеште,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Жәбірейіл періштеменен Құддыс барды.</w:t>
+        <w:t xml:space="preserve">Меккеде уақытында бір кеште,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Жәбірейіл періштеменен Құддыс барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құддыстан бұл екеуі аспан ұшты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алла Тағала тілеген барын көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тез заман ішінде бұл екеуі</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша жүріп көріп Мекке қайтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан кейін баян етті халықтарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ ислам дінін қабыл қыла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша жас келді алпыс үшке</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан кейін көшіп кетті дарулбақиға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Расул айтты: – Жақсы кісі пейіш кірер,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Пейіште арғымаққа бұлар мінер.</w:t>
+        <w:t xml:space="preserve">Расул айтты: – Жақсы кісі пейіш кірер,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Пейіште арғымаққа бұлар мінер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілесе тамақтан қандай керек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрісін бір-бірден жеп жүрер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адамнан кім болса да ізгілерден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рахатты көрер анда көз көрмеген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кісінің құлағы һәм естімеген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызығы адам көңіліне бір келмеген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарлар баршасы уағыз қылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ізгілікке әр бірісі айтып кеткен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баруды біздердің жанымызға,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Рахаттық ләззатты талап еткен.</w:t>
+        <w:t xml:space="preserve">Баруды біздердің жанымызға,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Рахаттық ләззатты талап еткен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша жаратты Алла Тағалам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ізгілерге бұ жұртты ұжмақ деген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүбәда қылсаңыз ізгі амал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кірерсіз бұл жұртқа мәңгі болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл дүние үш күндік өтер-кетер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрімізге бір ажал келіп жетер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратқан Иләһымға қылың құлдық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылсаңыз ізгілікті қабыл етер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мүбәда біреу болса жаман кісі,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Жаратқан Аллаға жүрсе қарсы.</w:t>
+        <w:t xml:space="preserve">Мүбәда біреу болса жаман кісі,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Жаратқан Аллаға жүрсе қарсы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оған да жаратты Алла Тағалам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Орнын етеді тозақ оты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл жұртты айтады көп кітаптар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңғы, уытты жыланы, шаяны бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында зұбанылар ол жаманды</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қазанда қайнатып азап етер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, айтайын және сөзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әр түрлі ілімнен зинһар оқы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ғылымның турасында Расул айтқан,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Қытайда болса да естіп оқы.</w:t>
+        <w:t xml:space="preserve">Ғылымның турасында Расул айтқан,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Қытайда болса да естіп оқы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық нәрсе, жарандар, зиммамызға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Илһам парыз еткен бұл дүниеде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оның да бірісі ілім оқымақ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ілім шариғатты білгеннен соң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өнерден-санаидтан оқың бәрін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де фәләкиат қарасаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анықтан білерсіз Алла барын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқымаған түседі баяғы жұртқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Және де білсеңіз хият ілімін,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Осыныңменен боларсыз ғалым болған.</w:t>
+        <w:t xml:space="preserve">Және де білсеңіз хият ілімін,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Осыныңменен боларсыз ғалым болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғазали айтады хият ілімін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмеген саналы ғанин болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараңыз таснифатын Ибн Сина,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалай болған ілімменен бұл дүниеде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша көтереді ілім деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәртебесін білгеннің бұл дүниеде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де келейік Еуропаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әртүрліден оқиды медреседе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осылайша оқып шыққаш медреседен,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Әр түрлі өнерден біліп ала.</w:t>
+        <w:t xml:space="preserve">Осылайша оқып шыққаш медреседен,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Әр түрлі өнерден біліп ала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, оқыңыз  ғылым әллисан</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқысаңыз білерсіз мағнаи Құран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құранның мағынасын білмейінше,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалайша болады амал қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құранда айтады осы жерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүреді дүниеде тоқтамайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Байқасақ болмай ма осы сөзден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уахисыз Расул Алла қайдан білді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әрине айтыпты уахименен,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Пайғамбарлық  дәлеліне осы да болған.</w:t>
+        <w:t xml:space="preserve">Әрине айтыпты уахименен,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Пайғамбарлық  дәлеліне осы да болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл заман біледі микроскоппенен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл жердің жүргенін һәрекетпенен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Илһам бұл жерге бұл дүниеде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қиашты мәркәз еткен, біліп қара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер менен қиаштың арасын,</w:t>
       </w:r>
@@ -2541,31 +2541,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса Бәдір (1897). Collector: Шаһмарданұлы Кашафидин. Informant: Шаһмарданұлы Кашафидин. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Pages: 209-223. folkenu.kz Corpus. Accessed 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса Бәдір (1897). Collector: Шаһмарданұлы Кашафидин. Informant: Шаһмарданұлы Кашафидин. Source: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Pages: 209-223. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>