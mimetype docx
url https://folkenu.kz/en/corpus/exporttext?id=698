--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -57,50 +57,87 @@
       <w:r>
         <w:t xml:space="preserve">Жетер ме, салсам құрық көк дөненге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көк дөнен кез болмасын көлденеңге. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеткенде алыс аулың, қимас қалқа, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көк дөнен де ат болар өлмегенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qara Öleñ (Traditional Kazakh Folk Song)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Will it be enough if I put a lasso on the blue stallion,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Let the blue stallion not cross my path.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">When your distant village departs, dear shade,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">The blue stallion will also become a horse for the undying.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Passport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Collector: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informant: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
@@ -281,31 +318,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қара өлең (2009). Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 71: Қара өлең.—416 б.. Pages: 19. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Қара өлең (2009). Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 71: Қара өлең.—416 б.. Pages: 19. folkenu.kz Corpus. Accessed 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>