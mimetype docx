--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -57,50 +57,87 @@
       <w:r>
         <w:t xml:space="preserve">Жылқы деген мал жақсы күзеткенге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сымдай болар тал құрық түзеткенде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәйге атындай тықыршып тұра алмаймын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дәл қасымнан, қалқатай, сіз өткенде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qara Öleñ (Traditional Kazakh Folk Song)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">A horse is a good animal for guarding,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">It will become as straight as a wire when it is trained.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Like a racing horse, I cannot stand still,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">When you pass by, my dear, right next to me.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Passport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Collector: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informant: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
@@ -292,31 +329,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қара өлең (2009). Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 71: Қара өлең.—416 б.. Pages: 19. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Қара өлең (2009). Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 71: Қара өлең.—416 б.. Pages: 19. folkenu.kz Corpus. Accessed 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>