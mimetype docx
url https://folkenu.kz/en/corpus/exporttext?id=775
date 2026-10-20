--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -2599,62 +2599,62 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pages: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">9-47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Metadata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Әлеуметтік статус: </w:t>
+        <w:t xml:space="preserve">әлеуметтік статус: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Жырау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы аты: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М.Хәкімжанова, Б.Жақыпбаев, Д.Мұрынұлы, М.Исаев, А.Хангельдин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы рөлі: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фольклор жинаушы</w:t>
@@ -2792,31 +2792,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">НӘРІК (1942). Collector: М.Хәкімжанова, Б.Жақыпбаев, Д.Мұрынұлы, М.Исаев, А.Хангельдин. Informant: М.Сеңгірбайұлы. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2008.  Т. 51: Батырлар жыры. —448 бет.. Pages: 9-47. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
+        <w:t xml:space="preserve">НӘРІК (1942). Collector: М.Хәкімжанова, Б.Жақыпбаев, Д.Мұрынұлы, М.Исаев, А.Хангельдин. Informant: М.Сеңгірбайұлы. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2008.  Т. 51: Батырлар жыры. —448 бет.. Pages: 9-47. folkenu.kz Corpus. Accessed 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>