--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -179,62 +179,62 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pages: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">9-15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Metadata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жасы: </w:t>
+        <w:t xml:space="preserve">орындаушы жасы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы аты: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Николай Николаевич Пантусов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы рөлі: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">орыс ориенталисі, этнограф, тілтанушы.</w:t>
@@ -256,51 +256,84 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ел: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Татарстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Елді мекен: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Қазан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Бастапқы формат: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1901 жылы Н.Н.Пантусовтың «Материалы к изучению казах-киргизского наречия» деген жина- ғында (Казань, вып. ІІІ, с.35-40) қазақ және орыс тілдерінде  транскрипциясымен жарияланған. Жариялануы: КС, ІІ, 122-128; Е, ІІІ, 7-11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цифрланған формат: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">"Бабалар сөзі"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Негізгі тіл: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kazakh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Түпнұсқа тілі: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kazakh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Аралас тіл: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">аралас: орысша-қазақша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жазу графикасы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кириллица транскрипциясында</w:t>
@@ -350,31 +383,31 @@
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Credit: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Suggested citation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қара мерген (1901). Collector: Н.Н.Пантусов. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.. Pages: 9-15. folkenu.kz Corpus. Accessed 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Қара мерген (1901). Collector: Н.Н.Пантусов. Source: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.. Pages: 9-15. folkenu.kz Corpus. Accessed 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>