--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -248,31 +248,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қара өлең үлгілері. Дереккөз: Бабалар сөзі: Жүзтомдық. — Астана: «Фолиант», 2011. Т. 70: Қара өлең. — 540 бет.. Беттер: 47. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Қара өлең үлгілері. Дереккөз: Бабалар сөзі: Жүзтомдық. — Астана: «Фолиант», 2011. Т. 70: Қара өлең. — 540 бет.. Беттер: 47. folkenu.kz корпусы. Қаралған күні 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>