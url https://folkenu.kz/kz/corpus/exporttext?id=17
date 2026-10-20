--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -253,277 +253,650 @@
         <w:br/>
         <w:t xml:space="preserve">Жолдас жоқ жерде өздері ойласыпты: «Бұл Жолдас ата, бізге бірінші олжаны берді, енді бұны бізге бермес және біз мұны да бізге бер десек, ұят болар», – десіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқан соң қызды алып, керуен еліне қарай жүреді. Кеш болғанда Махмудтың елінің шетіне жетеді. Соған дейін Жолдас Махмудқа ешқандай сыр бермепті. Бір уақыттары Жолдас қасына Махмудты шақырып алып оңашада былай депті:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> – Сендердің елдеріңнен шыққандарыңа бір ай уақыт болыпты. Мен де сол бір айдан бері сендермен жолдас болып, бір табақтан ас ішіп келемін. Бірақ осы бүгінге дейін мен саған бір</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">ауыз сыр, ақыл айтпадым. Енді көп ұзамай бір-бірден бөлек кететін боламыз. Махмуд балам, сен әлі жассың, өміріңнің ішінде бірінші рет жолға шығып қайттың. Сенің көргеніңнен көрмегенің әлі көп, дегенмен саған сырымды айтайын. Мен осы Қырым ханының атақты батыры болдым. Сөйтіп, жүріп ханның Алтын орда хандығынан әкелген Зейнеп деген кіші әйелімен көңіл қосып, оны Қырымнан басқа бір елге алып қаштым. Содан бері отыз үш жыл болды. Мені сенің әкең Арзы жақсы біледі. Енді саған айтарым – сенің әкең Арзы менің бірге туған екі туысыма көп жақсылық етті. Оларды байытты. Бірақ менің туыстарым сенің әкең Арзының ол жақсылықтарын білмеді. Сондықтан әкеңнің оларға істеген жақсылығын осы сапарда сен арқылы мен қайтарып отырмын. Енді өз еліңе келдің, мына қыз да, тоғыз түйе алтын да сенікі. Осының өзі сенің өміріңе, кісіге қайыр етуіңе де жетеді. Өзің енді ұзақ жолға шықпа. Мына қыз сенің адал жарың. Мен енді өз еліме кетемін. Сен бұл сырды өлгеніңше тісіңнен шығарма, – деп, Жолдас өз жөнімен жүре беріпті. Сол күні кеште Махмуд өз үйіне аман-сау келіп, ата-анасына қауышқан екен. Арзы да баласының бірінші шыққан сапарында тауып қайтқан олжасына қатты қуанған екен. Әкелген қызын Махмудқа некелеп, неше күн той жасап, алтын қабақ аттырады. Сол күннен бастап Махмуд сауда жасауды да, ұзақ жолға шығуды да қойыпты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Паспорт</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">52</w:t>
+        <w:t xml:space="preserve">Ағылшын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arzy the Merchant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Once upon a time, there was a famous merchant named Arzy in the city of Crimea. Although he was engaged in trade, he was kind to the people he employed and to the poor. For this reason, the people held him in high regard and called him Mr. Arzy.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Later, those who took his livestock and became wealthy did not consider Arzy, comparing their wealth against him, and many opposed him. The reason was that Arzy had only one son, who was still young. Taking advantage of this, the merchants who were trading with Arzy caused him losses for three years without giving him any profit. Arzy himself had no one at home to manage his affairs while he was away on trade.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Then he called his twelve-year-old son Mahmoud and said: “My son, I have grown old, and if I leave, there will be no one to manage the household. Therefore, my son, you should bear the harm that others bring upon me. This way, you will learn. If I die while you are learning, you will be left with nothing,” he said.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">These words of his father struck a chord with the boy. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Father, if you send me, do not give me a lot of treasure on my first journey, and add five trustworthy men to accompany me,” the boy replied.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Hearing this from his son, Arzy was pleased, thinking, “My son will not be worse than others,” and he held a feast to send him off. He loaded goods onto nine camels and added five young men to accompany his son. As Mahmoud was about to set off, he gave him two pieces of advice:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “While traveling, do not camp in deep valleys when it gets late! Do not camp in old wintering grounds just because there is shelter! Thieves and robbers often hide in such places,” he said.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Mahmoud set off with his companions, and after two days of travel, on the evening of the third day, they encountered a middle-aged man with a horse and a short sword at his waist. He asked Mahmoud:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Where have you come from, and which city are you going to?” </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Mahmoud replied that they had come from Crimea and mentioned the name of the city they were heading to. After answering the man's question, Mahmoud asked:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Sir, where have you come from, and where are you going?”</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">The man replied:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Our village is not far from here, to the south. I am also going to the city you are heading to. My horse is unfit for travel; may I accompany you?” </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Mahmoud's companions opposed the man joining them. They were concerned because Arzy had trusted them with his son, and this man, even if he had a weapon, could be a danger. They feared that if they let Mahmoud out of their sight, they might lose him, especially if this man learned that they were truly going on a trading journey, he might become hostile towards them.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">However, Mahmoud, though young, knew of his father Arzy's kindness towards people. “My father said, ‘Do not run away from a person you meet on the road,’” he thought. “But do not reveal your secrets to someone you do not know well until you are sure of them. Therefore, let this man walk with us until he shows any ill intent,” Mahmoud said.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Mahmoud then said to the man:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Brother, it is good; we also need someone who knows the way like you. Please join us as a companion.”</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">At that moment, the sun was setting, and it was time for evening prayers. Their horses and camels were tired, and when they looked around, they saw a large valley. Mahmoud, following his father's instructions, did not want to camp there. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Then the man they met said: “Let’s take a chance and camp; I will take care of any trouble that comes from this valley,” he said. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">After hearing this, Mahmoud replied: “It is said that those who heed the words of the elders do not go wrong; if we are to camp, let’s camp!” </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">While everyone was asleep, just before dawn, a whistling sound, like a gust of wind, reached the ears of the man who had joined them. He got up to see a dragon coming to devour them. At that moment, the man took his short sword and approached the dragon. As the dragon lunged at him, he struck with his sword, slicing through the dragon from its mouth to its tail, killing it. He did this without alerting Mahmoud or his companions, took the dragon far away, burned it, and collected its ashes in his pocket. Then he returned to his place and lay down again. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">In the morning, they all woke up safe and sound, had their meals, and set off. They traveled until evening and arrived near an old wintering ground. They were afraid to camp there, but the same man said: “Let’s take a chance and camp,” he said. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">In the middle of the night, while they were all asleep, the man who had joined them heard a terrible voice coming from the bad wintering ground. Taking his short sword, he went to the source of the sound and found an old house. It had three large doors, and after passing through two doors, he reached the last door and saw a beautiful girl sitting with seven giants. They were arguing over who would take the beautiful girl. Seeing this, the man with the short sword burst through the door, stepped back out, and hid at the threshold of the last narrow door.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Not long after, the largest of the giants said:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “I smell a human; let me go check,” and he got up. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">He passed through the two doors to go outside, and as he bent down to enter the narrow door, the traveler struck the giant's head. Gradually, he killed the remaining giants, and when he entered the house, a beautiful young girl exclaimed: “I have a day to see a human!” and burst into tears.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">The traveler asked the girl:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “How did you end up in the hands of the giants?” </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">The girl replied:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “I was the daughter of the chief minister of the king in the city of Merin. It has only been six months since my fame began to rise. They heard of me and waged war on our land, capturing me and bringing me here three days ago. However, according to their custom, they do not touch me until one of them claims me, so I have not suffered any harm yet. They have been arguing among themselves for three days. Now you must leave this place. I may die. They just said they smelled a human and are looking for you outside. If you manage to escape from them, please go to my homeland and tell them you saw me and send my regards; I beg you,” said the girl.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Then the man who had killed the giants said:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Do not worry, my dear; I have killed your enemies, the seven giants. You can stay here. I will take you back to your homeland when I return; there is no danger for you now,” he said.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">The girl, seeing the dead giants, was happy and waited for the man to return. Mahmoud and his companions were unaware of the events that had taken place during their stay in the valley and the bad wintering ground. In the morning, they set off safely.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">After several days of travel, they came upon a village. When they arrived, they saw that the people of that village were all missing one hand and one foot. When they inquired about it, they learned that these people were from the same place where they had camped in the valley. While they were there, a dragon in that valley used to eat one person every month. To escape from it, they had moved to this place. Since coming here, the entire population had lost one hand and one foot.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Then the man who had joined them asked:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “How can you be cured of this?” </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">The villagers replied:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Only the one who has cured us from the dragon's poison can heal us,” they said. Then Mahmoud's companion asked: “What would you give to the one who cures you of this illness?” </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Hearing this, the disabled villagers said:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “If you cure us of this illness, we would give you as much gold and precious gems as the nine camels can carry,” they said.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Mahmoud, intrigued by the promise of gold and gems, thought to himself as he looked at the man who had joined them:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “If this man cannot cure this illness, he would not have asked. He must be a knowledgeable person. I have traveled with him for several days and have not asked his name. Perhaps if he cures them, I will return from my first journey with a bounty. I should ask his name,” he thought.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Sir, what is your name?” he asked. The man replied: “My name is Joldas.” Mahmoud then said:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “Sir, how can these people be cured? If you did not know, you would not have asked; you inquired about everything concerning their situation. They have shared everything they have experienced with us. If you can, please heal them. Goodness begets goodness; may this people be healed through you. We will share the nine camels and the red gold!” </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">At that moment, Joldas said:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “I am not a person who seeks wealth; I have been traveling for you. Therefore, I will heal this people in seven days. Whatever they give you is yours,” he said.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Thus, on the day they camped in the valley, with the ashes of the dragon he had collected, he healed all those who were missing a hand and a foot. The healed people, as promised, gave them nine camels and as much red gold as their mounts could carry.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Seeing this, Mahmoud distributed the items he had brought to the healed people. Mahmoud's companions also took as much red gold as they needed. After finishing their work there, Mahmoud returned to his homeland in about two weeks. After three days of resting, he arrived at the old wintering ground where the girl was.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">On that day, Joldas brought the girl out of the house. The girl was now fourteen years old and one of the most beautiful in the world. Seeing her, both Mahmoud and his companions were astonished and sat there, mesmerized.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">While Joldas was not present, they conspired: “This Joldas has given us the first bounty; now he may not give us this girl, and it would be shameful to ask him for her,” they said.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">At dawn, they took the girl and set off towards their homeland. By evening, they reached the outskirts of Mahmoud's village. Until then, Joldas had not revealed anything to Mahmoud. At one point, Joldas called Mahmoud aside and said privately:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">- “It has been a month since you left your homeland. I have been traveling with you for that month, sharing the same food. However, until today, I have not shared a word of wisdom with you. Soon, we will part ways. Mahmoud, my son, you are still young; this is your first journey. You have much more to see than what you have seen. Nevertheless, I will share my secret with you. I was a famous warrior of the Khan of Crimea. During my travels, I fell in love with the Khan's minor wife, Zeynep, whom I brought away from Crimea to another land. It has been thirty-three years since then. Your father Arzy knows me well. Now I want to tell you that your father Arzy has done much good for my two relatives. He has enriched them. However, my relatives did not know of your father's kindness. Therefore, through you, I am repaying your father's goodness on this journey. Now that you have returned to your homeland, this girl and the nine camels of gold are yours. This alone will suffice for your life and your generosity. Do not embark on long journeys again. This girl is your faithful wife. I will now return to my homeland. Keep this secret until your death,” Joldas said and went on his way. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">That evening, Mahmoud returned home safely and was reunited with his parents. Arzy was very happy with the bounty his son had brought back from his first journey. He married the girl to Mahmoud and held a celebration for several days, giving her a golden bridal veil. From that day on, Mahmoud ceased to engage in trade or embark on long journeys.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Метадерек</w:t>
-[...120 lines deleted...]
-        <w:t xml:space="preserve">Қазақша</w:t>
+        <w:t xml:space="preserve">Паспорт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жинаушы: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Т.Байжанов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Айтушы: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Көрсетілмеген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жыл: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Көрсетілмеген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жазба ID: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Көрсетілмеген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дереккөз кітап: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Беттер: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Метадерек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жинаушы аты: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Т.Байжанов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жинаушы рөлі: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">фольклор жинаушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Институт: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Әдебиет және өнер институты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ел: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бастапқы формат: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Түпнұсқасы ӘӨИ ҚҚ, 481-бума, 4-дәптерде сақтаулы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цифрланған формат: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жариялануы: ҚЕ, ІІІ, 31-36; АС, 250-254; Е, ІІ, 209-213.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Негізгі тіл: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қазақша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Түпнұсқа тілі: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қазақша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бастапқы тіл: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қазақша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мәтін тілі: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қазақша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Құқықтар және дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Лицензия: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Арзы саудагер. Жинаушы: Т.Байжанов.. ATU: 300. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.. Беттер: 52. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Арзы саудагер. Жинаушы: Т.Байжанов.. ATU: 300. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.. Беттер: 52. folkenu.kz корпусы. Қаралған күні 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>