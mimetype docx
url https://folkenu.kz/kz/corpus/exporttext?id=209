--- v0 (2026-07-18)
+++ v1 (2026-09-05)
@@ -337,31 +337,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Есек пен саршұнақ. Айтушы: Мәмбетжан Ибрагимов. ATU: АТ91, ТМК540. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 75: Батырлық ертегілер.—472 бет.. Беттер: 269-271. folkenu.kz корпусы. Қаралған күні 2026-07-18.</w:t>
+        <w:t xml:space="preserve">Есек пен саршұнақ. Айтушы: Мәмбетжан Ибрагимов. ATU: АТ91, ТМК540. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 75: Батырлық ертегілер.—472 бет.. Беттер: 269-271. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>