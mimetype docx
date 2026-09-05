--- v0 (2026-07-18)
+++ v1 (2026-09-05)
@@ -329,31 +329,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қаз (1912). Жинаушы: С.Көбеев. ATU: СУС255. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 73: Хайуанаттар туралы ертегілер.—536 бет.. Беттер: 275. folkenu.kz корпусы. Қаралған күні 2026-07-18.</w:t>
+        <w:t xml:space="preserve">Қаз (1912). Жинаушы: С.Көбеев. ATU: СУС255. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 73: Хайуанаттар туралы ертегілер.—536 бет.. Беттер: 275. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>