--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -595,31 +595,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Мұңлық-Зарлық. Жинаушы: Д. Төлебаев. ATU: 707. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Беттер: 196-203. folkenu.kz корпусы. Қаралған күні 2026-06-02.</w:t>
+        <w:t xml:space="preserve">Мұңлық-Зарлық. Жинаушы: Д. Төлебаев. ATU: 707. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Беттер: 196-203. folkenu.kz корпусы. Қаралған күні 2026-07-18.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>