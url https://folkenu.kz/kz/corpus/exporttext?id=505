--- v1 (2026-07-18)
+++ v2 (2026-09-05)
@@ -595,31 +595,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Мұңлық-Зарлық. Жинаушы: Д. Төлебаев. ATU: 707. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Беттер: 196-203. folkenu.kz корпусы. Қаралған күні 2026-07-18.</w:t>
+        <w:t xml:space="preserve">Мұңлық-Зарлық. Жинаушы: Д. Төлебаев. ATU: 707. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 76: Новеллалық ертегілер.—408 бет.. Беттер: 196-203. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>