--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -163,51 +163,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Беттер: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">233-235</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Метадерек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы аты: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">О. Еңсегенов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы рөлі: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">фольклор жинаушы</w:t>
@@ -323,31 +323,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Дәулет құс. Жинаушы: О. Еңсегенов. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.. Беттер: 233-235. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Дәулет құс. Жинаушы: О. Еңсегенов. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011.  Т. 74: Қиял-ғажайып ертегілер.—472 бет.. Беттер: 233-235. folkenu.kz корпусы. Қаралған күні 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>