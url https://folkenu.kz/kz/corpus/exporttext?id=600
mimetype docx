--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -5539,31 +5539,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Мәлікриан, Рабиғұлмүлік, қыз Жәмила (1948). Жинаушы: Т. Төлеубайұлы. Айтушы: Т. Толымхан. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 21: Ғашықтық дастандар.—2005.. Беттер: 110-158. folkenu.kz корпусы. Қаралған күні 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Мәлікриан, Рабиғұлмүлік, қыз Жәмила (1948). Жинаушы: Т. Төлеубайұлы. Айтушы: Т. Толымхан. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 21: Ғашықтық дастандар.—2005.. Беттер: 110-158. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>