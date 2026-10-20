--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -45,50 +45,75 @@
         <w:t xml:space="preserve">Қазақша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Қара өлең</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ендеше, айтагенің айт дегенді, Әріптес төгілдіріп айтты өлеңді. Дәстүрлі қара өлеңнің бір бұтағы, Азырақ айтайықшы ат өлеңді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ағылшын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qara Öleñ (Traditional Kazakh Folk Song)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Well then, as you said, let’s say it, The colleague recited the poem eloquently. A branch of traditional verse, Let’s say a little about the horse poem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Паспорт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Айтушы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
@@ -280,31 +305,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қара өлең (2009). Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2004. Т. 12: Діни дастандар.—2005.—328 бет, суретті. Беттер: 18. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Қара өлең (2009). Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2004. Т. 12: Діни дастандар.—2005.—328 бет, суретті. Беттер: 18. folkenu.kz корпусы. Қаралған күні 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>