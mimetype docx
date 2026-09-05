--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -175,99 +175,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әуелі жад етелім Тәңірім атын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен өлсем де, өлмей-дүр жазған хатым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық беске келе-дүр менім жасым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тобольский губерния – асыл затым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ялутар оязының туған жерім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Синпольский болыс-дүр тұрған жерім.</w:t>
+        <w:t xml:space="preserve">Синпольский болыс-дүр тұрған жерім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қазақта он екі жыл бала оқытып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Семиполат, Омскі – жүрген жерім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұмашық ұғлы Мәулекей болар атым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қиссаны қазақтан көріп алдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қазанға печат баспа үміт еттім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Заказной почтальон айдап салдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кейбір адам сөйлейді жалған сөзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен де айтамын көңліме алған сөзді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тыңласаңыз, жамағат, мен сөйлейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітбаттал батырдан қалған сөзді.</w:t>
+        <w:t xml:space="preserve">Сейітбаттал батырдан қалған сөзді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұстафа пайғамбарға кітап енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар баршасы оқып білді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жоқ-барды көп сөйлеп не қылайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал қиссасы енді келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -275,99 +275,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал Миланаға барған жері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диюға қылышын салған жері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түркістаннан ақ пілді алып келіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар қызын алған жері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбул Мұтхаф шаһының риуаяты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көп қылды Сейітбаттал ғиззаттары.</w:t>
+        <w:t xml:space="preserve">Көп қылды Сейітбаттал ғиззаттары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш ұғлы бар еді ол Сейіттің –</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғажап, көркем, құб еді суреттері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірінің аты – Бәшір, бірі– Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірінің аты Нәзір дедім, бәлі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмма Әли бек көркем жігіт екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстазға берді ғылым үйреткелі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балаларын молдаға елтіп берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күнде балалары қайтып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, ата, жұмалық берші бізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Молдамызға бергелі керек,– деді.</w:t>
+        <w:t xml:space="preserve">Молдамызға бергелі керек,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оңға, солға қарады Баттал ғазы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай Баттал палуан, ғаяр, ғазы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп-іздеп таппады һешбір нәрсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оны беріп, ұстазын қылса разы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -375,99 +375,99 @@
         <w:br/>
         <w:t xml:space="preserve">Таба алмай үйдің ішін ақтарады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапан менен сәлдесін шығарады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үстіндегі шапанын шешіп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли, Нәзір молдаға апарады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапан менен сәлдесін берді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Балалар молдасына келді  дейді.</w:t>
+        <w:t xml:space="preserve">Балалар молдасына келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанысып екеуі алып барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келтіріп, молдасына берді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатыны – Гүләндам Тарион қызы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылы кәміл, бойы зипа, гүлдей жүзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңліне келіп малының жоқтығына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтады Батталға арыз сөзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, Баттал, дүниеде жоқ сендей адам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл істің лайығы жоқ енді саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапан менен сәлдеңді шешіп бердің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бар ма екен бізден пақыр, айтшы маған?</w:t>
+        <w:t xml:space="preserve">Бар ма екен бізден пақыр, айтшы маған?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүниеде өлім бар, тіріклік бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Боламын бұ ниетке мен енді зар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш нәрсе жимадың дүние-малдан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзіңнен соң балаларға нең қалар?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -475,99 +475,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Әй, никарым, есіт менен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтайын хикаятты Расулымнан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келер екен көп алтын Пайғамбарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп алымлар алар екен кәпірлерден.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрін де пақырларға үлестірген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайда пақыр бар болса, бәрі келген.</w:t>
+        <w:t xml:space="preserve">Қайда пақыр бар болса, бәрі келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарым дүниеде мал жимаған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді бізге мал жимақ харам екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Хамза Расулдың ағасы еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Әли һәм күйеу баласы еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар да жимаған дүние-малын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүние бәрімізден қаласы еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрыста қолдарына көп мал түскен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Малын алып, кәпірдің басын кескен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нәпсіге олар көңіл бермегенлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алланың ризасына жаннан кешкен.</w:t>
+        <w:t xml:space="preserve">Алланың ризасына жаннан кешкен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, Гүләндам, айтайын есіт менен, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен дағы олардың нәсілінен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не қылсам да, Құдай үшін мен қылармын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолыма мал жимақ келмес менен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -575,99 +575,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қатыны айтты: – Асылың әмір Омар</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не үшін дүниелік көп мал жияр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнша қазына, бұйымы толып жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр күнде түрлі-түрлі киім киер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Әй, қатын, сөзім болар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сұрасам әмір Омар қызын берер.</w:t>
+        <w:t xml:space="preserve">Сұрасам әмір Омар қызын берер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатын айтты Гүләндам: – Бір пұлың жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша қызын саған қашан берер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аты-дүр Малатия – үшбу шаһар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың падишаһы – әмір Омар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баттал еді – шаһарда ләшкер басы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәммасына бар еді көп ғазылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатима – әмір Омар шаһтың қызы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Туған айдай болады оның жүзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Нәсіп болса сол қызын алармын” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейіт айтты қатынға үшбу сөзді.</w:t>
+        <w:t xml:space="preserve">Сейіт айтты қатынға үшбу сөзді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Ол қызды мен тілермін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы малсыз үйіме әпкелермін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүләндам айтады: – Барып көрші,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Берсе жақсы, мен дағы хош көрермін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -675,99 +675,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейіт енді орнынан түрегелді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар үйіне жүре берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол қусырып құрметлеп, сәлем беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар қасына кіріп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Падиша әмір Омар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мен келдім, саған айтар бір сөзім бар.</w:t>
+        <w:t xml:space="preserve">Мен келдім, саған айтар бір сөзім бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естідім дүние-малдан көп жиыпсың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аһл Алла малға мейіл қылмағанлар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Не болар, көп болса менім малым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қызым бар үйімде, менім жаным.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы күйеу табылса, мен берермін</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызымменен ұзатып жүмлә малым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, Баттал, күйеу тап, мен көрейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Егер білсең хабарын келтіресің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қызыма лайықтап күйеу тапсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тамаша етіп, жақсы той мен қылайын.</w:t>
+        <w:t xml:space="preserve">Тамаша етіп, жақсы той мен қылайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жақсы күйеу керек болса, мен табайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп тауып, мен саған білдірейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар айтады: – Жақсы болар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарардай жақсы тапсаң, құп көрермін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -775,99 +775,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Сейітбаттал  сәруар, ғазы мен емес пе?!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһымыз әмір Омар сен емес пе?!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қызың маған берсең нешік болар?!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қызыңа мен өзім тең емес пе?!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қатының – Тарион қызы бар үйіңде!</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Не болар жалғыз қатын мендей ерге?!</w:t>
+        <w:t xml:space="preserve">– Не болар жалғыз қатын мендей ерге?!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен маған екі қатын көп көресің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тоғыз қатын бар екен Пайғамбарда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– һешқайда қыз бермеслер бір тіл бірлән,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен кеңес қылайын жұртым бірлән.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, Баттал, осы жерде тұра тұршы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барып кеңес қылайын қатын бірлән.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал сөзіні тамам қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар тез барып, үйге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатынға мәлім қылды үшбу сөзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Естіген соң қатыны фариад қылды.</w:t>
+        <w:t xml:space="preserve">Естіген соң қатыны фариад қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Аһ, дариға, ол қызды нешік қарар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үйінде тұрмас өзі, ел қыдырар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі жарлы, малы да жоқ, пұлы да жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр жерде, жүрген жерде қатын алар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -875,99 +875,99 @@
         <w:br/>
         <w:t xml:space="preserve">Фатима қыз есітіп мұны білді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анасының қасына жетіп келді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Батталдай ер жаһанда теңі болмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мені соған берің,– деп жауап берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, ана, жаман сөзің неге керек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баттал-ғазы, ғаяр-дүр, өзі зерек.</w:t>
+        <w:t xml:space="preserve">Баттал-ғазы, ғаяр-дүр, өзі зерек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі ғалым мұнаууар, өзі көркем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрбір буын сайын оған қатын керек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естіген соң анасы ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол көтеріп, қызының жүзін ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Араңызда бір сұмдық бар екен” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызының аузы-мұрны қанға толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатынға сөз айтады әмір Омар:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қызым дағы Батталды жақсы көрер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Палуанды қайтармақ жақсы болмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ойласам, берсек бізге жақсы болар.</w:t>
+        <w:t xml:space="preserve">Ойласам, берсек бізге жақсы болар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатын айтты: – Тез енді Батталға бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп сұрағыл қалыңға һәр түрлі мал.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Малы жоқ, көп сұрасаң малдан қашар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біз дағы құтылармыз, тілімді ал.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -975,99 +975,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Әй, қатын, олай болса мен барайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалың малға не шақлы мал сұрайын?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таба алмастай мал сұрап амалменен</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батталдың бұ сөзінен құтылайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатын айтты: – Түркістан шаһарында</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір ақ піл бар екен, білдім анда.</w:t>
+        <w:t xml:space="preserve">Бір ақ піл бар екен, білдім анда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызыл-алтын үстінде күннен жалтыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын таға құйылған аяғында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол ақ пілді келтірсін, барсын дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз ақ түйе, жүз қызыл түйе дағы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз ат болсын рұми, өңкей қара,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үстіне салып келсін бар жарағы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүз бәдәуи һәм жүзі һинди болсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр қайсысы зинат бірлән ерленсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтынды ер-тоқым ерлетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үстіне жүз көркем қыздар мінсін.</w:t>
+        <w:t xml:space="preserve">Үстіне жүз көркем қыздар мінсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарымына жүз бала тағы мінсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттанып қыздар бірлә бірге келсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны есітсе Батталың таңға қалар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұндай қылып сұрарды қайдан білсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1075,99 +1075,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сен енді кешікпей-ақ Батталға бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны естіп, Батталың таңға қалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп таппас жер жүзін қыдырса да,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Андан соң жанымыз тыныш қалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар орнынан түрегелді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітті көрейін деп жүре берді.</w:t>
+        <w:t xml:space="preserve">Сейітті көрейін деп жүре берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">… менен аттарын бәрін дағы</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал ғазыдан талап қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жақсы сөз, раст айттың, мен кетейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы айтқан сөзіме мен  жетейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ аттарды пілменен, қыздарменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп тауып бәрін де келтірейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бір жылда келермін” деп уағда берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Амандасып үйіне қайтып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар шаһтың айтқан сөзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бәрін де қатынға мәлім қылды.</w:t>
+        <w:t xml:space="preserve">Бәрін де қатынға мәлім қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатын айтты: – Мен саған айтпадым ба,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қызын саған бермес демедім бе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қызын берер маған” деп кетіп едің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уа, мақтаншақ, сертіңе жетпедің бе?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1175,99 +1175,99 @@
         <w:br/>
         <w:t xml:space="preserve">Мұны естіп келділер жаранлары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлүл болып жиылды анлар бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сейітіміз, бұл іске қам жемеңіз” [деп],</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Насихатты қылдылар баршалары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршалары айттылар: – Иә, палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол нәрселер табылар қашан саған?</w:t>
+        <w:t xml:space="preserve">Ол нәрселер табылар қашан саған?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бізді тастап кетерсіз, панаһымыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен кеткен соң бізлерге – ақырзаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Уағдамыз болып қалған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтқан сөзден айрылмас ер атанған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен бұ малдың бәрін де мойныма алдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер болар ма, уағдасы болса жалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қош қалыңыз енді сіз, жаранларым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен енді һиндустанға сапар барам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ Тағала жазғанын мен көрермін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дұғада болыңызлар, жаранларым.</w:t>
+        <w:t xml:space="preserve">Дұғада болыңызлар, жаранларым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаранлар баршалары зар қылдылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түн ортасы болғанша отырдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасына шақырды балаларын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатыны Гүләндамды келтірділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1275,99 +1275,99 @@
         <w:br/>
         <w:t xml:space="preserve">Гүләндамменен екеуі амандасты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балаларын құшақтап, көп жыласты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаранлар баршасыменен амандасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түн ортасы болғанда жолға түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәуекел деп Құдайға, жолға түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Аң аулап, таулардан өте кешті.</w:t>
+        <w:t xml:space="preserve">Аң аулап, таулардан өте кешті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отыз үш күн тоқтамай жүріп еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір теңіздің жанына келіп түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Теңіздің жанында ағаш бар-ды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағаштардың алдына келіп қонды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хош сахара, жасыл шөп, құстар сайрар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отын жағып, пісіріп тамақ қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ауқатын пісіріп, тамақ қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таһарат алып, сол жерде намаз қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мінәжат қылды жүзін көкке тұтып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Жәрдем қыл” деп, Құдайға зарлық қылды.</w:t>
+        <w:t xml:space="preserve">“Жәрдем қыл” деп, Құдайға зарлық қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Иләһим, құдіретіңнен қуат бергіл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілеген тілектерім қабыл қылғыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзіне қолын тұтып, зары қылды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, Құдая, жәрдемің қыла көргіл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1375,99 +1375,99 @@
         <w:br/>
         <w:t xml:space="preserve">Зарлық қылды Құдайға ол палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйқысы келіп жатыпты біраз заман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтаймын деп сол жерде жатып еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағына дауыс кірді ат кісінеген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сескеніп, орнынан тұра келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Кім екен?” деп жан-жаққа қарай берді.</w:t>
+        <w:t xml:space="preserve">“Кім екен?” деп жан-жаққа қарай берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрсе Хызыр пайғамбар келген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсы келіп Сейітке сәлем берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хызыр келген екенін Сейіт білді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Уа аләйкумассалам,– деп сәлем алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хызырдың аяғына келіп түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолын өбіп, Хызырға қызмет қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хызыр айтты: – Білдің бе мені танып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айдалада жатырсың мұнда нағып?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапшаң бол, атыңа мін, қамшыңды ал!</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көзіңді жұм, кетемін сені алып!</w:t>
+        <w:t xml:space="preserve">Көзіңді жұм, кетемін сені алып!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал орнынан тұрды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапшаң келіп атына мінді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атына мініп алып, қамшы ұрып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жұм” деген соң көзін жұмды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1475,99 +1475,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қайтадан тағы да ашты көзін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Теңіздің ар жағында көрді өзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сахара һеш адам жүрген емес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шүкір қылып, сәждеге ұрды жүзін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сахараға келіп түсті ол палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сахараның оттары хош зағыпыран.</w:t>
+        <w:t xml:space="preserve">Сахараның оттары хош зағыпыран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалампыр, санжаби бәрі сонда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәмма бәрін көрді де, болды қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баттал ғазы қарайды жоғары-төмен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хызырды көре алмайды, қалды қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғайыптан әуез келді құлағына:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Іздеп келген жерің-дүр бұ һиндустан”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аллаға тәуекелді қылады енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Көп істерді қыларсың мұнда” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт енді бұ сөзді естіген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тәуекеллеп атына мінеді енді.</w:t>
+        <w:t xml:space="preserve">Тәуекеллеп атына мінеді енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аң аулап екі күн кетті  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бара-бара бір сахараға жетті  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрінді бір шарбақ айдалада,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүре-жүре ол шарбаққа жетті  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1575,99 +1575,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ол шарбақтың ішіне кірді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамы биік бақты көрді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ортасында тағы да бір сарай бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол сарайдың жанына келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есігін найза бірлән ашты  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол бақтың ішіне кірді  дейді.</w:t>
+        <w:t xml:space="preserve">Ол бақтың ішіне кірді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш жанның өзі де жоқ, ізі де жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айналып жан-жағына жүрді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жемісті көрді, түсті ашқарақтан,  </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жемістерді жеді һәрбірінен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атыны байлап қойып шарбағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарай таба келеді ол жерінен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүнияда не көрінбес әзиз жанға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарайдың басқышынан шықты тамға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешбір жан жоқ, хабарын сұрар еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һеш адам жоқ ішінде, қалды таңға.</w:t>
+        <w:t xml:space="preserve">һеш адам жоқ ішінде, қалды таңға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басқыш бірлән сарайға мінеді енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарайда һеш адам жоқ, кірді, көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ неткен жәй жатқан сарай екен”,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтадан басқыштан төмен енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1675,99 +1675,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қойған жерде атын көре алмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайда кеткен екенін біле алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тысқа шығып, жолменен іздеп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақшамғаша іздеді, таба алмады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келүр еді жолменен шам уақытында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үлкен шаһар көрінді тап алдында.</w:t>
+        <w:t xml:space="preserve">Үлкен шаһар көрінді тап алдында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір тамның үстінде намаз оқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайға дұға қылып, жатты сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұйықтады, таң атқан соң түрегелді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң намазын тағы да сонда қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараса бір жақтан кісі келер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ қандай шаһар?”  деп хабар сұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сұрасаң шаһар аты – Тантания,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһар атын білмесең, келдің неге?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт енді орнынан түрегелді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетіп келді шаһардың қапуына.</w:t>
+        <w:t xml:space="preserve">Жетіп келді шаһардың қапуына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт көрді жиылған көп адамлар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Меһрасып – падишаның аты” дерлер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның қасында уәзірлері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы кеңеске жиылғандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1775,99 +1775,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сол жерде Сейітбаттал тұрып еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт құлменен падиша жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрсе қақпа түбінде бір адам тұр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзін, бойын Батталдың көркем көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң қалды Батталдың тал бойына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көркемдігі бар еді падишаға.</w:t>
+        <w:t xml:space="preserve">Көркемдігі бар еді падишаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір құлын қасына шақырып айтты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сол кісіні алып бар біздің үйге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Апарғыл біздің үйге ізет қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біз келгенше сақтай-дүр қызмет қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып жөнелді “Келемін” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батталға сөз айтты ол құл барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батталға құл айтты: – Әй, кари адам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаһым жіберді мені саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып өз үйіне шақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Апарам деп мен келдім сені соған.</w:t>
+        <w:t xml:space="preserve">Апарам деп мен келдім сені соған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Сөзім бар менім сенде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып падишаңыз қайсы дінде?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Падишаны сұрасаң пұт параст-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызыл-алтын пұттары бар алдында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1875,99 +1875,99 @@
         <w:br/>
         <w:t xml:space="preserve">Пұтының үлкендігі қырық батпан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Інжуден көзлеріне гауһар таққан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш патшаның мұндайын тәңірісі жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздің патша сондайын Құдай тапқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Бұ сөзің қатты жаман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пұтты құдай деп айттың, ғапыл надан.</w:t>
+        <w:t xml:space="preserve">Пұтты құдай деп айттың, ғапыл надан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адам қылған пұт қашан құдай болсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзіңді есіттірме енді маған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, ақымақ, ақылсыз, бермен қара,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол пұтты құдай дейсің, жүзің қара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол пұтты балтаменен біреу ұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сынып кетер ол, болар екі пара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, ақымақ, айтайын, сөзімді есіт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылменен бұ сөзге құлағың тұт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біреу ұрып, сындырса балтаменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құдайлыққа не жарар, ол шірік пұт.</w:t>
+        <w:t xml:space="preserve">Құдайлыққа не жарар, ол шірік пұт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай ол-дүр, тыңдашы, болмас оның,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш жан бірлән кеңесі болмас оның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жер мен көкті, ай мен күнді ол жаратқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сипатын тілмен айтып болмас оның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1975,99 +1975,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпір-дүр падишаң, мен көрмеймін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірдің қапуына мен бармаймын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның пұттарын адам қылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол пұттардың қасына мен бармаймын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып, жаман құл боқтап салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұны естіп Сейіт һәм ашуланды.</w:t>
+        <w:t xml:space="preserve">Мұны естіп Сейіт һәм ашуланды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал орнынан тұрды дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлдың екі құлағын үзіп алды. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Неге сен боқтадың мені бұлай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адам жонған тақтаны дедің құдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алып бар” деп құлақтарын құлға берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Құдай болса түзетсін бұрынғыдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құл бұ халді көрді де, фариад қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлды көріп, жамағат көп жиылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Неге үздің бұ құлдың құлағын? – деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Халайық жан-жағынан ғауға салды.</w:t>
+        <w:t xml:space="preserve">Халайық жан-жағынан ғауға салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің ашуы енді келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолыменен он сегіз кісі өлтірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағын қолына алып құл жөнелді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаға хабарды тез келтірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
@@ -2075,99 +2075,99 @@
         <w:br/>
         <w:t xml:space="preserve">Құл жүріп, падишаға жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келді де уақиғаны мәлім қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлақсыз құлын көргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал қасына шапшаң келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт сонда кісілерді ұрар ерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір қолменен бәрін де қырар ерді.</w:t>
+        <w:t xml:space="preserve">Бір қолменен бәрін де қырар ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп адамлар өлтірді ол күн Сейіт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ұрғанда, он кісі өлер ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып сол арада келіп көрген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітті көрген жерде қайран қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсысының аяқ-қолы сынып жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп кісі сол арада өліп қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Оқ атың!”  деп бұйырды Меһрасып:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Неге бұлай тұрасыз жәй қарасып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқпенен өлтірмесе, сірә, болмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өлтірді ғой бәріңді басып-басып.</w:t>
+        <w:t xml:space="preserve">Өлтірді ғой бәріңді басып-басып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер баршасы оқтар атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің денесіне келіп батты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша жері Сейіттің жара болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандары кеудесінен судай ақты.         </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2175,299 +2175,299 @@
         <w:br/>
         <w:t xml:space="preserve">Не амал бар, әл-қуат кеткеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қашпақ болды қараңғы болғаннан соң.       </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеш болғаннан соң ләшкерден Сейіт шықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұла бойы қызыл қан болғаннан соң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт кетті, кәпірлер білмей қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жүріп барып бір дәреге жақын барды.</w:t>
+        <w:t xml:space="preserve">Жүріп барып бір дәреге жақын барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамам тәні ауырып, науқас болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз тамның түбінде жатып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарайды шаһар халқы іздеп аттан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шам жанып, іздеділер шындан-шындан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанша іздеді болмады, таба алмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып падиша болды қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша ордасына жүрді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір уәзірі бар ерді, көрді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша  ордасына кіргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Уәзір келіп, қасына кірді  дейді.</w:t>
+        <w:t xml:space="preserve">Уәзір келіп, қасына кірді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша уәзірі Банһам атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол келіп Меһрасыпқа сөзін айтты.</w:t>
+        <w:t xml:space="preserve">Ол келіп Меһрасыпқа сөзін айтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Иә, падиша, бұ қандай адам екен?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде көре алмадым мұндай затты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмеймін бұ кісі дию ма екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Болмаса дию түгіл пері ме екен?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адамзаттан мұндай жан көргенім жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адам болып танытпай жүре ме екен?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Көре алмадым мұндай жан тіпті,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һәй бұл адам қай жерге кетті,– дейді.</w:t>
+        <w:t xml:space="preserve">һәй бұл адам қай жерге кетті,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Көрсем, білсем, танысам мен оны”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайтып келіп үйіне жатты  дейді.</w:t>
+        <w:t xml:space="preserve">Қайтып келіп үйіне жатты  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір сол кеш үйінде жатыр ерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул хазіретті түсте көрді [дейді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың алдына жақын барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман болып, иман арыз қылды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсінде уәзірге айтты Расулымыз:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сіз менім әуладыммен ұрыстыңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жігер-күшім Сейітбаттал ол күн келген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сізлер  оның үстіне оқ аттыңыз.</w:t>
+        <w:t xml:space="preserve">Сізлер  оның үстіне оқ аттыңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамда жатыр ол ауырып, тез барыңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оның халін, хабарын тез біліңіз.</w:t>
+        <w:t xml:space="preserve">Оның халін, хабарын тез біліңіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұғлың менен екеуің бірге барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп оны шаһарға келтіріңіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Орныңыздан тұрған соң, жылдам барың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дәру қылып, байлаңыз жараларын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таңда мақшар күнінде шапағатымнан</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақрұм қалмағайсыз, балаларым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оянып тұра келді уәзір Банһам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қараса үйдің іші нұрға толған.</w:t>
+        <w:t xml:space="preserve">Қараса үйдің іші нұрға толған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң қалып үй ішінде отыр еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баласы келіп кірді қапусынан.</w:t>
+        <w:t xml:space="preserve">Баласы келіп кірді қапусынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, әке, бұ кеш бір түс көрдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсімде Пайғамбардың жүзін көрдім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұрыс қылған Пайғамбардың баласы екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар хабар берді, айта келдім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ да көрген әкесінің көрген түсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрін көрген әкесінің көрген ісін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әкесіне айтқан сөзді бұған да айтқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келіпті әкесіне айтпақ үшін.</w:t>
+        <w:t xml:space="preserve">Келіпті әкесіне айтпақ үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір дахи түсіні баян қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көргенін баласына аян қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұғлыменен екеуі үйден шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһардың қапуына таман келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2475,99 +2475,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Әй, жамағат, тыңдай көрің, ғапыл қалма,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзірменен екеуі келді тамға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір тасты жастық қылып жатқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл екеуі көрген соң қалды таңға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алланың Расулының ұғлы”,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алдына сәлем беріп келді  дейді.</w:t>
+        <w:t xml:space="preserve">Алдына сәлем беріп келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал орнынан тұрды  дейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сіз кімнен білдіңіз мені?– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айттылар: – Түсте көрдік Пайғамбарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар түсімізде хабар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атыңызды, затыңды содан білдік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Осы тамның түбінде жатар”  деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітті алып шаһарға келтірділер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Байлап ол жараларын бітірділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүл майын сүрттілер жарасына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алдына түрлі тағам келтірділер.</w:t>
+        <w:t xml:space="preserve">Алдына түрлі тағам келтірділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт ол тағамдарын татты дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ас жеген соң ұйқыға батты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқан соң қараса денесіне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша жерін саламат тапты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2575,99 +2575,99 @@
         <w:br/>
         <w:t xml:space="preserve">һеш ауруы қалмады, таза болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құданың хүкіміне разы болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аллаға шүкірін қылып енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол заман таһарат алып, намаз қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір уақытта уәзірі анда келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сау-саламат Батталды анда көрді.</w:t>
+        <w:t xml:space="preserve">Сау-саламат Батталды анда көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір түнде оңалғанын көргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрынғыдан Батталды жақсы көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Білдім енді, Құдай-дүр сенің жарың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұйырсаң падишаға мен барайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ Тағала тұғры жол нәсіп етсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оны һәм кәпірліктен шығарайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір жүріп, патшаға келді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пал аштым”  деп хабарды берді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Кешегі адам Пайғамбар нәсілі екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Палым сондай хабарды берді”  дейді.</w:t>
+        <w:t xml:space="preserve">Палым сондай хабарды берді”  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып патша айтты: – Бұ заманда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол нәсілдер табылар қайсы жанға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір айтты: – Пұтқа олар табынбайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Табынар жер-көкті жаратқанға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2675,199 +2675,199 @@
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Сөзіме құлақ тұтың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратпады ма бұ көкті менім пұтым?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол пұттардан басқа да Тәңірі бар ма,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Растығын айырып маған айтың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір айтты: – Ол пұтты кісі жасар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тілеселер аяққа салып басар.</w:t>
+        <w:t xml:space="preserve">Тілеселер аяққа салып басар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мені аяқпенен бастың” деп, айта алмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тілсіз пұт құдайлыққа нешік жарар.</w:t>
+        <w:t xml:space="preserve">Тілсіз пұт құдайлыққа нешік жарар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай ол-дүр ілгері-соңы жоқ-ты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылды пенде Құданың хүкімін тұтты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құран енді Мұхаммед пайғамбарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедтей пайғамбар, сірә, жоқ-ты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Тамаша сөздер айттың, шын сөз бе екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бағанағы жігітті көрсем екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол жігіт болса, бір сөз айтар едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Андан дахи бір хабар білсем екен.</w:t>
+        <w:t xml:space="preserve">Андан дахи бір хабар білсем екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір ұғлын жіберді, жүгіріп барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітті Меһрасыпқа алып келді.</w:t>
+        <w:t xml:space="preserve">Сейітті Меһрасыпқа алып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал есіктен кіргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір Банһам орнынан тұра келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт берді сәлемін, уәзір алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жоғары оз” деп Сейітке орын берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дағыменен падиша отыр екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның жанына бірге отырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бас көтеріп, патшаға сөзін айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айтқан сөзі Батталдың балдай  тәтті.</w:t>
+        <w:t xml:space="preserve">Айтқан сөзі Батталдың балдай  тәтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп уағыздар сөйледі падишаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Падиша бұл сөзіне құлақ салды.</w:t>
+        <w:t xml:space="preserve">Падиша бұл сөзіне құлақ салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ол құлыңнан бір құлды сатып алсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақтасаң кішкенеден, асырасаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қадірлі заттан кигізіп түрлі киім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түрлі тағам жегізіп, сыйлап жүрсең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соңынан ол сенен жүз өкірсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сенен безіп, екінші шаһқа барса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сенен безіп, қасыңнан кеткен құлың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайтадан қолыңа дахи  келіп кірсе.</w:t>
+        <w:t xml:space="preserve">Қайтадан қолыңа дахи  келіп кірсе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтадан қолыңа түссе қайтер едің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай сөздер ол құлға айтар едің?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Қайтадан қолға кірсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Терісін сойып, қанын төгер едім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2875,99 +2875,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Алла сені жаратты топырақтан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишалық, бақ берді түрлі жақтан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алла сені сыйлады, біле алмадың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмесең, түсерсің алтын тақтан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нығмет берген Алланы өзің қойдың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпір болып, өзіңді өзің жойдың.</w:t>
+        <w:t xml:space="preserve">Кәпір болып, өзіңді өзің жойдың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүмін болып қайтпасаң ол Аллаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір күні бағланұр сенің мойның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз қолыңмен ол пұтты сен түзерсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілесең таспен атып сындырарсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір адам жерге көмсе, шіріп қалар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол пұтты Құдай деп жүз ұрарсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал сөзіні тамам қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны естіп, падиша қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қызық сөздер сөйлейді осы жігіт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пұтымды келтірің!”  деп айғай салды.</w:t>
+        <w:t xml:space="preserve">Пұтымды келтірің!”  деп айғай салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Менім пұтым тағы да не сөз сөйлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапшаң барып, пұтымды келтіріңдер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның жарлығын қабыл қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пұт алмаққа бардылар жұмыскерлер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2975,199 +2975,199 @@
         <w:br/>
         <w:t xml:space="preserve">Пұт үйіне бардылар жұмыскерлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол пұтқа жақсы тондар кидірділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызыл-алтын атластан перде қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көтеріп падишаға келтірділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасыпқа шауып келіп көп уәзірлер</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пұт жүзінен пердені көтерділер.</w:t>
+        <w:t xml:space="preserve">Пұт жүзінен пердені көтерділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша пұттың жүзін көргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Табындылар, жүздерін жерге ұрдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт бақты көзлерін, гауһар көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ерні лағыл, тістері інжу ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішіне хош бой қылып, қуыс қылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал көрді де, қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып сөйледі: – һәй, Тәңірім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сөзді сұрамаққа мен келемін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанша жылдар уәзірлер, беклерменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Құдай” деп, мен саған табынамын.</w:t>
+        <w:t xml:space="preserve">“Құдай” деп, мен саған табынамын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы күнде бір кісі келді маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Кәпір, дейді, табынба” дейді саған.</w:t>
+        <w:t xml:space="preserve">“Кәпір, дейді, табынба” дейді саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ол маған кәпір дейді”, не айтарсың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не жауапты берейін енді соған?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып бұ сөздерді айтып ерді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көтерілді, сол заман пұт сілкінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша сөзін тыңдар, пұт сөйлейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батталға қарады да жауап берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, Баттал, қатал деп сені білдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Аярлықпен Рұмды хараб қылдың.</w:t>
+        <w:t xml:space="preserve">Аярлықпен Рұмды хараб қылдың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рұмның шаһарларын аздырған соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ жерді аздыруға тағы келдің.</w:t>
+        <w:t xml:space="preserve">Бұ жерді аздыруға тағы келдің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пұт сөйледі, Сейіт һәм естіп тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аятул күрси  сөзін оқып тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алланың әмірі бірлән пұт сөйлемей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал алдында тітіреп тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балшықты пұттың жүзі түсті төмен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пара болды, мың сынды күлдей күйген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр бөлек сынығынан әуез келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Лә илаһа илла Алла, Мұхаммед расул Алла” деген. </w:t>
+        <w:t xml:space="preserve">“Лә илаһа илла Алла, Мұхаммед расул Алла” деген. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып бұ халді көрді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзірінің қасына келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, уәзір, бұ кісі не сөз айтты?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менім пұтым не үшін сынды?– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3175,199 +3175,199 @@
         <w:br/>
         <w:t xml:space="preserve">– Алланың атын оқып тұрды, – деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқыған соң пұт сынып, түсіп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша айтты: – Белгілі, олай болса</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ кісінің діні хақ болып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отыр еді құлақсыз құл анда және,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келіп түсті Сейіттің аяғына.</w:t>
+        <w:t xml:space="preserve">Келіп түсті Сейіттің аяғына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әуелі сол пұтқа оқыған аятыңды</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оқы-сәна бұл менім құлағыма.</w:t>
+        <w:t xml:space="preserve">Оқы-сәна бұл менім құлағыма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ құл енді Сейітке ғұзыр қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал әлхамд  оқып, бір дем салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қара-сәна Құданың құдіретіне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлағы бұрынғыдай бүтін болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ құлдың құлағы жақсы болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша енді Сейітті жақсы көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ құлдың құлақтары түзелген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Халайықтар, уәзірлер қайран қалды.</w:t>
+        <w:t xml:space="preserve">Халайықтар, уәзірлер қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Иә, падиша, не тұрарсың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Енді менен тағы да не сұрарсың?</w:t>
+        <w:t xml:space="preserve">Енді менен тағы да не сұрарсың?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман келтіргіл енді, мұсылман бол,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүния ақырет, азаптан құтыласың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, Баттал, саған айтар бір сөзім бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дахи сенен бір қиын тілегім бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Тілегенің бар болса, маған айтшы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілесең Құдай өзі жәрдем қылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша айтты: – Үшбу-дүр, менім сөзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бар еді үйімде жалғыз қызым.</w:t>
+        <w:t xml:space="preserve">Бар еді үйімде жалғыз қызым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол қызымды бір залым дию алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бейшара болып қалдым енді өзім.</w:t>
+        <w:t xml:space="preserve">Бейшара болып қалдым енді өзім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен бейшара болып қалдым, не қылайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол қызымды келтірсең мен көрейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол қызым көзіме бір көрінсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ел-жұртымменен мұсылман мен болайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қай жерде екен ол дию, мен барайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолдас тауып берсеңіз, мен жүрейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір Банһам Сейітке келіп айтты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Ол диюға мен сені апарайын.</w:t>
+        <w:t xml:space="preserve">– Ол диюға мен сені апарайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі зәңгі бар жолда мислә пері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірісі Ғазраф атты, Ғанжаф пері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолымыз зәңгілерден өтіп барар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зәңгілерді өткен соң – дию, пері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -3375,1099 +3375,1095 @@
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Ендеше мұнда қалма,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үйретуші Қадір-дүр, өзі Алла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менім бірлән бірге жүр, уәзір Банһам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешбір қайғы, көңліңе уайым алма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт күн жүріп, жеттілер жаман жерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екеуі уәзірменен жүрді бірге.</w:t>
+        <w:t xml:space="preserve">Екеуі уәзірменен жүрді бірге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келер еді зәңгінің жолы бірлән,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жолықтылар сол жерде ол кәпірге.</w:t>
+        <w:t xml:space="preserve">Жолықтылар сол жерде ол кәпірге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір фариад қылады: – Құдауанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп қалдық зәңгіге енді мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Құдайым жолықтырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен барайын, сен отыр осы жерде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрып еді сөйлесіп анда бұлар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естіділер бір адам фариад қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">–	Менен қорқып, бұл жерден құс өтпейді,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Келдің бе қаныңызға сусағандар.</w:t>
+        <w:t xml:space="preserve">– Менен қорқып, бұл жерден құс өтпейді,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Келдің бе қаныңызға сусағандар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт көрді бір зәңгі қара жүзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қырық аршын бойы бар, жаман сөзді.</w:t>
+        <w:t xml:space="preserve">Қырық аршын бойы бар, жаман сөзді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір таудай тас қолына көтеріпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір көріп, жанынан үміт үзді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағаштан бір қолында күрзі бар-ды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көтеріп, Сейітке табан тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал уәзірге атын беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі Ғанжаф қасына жаяу барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғанжаф зәңгі күрзісін қолына алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітті ұрамын деп жерге салды.</w:t>
+        <w:t xml:space="preserve">Сейітті ұрамын деп жерге салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал шашырады кейін секіріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Зәңгінің күрзісі тимей қалды.</w:t>
+        <w:t xml:space="preserve">Зәңгінің күрзісі тимей қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">… зәңгі жерге ұрды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал кейін секіріп тұрды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір Сейіт есенін білмей қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сейітбаттал өлді” деп, жылап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқпары жетпеді, Сейіт тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасындай дауыс қылып, қайшы барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екіншілей күрзісін көтергенше,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жұмырықпенен мұрнына салды дейді.</w:t>
+        <w:t xml:space="preserve">Жұмырықпенен мұрнына салды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті адым жер басып құлап қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арқасы билән жығылып, құлап қалды.</w:t>
+        <w:t xml:space="preserve">Арқасы билән жығылып, құлап қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көкірегінің үстіне Сейіт шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сақалыны қолына шұлғап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанжарын бұғазына қойды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғанжаф зәңгі көз ашып көрді   дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жұмырықпенен бір ұрып, мені жықтың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, палуан, сен кім?” деп тұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Баттал ғазымын мен”  деп қылды аян,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылман болды зәңгі айтып иман.</w:t>
+        <w:t xml:space="preserve">Мұсылман болды зәңгі айтып иман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, палуан, мен сенің құлың болдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ жерге неге келдің, айтшы маған?</w:t>
+        <w:t xml:space="preserve">Бұ жерге неге келдің, айтшы маған?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Малатия шаһарым алыс қалған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасыптың бір қызын дию алған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол диюды мен іздеп, мұнда келдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адам ұғлы бар ма екен онда барған?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">–Құдауанда, ол диюды адам көрмес,</w:t>
+        <w:t xml:space="preserve">– Құдауанда, ол диюды адам көрмес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кари-дүр, ол диюды кісі көрмес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай саған жәрдемін қылса қылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ жердегі адамлар анда бармас.</w:t>
+        <w:t xml:space="preserve">Бұ жердегі адамлар анда бармас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кеште Сейітбаттал анда қонды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Таң атқан соң, “жүрем” деп, атқа мінді.</w:t>
+        <w:t xml:space="preserve">Таң атқан соң, “жүрем” деп, атқа мінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Арыз сөзім бар менім, әй, палуан”,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғанжаф келіп Сейітке жауап берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғанжаф айтты: – Барарсың енді анда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір інім бар, тұрар тап алдыңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аты – Ғазраф, оны да дінге шақыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иманын таза қылсын өз алдыңда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітке жол көрсетті, жүре берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Уәзірменен екеуі бірге барды.</w:t>
+        <w:t xml:space="preserve">Уәзірменен екеуі бірге барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш күнгеше тоқтамай жол жүрділер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Төртінші күн Ғазрафқа жетіп келді.</w:t>
+        <w:t xml:space="preserve">Төртінші күн Ғазрафқа жетіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғанжафтай Ғазраф дінге кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандық дініні қабыл көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітке құл болды қайратынан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Банһам уәзір Сейітке дұға қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Андан соң жүрділер айдалаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегізінші күн жеттілер бір қалаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаланың ортасында бір сарай бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Биіктігі жетіпті ол һауаға.</w:t>
+        <w:t xml:space="preserve">Биіктігі жетіпті ол һауаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеткеннен соң кірділер ол қалаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жақын жүріп келділер ол сарайға.</w:t>
+        <w:t xml:space="preserve">Жақын жүріп келділер ол сарайға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараса, бір қыз көрді терезеден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көркемдігі ұқсайды толған айға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сарайға Сейіт жақын келді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Терезеден қыз қарап көрді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсінде Пайғамбар айтқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал екенін білді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сейітбаттал екен” деп, төмен түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ сарайдың қақпасын түсіп ашты.</w:t>
+        <w:t xml:space="preserve">Бұ сарайдың қақпасын түсіп ашты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қақпаны ашып, алдына қарсы шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейіттің аяғына келіп түсті.</w:t>
+        <w:t xml:space="preserve">Сейіттің аяғына келіп түсті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Раст айттың, иә, Расул, мұны маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есен-аман келдің бе, иә, палуан?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ малғұн дию басын сен кесерсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асирлар құтылар есен-аман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Сен білдің мені қайдан?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Пайғамбар түсімде айтты, қалдым қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарун патшаның қызы-дүр мен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ диюдың қолында асир қалған.</w:t>
+        <w:t xml:space="preserve">Бұ диюдың қолында асир қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті жыл бұ диюда тұтқын болдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құдайыма бүгін кеш көп жалындым.</w:t>
+        <w:t xml:space="preserve">Құдайыма бүгін кеш көп жалындым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылай-жылай, ұйқыға кетіп едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммед пайғамбарды түсте көрдім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Жылама” деді маған ол Пайғамбар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Көрерсің, ертең ұғлым Баттал келер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрсет оған диюдың тұрған жерін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һеш қорықпа, диюды ол өлтірер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз Сейітті сарайға алып жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Уәзірменен үшеуі бірге кірді.</w:t>
+        <w:t xml:space="preserve">Уәзірменен үшеуі бірге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық қадам басқыштан жоғары шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жеті қабат есіктен өтіп келді.</w:t>
+        <w:t xml:space="preserve">Жеті қабат есіктен өтіп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт көрді екі тақ анда тұрған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаддад пенен Сүлеймен оны құрған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бөлек-бөлек үйлер жан-жағында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын менен күміске бәрі толған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт сұрды: – Ол дию қайда тұрар?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыз айтты: – Тақ астында бір құдық бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол құдыққа кіреді келген сайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Біле алмаймын, ол жерде неме қылар.</w:t>
+        <w:t xml:space="preserve">Біле алмаймын, ол жерде неме қылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт тақтың астына келіп кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тақ астында құдық бар, оны көрді.</w:t>
+        <w:t xml:space="preserve">Тақ астында құдық бар, оны көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық қадам басқыштан төмен түсіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір заман ол тұрып ойлап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал жан-жағына қарай берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдында бір үлкен дария көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дарияның үлкендігі сондай екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір шеті бір шетінен көрінбейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үлкен дария алдында көрді анық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ дарияны һеш адам көргені жоқ.</w:t>
+        <w:t xml:space="preserve">Бұ дарияны һеш адам көргені жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жағы бір жағынан көрінбейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дарияда мініп өтер кеме де жоқ.</w:t>
+        <w:t xml:space="preserve">Дарияда мініп өтер кеме де жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қараса да һешбір кеме табылмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің көңілі бек мәлүл болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Иләһи карамыңнан кері қайтсам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорықты деп айтар”  деп, ойлап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдаға көп мінәжат қылды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол заман дария қайнап толды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт көрді бір үлкен таудай балық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дарияның жағасына келді  дейді.</w:t>
+        <w:t xml:space="preserve">Дарияның жағасына келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әдеппенен Сейітке сәлем берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейіт “қандай балық” деп қарап тұрды.</w:t>
+        <w:t xml:space="preserve">Сейіт “қандай балық” деп қарап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Иә, Сейіт, мені білсең, сол балықпын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүніс менім қарнымда қырық күн тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүністің тәсбихы бірлән қарным толды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайдың құдіреті сондай болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соның үшін балықтың пірі болдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша балық өзіме хадим болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дауыс келді отырсам су түбінде:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Сейіт келді, дарияның жағасында.</w:t>
+        <w:t xml:space="preserve">“Сейіт келді, дарияның жағасында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапшаң барып, дариядан оны өткіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Диюды өлтірмекке келді мұнда”.</w:t>
+        <w:t xml:space="preserve">Диюды өлтірмекке келді мұнда”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Кел, менім арқама мін енді”  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт балық жанына келді   дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естіген соң сүйініп Сейітбаттал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол балықтың үстіне мінді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балыққа мініп алып жүрді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдында бір сарайды көрді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол сарайдың тұсына жеткеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Есік ашып, ішкері кірді   дейді.</w:t>
+        <w:t xml:space="preserve">Есік ашып, ішкері кірді   дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басқышпенен сарайға кірді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он сегіз қыз отырған көрді дейді.</w:t>
+        <w:t xml:space="preserve">Он сегіз қыз отырған көрді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәрқайсысы диюдан қорыққаннан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Гүл жүзі зағыпырандай солды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрділер Сейітті қыздар бәрі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына келділер баршалары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Кім боласың? Сен келдің мұндай жерге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келмейді мұнда адам балалары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Тұтылыпсыз диюға, сізді білдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құтқарам деп сізлерді мұнда келдім.</w:t>
+        <w:t xml:space="preserve">Құтқарам деп сізлерді мұнда келдім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атымды Сейітбаттал ғазы дерлер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Диюды өлтірмекке мұнда келдім.</w:t>
+        <w:t xml:space="preserve">Диюды өлтірмекке мұнда келдім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар айтты: – Келіпсің мұнда бұлай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кари дию емес сен ойлағандай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзіні көрген болсаң астық оның,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шәррінен сақтасын Жаппар Құдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлар бұ сөз үстінде тұрып еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аңсыздан бір дауыс пайда болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дауыс диюдың ауазы екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қорқудан қыздардың жүзі солды.</w:t>
+        <w:t xml:space="preserve">Қорқудан қыздардың жүзі солды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлақтары ол пілдің құлағындай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бармақтары бұл барыс бармағындай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Басы доңыз басындай Сейіт көрді.</w:t>
+        <w:t xml:space="preserve">Басы доңыз басындай Сейіт көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дауыс қылып, Батталға қарсы тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құйрығын айырмассың аждаһадан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тырнақтары арыслан тырнағындай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қолына екі арыслан тұтып тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяқтары өгіздің аяғындай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолындағы арыслан екеуін де</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бірісін біріне кетіріп ұрды.</w:t>
+        <w:t xml:space="preserve">Бірісін біріне кетіріп ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батталға келіп айғай салды   дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пәре-пәре бөлініп өліп қалды.</w:t>
+        <w:t xml:space="preserve">Пәре-пәре бөлініп өліп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батталға келіп айғай салды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Өлтірем деп келдің бе мұнда” деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мен саған көрмегенің көрсетейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлтірермін мен сені мұнда,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қолына бір таудай тасты алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қолына күрзісін ұстап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жерге салды Сейітті ұрамын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітбаттал кейін шашырап тұрып қалды.</w:t>
+        <w:t xml:space="preserve">Сейітбаттал кейін шашырап тұрып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күрзі тимей Батталың қалды аман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тимегенін білмеді дию надан:</w:t>
+        <w:t xml:space="preserve">Тимегенін білмеді дию надан:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Өлтірем деп келіп едің, өзің өлдің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, Баттал, сол керек енді саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал бір нағра ұрды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аң-таң қалып ол дию тұрды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“һәй, Баттал, өлмегенсің” дегенінше,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолтығынан қылышпенен ұрды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен сондайын шалды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Екі пәре бөлініп қалды  дейді.</w:t>
+        <w:t xml:space="preserve">Екі пәре бөлініп қалды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әй, Баттал, сен мені жалғыз ұрдың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тағы да ұр” деп бір дауыс қылды  дейді.</w:t>
+        <w:t xml:space="preserve">Тағы да ұр” деп бір дауыс қылды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Саған біреу жетер” деп айғай салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Заманнан соң ол дию өліп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ диюдың өлгенін көргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қыздардың ақылы келіп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздардың бәрі көрді, өліп қалған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі пәре бөлініп жатып қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диюды өлтіргенде бұ қыздардың</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бастарына ақылы келіп қалған.</w:t>
+        <w:t xml:space="preserve">Бастарына ақылы келіп қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздар келді Сейіттің жандарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт сұрады: – Меһрасып қызы қайда?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арадан бір қызды көрсеттілер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келіп түсті Сейіттің аяғына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4475,99 +4471,99 @@
         <w:br/>
         <w:t xml:space="preserve">Диюдың бас терісін сойып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздар бәрі мұсылман болып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он сегіз қызды алып өзіменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол дарияның бойына келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдірет бірлән ол балық шығып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қыздарменен баяғы жерге келді.</w:t>
+        <w:t xml:space="preserve">Қыздарменен баяғы жерге келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балық айтты: – Аманат сөзім бар-ды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал ғазыға арыз қылды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мұнан енді үйіңе сен жүрерсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың қабіріне сен барарсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қиямет күн шапағатынан ұмытпасын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менім бұл сәлемімді тигіргейсің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт балық сөзіні қабыл қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балық енді дарияға рауан болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт ол қараңғыда басқышпенен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бағанағы сарайға шығып келді.</w:t>
+        <w:t xml:space="preserve">Бағанағы сарайға шығып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отыр еді Банһам уәзір мәлүл болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“һәй Сейітке қандай хал болды екен” деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Келмеді” деп, уайым жеп отырғанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он сегіз қызбенен келді шығып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4575,99 +4571,99 @@
         <w:br/>
         <w:t xml:space="preserve">Уәзір көрді он сегіз қыздың түсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сойып алған диюдың бас терісін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір Банһам қуанды көргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылын басына алды жиып есін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің аяғына түсті Банһам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Бұ істерді сен қылдың, иә, палуан.</w:t>
+        <w:t xml:space="preserve">– Бұ істерді сен қылдың, иә, палуан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүнияда һешбір адам мұндай қылмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәлаятты құтқардың ол залымнан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Ат керек енді мұнда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздар атсыз қайтіп барсын анда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарадылар сарайдың жан-жағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қақпаны көрділер бір жағында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қақпаны ашып, әуел анда кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сахара жасыл шөп анда көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүздеп ат бар ішінде оттап жүрер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Арасында Асқарды бірге көрді.</w:t>
+        <w:t xml:space="preserve">Арасында Асқарды бірге көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанды Асқарды анда көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асқар Сейіт алдына таман келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт сүйді Асқардың көзлерінен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мұнда нешік келді?” деп қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4675,99 +4671,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұ аттарды тұттылар, жүк салдылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көтергенше һәрқайсы мал алдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артып андан алдылар бар жарағын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он тоғыз қызбенен жөнелділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келділер Ғазрафқа тоғыз күнде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Диюдың басын көрді найза ұшында.</w:t>
+        <w:t xml:space="preserve">Диюдың басын көрді найза ұшында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің аяғына келіп түсті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп дұғалар қылып, ол тұрды сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кеминер қызын Ғазраф көрді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әй, тақсыр, маған бер” деп тұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздың көңлі дағы  сонда екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Некаһ қылып, Ғазрафқа берді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Андан соң Ғанжафқа жүріп жетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол дахи аяғына түсті  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол дағы Қаруан қызын сұрап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейіттен тілек тілеп тұрды  дейді.</w:t>
+        <w:t xml:space="preserve">Сейіттен тілек тілеп тұрды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуанып қалды, ол Ғанжаф қызды көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар дахи қосты некаһ қиып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзірді ілгері жібереді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Меһрасыптан сүйінші ал, алдан барып”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4775,99 +4771,99 @@
         <w:br/>
         <w:t xml:space="preserve">Уәзір енді ілгері жүрді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тантания шаһарына келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Келе жатыр Сейіт пенен қызыңыз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаға хабарды берді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша көп шаттық қылды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бай, пақыр алдына келді   дейді.</w:t>
+        <w:t xml:space="preserve">Бай, пақыр алдына келді   дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша халық жиылып қуанысып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбатталдың алдына қарсы жүрді [дейді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып падиша өзі күшті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің аяғына келіп түсті:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сен қылғанды Құдайым өзі қылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адам ұғлы қылмайды мұндай істі”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітті шаһарға келтірділер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан-жағынан құрметлеп отырдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келтірділер әуел кәрі дию басын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Астылар, жоғары көтерділер.</w:t>
+        <w:t xml:space="preserve">Астылар, жоғары көтерділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он тоғыз қыз тұтқында болып еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасының жұртына хабар берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал қызын келтірген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он сегіз падишаға хабар барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4875,99 +4871,99 @@
         <w:br/>
         <w:t xml:space="preserve">Келділер қыздарын алмақ үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дию  басын тамаша қылмақ үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он сегіз падишаның бәрі келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал ғазыны көрмек үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанша патша, уәзірлер бәрі келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Иман айтып, мұсылман бәрі болды.</w:t>
+        <w:t xml:space="preserve">Иман айтып, мұсылман бәрі болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі патша қызын беріп еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар да риза болып, қабыл көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір Сейіт қасына келді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітке арыз аян қылды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұнлардың тілеуі бәрі болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менім де бір тілеуім бар-ды, – деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Не-дүр сенің тілеуің тілейтұғын?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір айтты: – Балама қайғы толған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір ұғлым бар еді, Мағас атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Меһрасыптың қызына ғашық болған.</w:t>
+        <w:t xml:space="preserve">Меһрасыптың қызына ғашық болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не болар сол қызды тілесеңіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздің үшін патшаға иласаңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әй, падиша, сен енді бұ қызыңды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір ұғлы Мағасқа бер” десеңіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -4975,99 +4971,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал патшаға жүрді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшбу сөзден хабарды берді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті күндей той қылып ол падишаһ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып қасына келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Андан соң Сейітбаттал тұрды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ол қызды Мағасқа берді   дейді.</w:t>
+        <w:t xml:space="preserve">Ол қызды Мағасқа берді   дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ жерге ақ піл үшін келіп едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол ақ піл қайда екен?” деп сұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып айтады: – Әй, палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір падиша бар мұнда, аты – Милан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол ақ пілді сонда деп есітемін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анда барсаң, аларсың оны деген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Барармын ол шаһарға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша айтты: – Барармын мен де бірге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен дағы ләшкер жиып бір жүрейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жалғыз сені жібермен ол шаһарға.</w:t>
+        <w:t xml:space="preserve">Жалғыз сені жібермен ол шаһарға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Барармын өзім жалғыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз жүрмек біздердің әдетіміз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соңымнан таза жолдас жіберіңіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілесеңіз, өзіңіз соң барыңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5075,99 +5071,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейіт енді амандасып жолға кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті күндей тоқтамай жүре берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегізінші күн бір төбеге шығып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төбенің үстінен қарап көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төбеден қарап көрсе екі ләшкер</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қарсыласып екеуі ұрысарлар.</w:t>
+        <w:t xml:space="preserve">Қарсыласып екеуі ұрысарлар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз мың ләшкері бар біреуінің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және бірінің сексен мың ләшкері бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрса аз ләшкер мұсылманлар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірменен ұрысқа келген олар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аллаһу акбар” деп, тәкбир көтерділер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дауысы он шақырым жерге барар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір кісіні алдында Сейіт көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрген соң, сөйлесем деп оған барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ілгері барып оған сәлем берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Бұ қандай ләшкер?” деп, онан сұрды.</w:t>
+        <w:t xml:space="preserve">“Бұ қандай ләшкер?” деп, онан сұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұл Мысыр падишаһы мынау келген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір Милан шаһ-дүр қарсы тұрған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті жүз мың ләшкері бар ол кәпірдің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мысырдың патшасына қасадты қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5175,99 +5171,99 @@
         <w:br/>
         <w:t xml:space="preserve">Кәпірлер құлдығын пұтқа қылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасад қылып падишаға мұнда келген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ падиша ол кәпірдің келгеніне </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сексен мың ләшкер жиып қарсы барған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт енді бұнларға қарап тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпір жақтан майданға біреу келді.</w:t>
+        <w:t xml:space="preserve">Кәпір жақтан майданға біреу келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кәпір лағнет сондай күшті екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он жеті мұсылманды шаһид қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманнан Халуд деген біреу келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Халудты тағы да шаһид қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішегін шығарып, қарнын жарып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманлар алдына тастай берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің қаһары келді оны көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ат секіртіп, майданға келді кіріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасындай дауыстап шығып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айғай салып жер-көкті тебірендіріп.</w:t>
+        <w:t xml:space="preserve">Айғай салып жер-көкті тебірендіріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі ләшкер мұны көріп қайран қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт қалың кәпірге қарсы барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Малғұн адам жүрегін жаймақ керек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрсетейін саған” деп, хамла қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5275,99 +5271,99 @@
         <w:br/>
         <w:t xml:space="preserve">Найзасын қарсы тұтып, нағра ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найза ұшынан от шықты, жалын болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қап-қара күйдірді ол кәпірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Піл менен екеуі де күйіп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлерге Сейіттің қаһары қатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір-бір жетпіс кәпірді отқа жақты.</w:t>
+        <w:t xml:space="preserve">Бір-бір жетпіс кәпірді отқа жақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бағанағы піл мінгенді ішін жарып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір жаққа найзаменен алып атты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт ол кәпірлерді шапты  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпірлердің қандары селдей ақты [дейді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешбір адам алдына келе алмайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкерден Сейітбаттал енді қайтты [дейді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақшам болды ләшкерден Сейіт шықты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір таудың етегіне келіп шықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мұндай неткен палуан жан екен!” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ләшкердің екеуі де тамаша етті.</w:t>
+        <w:t xml:space="preserve">Ләшкердің екеуі де тамаша етті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт жүріп ол тауға келді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асқарды бір жерге қойды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мысыр патша[сы], аты – Қайсар екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүріп Қайсар шатырына келді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5375,99 +5371,99 @@
         <w:br/>
         <w:t xml:space="preserve">Түнделетіп шатырға жаяу келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша тақта отырған оны көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал ерлігін сөйлейді екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатырдың тыс жағынан тыңдап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрі мақтап, Сейітті сөйлер еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Жәрдем бүгін мұсылманға болды”  дейді.</w:t>
+        <w:t xml:space="preserve">“Жәрдем бүгін мұсылманға болды”  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсар патша бұл іске қуанғаннан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзінен аққан жасқа жайды қолды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсар айтты: – Ол жігіт адам болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қолға түссе ол жігіт, мұнда келсе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәж-тақтымды, бәрін де берер едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүлкімнің бәрін де қабыл қылса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмеймін, бұ кісі адам ба екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Болмаса адам түсті пері ме екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Я болмаса бұ кісі періште ме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Не болса да Құдайдың жәрдемі екен.</w:t>
+        <w:t xml:space="preserve">Не болса да Құдайдың жәрдемі екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларды тыңдап-тыңдап тұрды  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Андан Милан шатырына келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол малғұн ұзын басты, қара жүзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шатырда отыр екен, көрді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5475,99 +5471,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейіт көрді оның да бір пұты бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзін түсіріп, ол пұтқа сәжде қылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, Тәңірім, мен сені Құдай білдім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Табындым мен саған қанша жылдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Маған келді бір кісі мұнда, – деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Отқа жақты беклерім, бәрі күйді.</w:t>
+        <w:t xml:space="preserve">Отқа жақты беклерім, бәрі күйді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертең дағы майданға кірер болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Не жауапты берейін оған,– деді.</w:t>
+        <w:t xml:space="preserve">Не жауапты берейін оған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Дию ма” деп, ол Милан жылап тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал тысқарыдан тыңдап тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді өнер көрсетер уақыт болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найзасын қолына алып, үйге кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол пұттың арасы қуыс еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Найза бірлән бір қабат оны ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұшынан от шықты найзасының,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Миланға тұтасты, фариад қылды.</w:t>
+        <w:t xml:space="preserve">Миланға тұтасты, фариад қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Милан тез тонын шешіп, пұтқа жапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт шықты, сонда пұт күйіп қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түніменен жүреді шатыр сайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түн ішінде бәрін де отқа жақты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5575,99 +5571,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал үш қабат нағра ұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ләшкердің бір-бірін біріне ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мұсылманлар келді” деп, қылыш тартып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқанша біреуі бірін қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таң атқан соң кәпірлер бәрі өлген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұсылман жоқ, бәрі де кәпір өлген.</w:t>
+        <w:t xml:space="preserve">Мұсылман жоқ, бәрі де кәпір өлген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атасы баласын өлтіріпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ағайынды біреуін бірі өлтірген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Милан мұны көрген соң, ашуланды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол ақ пілді ерттеп мініп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Милан қаһарына мініп алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Қайсар патшаға қарсы жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсар тағы бұнларды көрген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде ұрыс болғанын білген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түнде бұнлар бір-бірін қырғанында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Бұ не дауыс, ғауға?” деп тұрған екен.</w:t>
+        <w:t xml:space="preserve">“Бұ не дауыс, ғауға?” деп тұрған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Милан енді майданға өзі келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейтбаттал тағы да таудан енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Миланға қарсы жүріп келгенінде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір жақтан қарсы жүріп, біреу келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5675,99 +5671,99 @@
         <w:br/>
         <w:t xml:space="preserve">“Әй, палуан ғазы”  деп қызмет қылды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мұсылманмын, төрт жүз жыл тамам болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмирул мүмінин хазірет Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт жүз жыл бар бұ жерге келді,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы пілдің үстіне мінді,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қырық күн жүріп соғыс қылды,– деді.</w:t>
+        <w:t xml:space="preserve">Қырық күн жүріп соғыс қылды,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсардың ағасы – Ғанқа һинди,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол Әлидің алдына келді,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Әли алдына Ғанқа келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман айтып, мұсылман таза болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғанқа һинди мұсылман болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Әли бұ пілді сыйлап берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Миланның әкесі кәпір еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәнкүш һинди атыны дерлер еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пұт парасттық ол өзі кәпір еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ғанқаны өлтіріп, пілді алды.</w:t>
+        <w:t xml:space="preserve">Ғанқаны өлтіріп, пілді алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәнкүш өлді, Миланға мирас қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт енді бұ сөзді естіп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кісіден бұл сөзді естіген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзіні пілге қарап дауыс қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5775,99 +5771,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Әй, піл, сол кісі – мен, таны,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менім атам арқаңа мінді,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық тоғыз күн үстіңе мініп еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол Әлидің ұғлы мен-дүр,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әй, піл, маған жар бол сен енді,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұны естігеш құдіретпенен піл сілкінді.</w:t>
+        <w:t xml:space="preserve">Мұны естігеш құдіретпенен піл сілкінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол пілің сонан соң қаһарланып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көтерді де Миланды жерге ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұрныменен һауаға лақтырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келіп жерге түскен соң пәре болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяғының астында паймал қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал алдына келіп тұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал атынан түсіп алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пілді көріп, үстіне мініп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасындайын күркіреп, айғай салып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шағырды, кәпірлерге хамла қылды.</w:t>
+        <w:t xml:space="preserve">Шағырды, кәпірлерге хамла қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Милан ұғлы әкесінің халін көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және ләшкер тұрмады кері төнді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы қашпаққа жол тұттылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман ләшкері қуып қырды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5875,99 +5871,99 @@
         <w:br/>
         <w:t xml:space="preserve">Бұ жақтан сұлтан Мысыр хамла қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен алпыс мың кәпір өлді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал ұрыстың арасында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Миланның ұғлын тұтып, байлап алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсар шаһ уәзірге хабар қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Баршалары Сейітке қарсы барды.</w:t>
+        <w:t xml:space="preserve">Баршалары Сейітке қарсы барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шат болдылар Миланның ұғлын көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің қолын өбіп, хабар сұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Құдауанда, дүнияда сен қандай жан”,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал өзіні қылды аян.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасырмай өзінің атын айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршалары есітіп, қалды қайран.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Милан ұғлы мұсылман анда болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсар сұлтан қызын оған берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітке мың жүк алтын, күміс, жүз құл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">  	      Жүз қарабас ат-тұрман тамам берді.</w:t>
+        <w:t xml:space="preserve">Жүз қарабас ат-тұрман тамам берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасып сол арада шығып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітке қайран қалып, тахсин қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітті үйіне алып жүре берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тахайырсыз жеті күн қонақ қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -5975,99 +5971,99 @@
         <w:br/>
         <w:t xml:space="preserve">Және берді Сейітке көп малдарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жөнелмекке кемелер әзір қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меһрасыппенен амандасып жолға кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті күн су ішінде өтті  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті күн-түн суменен жүрді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сегізінші күн құрғаққа шықты  дейді.</w:t>
+        <w:t xml:space="preserve">Сегізінші күн құрғаққа шықты  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ қандай жер екен?” деп ойлап тұрса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шығып келді бір кісі анда, көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал ол кісіден жол сұрады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Малатия шаһарым қайда болды?”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Андан көшіп жүрділер әуел жол бірлән,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Малатия шаһарға жақын келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт енді ілгері жүріп еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарды жағылған келіп көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз ағаш, жалғыз адам шаһарда жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітбаттал көрді де қайран қалды.</w:t>
+        <w:t xml:space="preserve">Сейітбаттал көрді де қайран қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шарбақтардың ішінде Сейіт жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбулфатих деген бір кісі көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт сұрды хабарды ол кісіден,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Не уақиға шаһарға бұлай болды?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6075,99 +6071,99 @@
         <w:br/>
         <w:t xml:space="preserve">Жауап берді: – һиндустан өзің барған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен кеткен соң, Қайсарға хабар болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі жүз мың кәпірді жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шаһарды жағып, ол хараб қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаранлар ұрыстан жүз өкірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әмір Омар шаһтан жүз төндірді.</w:t>
+        <w:t xml:space="preserve">Әмір Омар шаһтан жүз төндірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сәруарымыз палуанды жібердің”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ашуланып, бәрі де жүз төндірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрып еді сөйлесіп анда бұнлар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына жиылды бар жаранлар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уақиғаны сөйледі Сейітбаттал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршалары қылдылар көп дұғалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар шаһқа хабар барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал алдына жүріп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">У-шуласып көрісті Сейітпенен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	”Келдің бе, палуан”   деп зарлық қылды.</w:t>
+        <w:t xml:space="preserve">”Келдің бе, палуан”   деп зарлық қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал қасында жылап тұрды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар сол жерде зарлық қылды:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қызымды саған уағда қылып едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтейін, кәпірде тұтқын болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6175,99 +6171,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Мен келдім көп малменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарды жасатыңыз бұ мал бірлән.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрынғыдай таза қылып түзетіңіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағы да ұрыс қылам оларменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рұм қайсар жеріне мен жүрермін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кәпірлерді қырармын, өлтірермін.</w:t>
+        <w:t xml:space="preserve">Кәпірлерді қырармын, өлтірермін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алып кеткен кәпірдің басын кесіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлбетте, болса қызыңды келтірермін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рұмша киім киіп, Рұмға кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс екі қалғаны қыдырып өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он алты шаһардан іздеп тауып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барқия шаһарына келіп жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барқия шаһарына келді  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарда ғауға шығар, көрді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атын, тонын бір жерге қойды дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өзі жалғыз шаһарға келді  дейді.</w:t>
+        <w:t xml:space="preserve">Өзі жалғыз шаһарға келді  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт көрді, алдында кісі келер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол кісіден сұрады: – Бұ не хабар?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп ғауға шаһарыңызда есітемін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не себепліден мұндайын дауыс қылдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6275,99 +6271,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сұраған соң ол кісі жауап берді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қайсар барып Малатияны хараб қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал айттырып қойған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар қызыны алып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барып анлар Малатияны сындырдылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ұстап алып, ол қызды келтірділер.</w:t>
+        <w:t xml:space="preserve">Ұстап алып, ол қызды келтірділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәзір ұғлы Паһминге беріп оны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамаша етіп, жақсылап той қылдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ ғауға – сол ғауға-дүр, оны білсең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдыңнан кімлер келер қарап тұрсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бүгін кешке қосылар  екеуі де,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бүгін әлі қызықтар болар көрсең.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт көрді, келінді келтірділер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойыншы, домбырашы ап келділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түрлі қызық, тамаша, ойын қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітбаттал алдынан жөнелділер.</w:t>
+        <w:t xml:space="preserve">Сейітбаттал алдынан жөнелділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздың көзі Сейітке түсті, білді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт қызға көз қысты “сабыр қыл”  деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүре берді қыз енді үндемейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соңынан Паһмин күйеу келді енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6375,99 +6371,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қыз өтті, артынша күйеу келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт күйеу қасына жақын жүрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Рұмша Сейіт бір өлең айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуезі Паһминге хош көрінді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүрді ол Паһмин таңға қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	–	Бұ жігітті апарың сарайға алып.</w:t>
+        <w:t xml:space="preserve">- Бұ жігітті апарың сарайға алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барған соң өлеңді айттырамыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітті келтірділер сарайға алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітті сарайға келтірділер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрісі асап, ішіп отырдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамандап-жамандап ғайбат қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітті сөйлесіп отырдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қара-сәна бұ ақымақ надандарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білмейді арасында Баттал бар-ды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арасында Батталдың барын білсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мақтамаса қояр еді жамандауды.</w:t>
+        <w:t xml:space="preserve">Мақтамаса қояр еді жамандауды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біреу айтты: – Сейітбаттал – жәй тұрмас адам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қандай зерек, дүниеде өлмес адам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бірі айтты: – Оның жары сен екенсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не үшін мақтап қойдың оны, надан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6475,99 +6471,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Мен Ғақбаның ұғлымын – Уәлид зерек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баттал менім нем-дүр, неге керек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітап ашып, кітапта көріп едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баттал енді үйіне келсе керек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт үшбу сөзлерді тыңлар еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Уәлид бұ сөзді айтып жүре берді.</w:t>
+        <w:t xml:space="preserve">Уәлид бұ сөзді айтып жүре берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт дағы соңынан бірге шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәлидтің артынан бірге келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артына қарады Уәлид, көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітбаттал екенін танып-білді.</w:t>
+        <w:t xml:space="preserve">Сейітбаттал екенін танып-білді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің келіп түсіп аяғына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызмет қылып, Сейітке ғұзыр қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяғына түсіп айтты: – Әй, палуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен мұсылман, құл болдым енді саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылмандық дініне мені көндір,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Азап қыла көрмегіл енді маған.</w:t>
+        <w:t xml:space="preserve">Азап қыла көрмегіл енді маған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Мен сені раст білейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұғры жол маған көрсет, мен қылайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Маған бір қызмет қыл осы жерде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсылықты мен сенен бір көрейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6575,99 +6571,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Қызметің бар болса бұйыр, барсам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт айтты: – Сол қызды қолыма алсам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Паһминның басын кесіп, қызды алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Малатия шаһарға қайтып барсам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Уағдасы маған”  деп Уәлид жүрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сейітті алып сарайға тез келтірді.</w:t>
+        <w:t xml:space="preserve">Сейітті алып сарайға тез келтірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітті есікте, тысқа қойып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі сарай ішіне келіп кірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәрдем қылса, адамзат қылар істі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәлид көрсе, Паһмин жатыр мас-ты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мас болғанын бұ Уәлид көрді дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Паһминның сол жерде басын кесті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Паһмин басын Сейітке алып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қыз анда жоқ екен”  деп жауап берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызды іздеп, ол жерде көре алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Қайда екен?” деп, Сейіт һәм мәлүл болды.</w:t>
+        <w:t xml:space="preserve">“Қайда екен?” деп, Сейіт һәм мәлүл болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлардың сөйлескенін естіді қыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отыр екен бір үйде өзі жалғыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіттің дауысынан танып-білген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтайын, құлақ салып есітіңіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6675,99 +6671,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қыз бір үйдің ішінен шығып келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт пенен Уәлидті бірге көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келіп түсті Сейіттің аяғына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғұзыр қылып, Сейітке зарлық қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қанша жиған сарайда мал бар еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Алтын-күміс, бәрін де теріп алды.</w:t>
+        <w:t xml:space="preserve">Алтын-күміс, бәрін де теріп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш атты жетелеп келтірділер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біреуіне қыз өзі мініп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол малды жүктеттілер және бірге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келділер ол Асқарды қойған жерге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт енді Асқарды мініп алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәлидпенен үшеуі жүрді бірге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал Асқарды мініп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уәлидпенен үшеуі жүріп келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он жеті күн тоқтамай жүріп еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Малатия шаһарға келіп жетті.</w:t>
+        <w:t xml:space="preserve">Малатия шаһарға келіп жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естіп келділер жаранлары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдына қарсы жүрді анлар бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейіт пенен Уәлидке көрістілер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қуандылар көрген соң жұрттың бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6775,99 +6771,99 @@
         <w:br/>
         <w:t xml:space="preserve">Көрген соң баршалары қуандылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті күн тамаша етіп, той қылдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әмір Омар Сейітке қызын беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Некаһ қылып, екеуі қосылдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуінің тілеуі қабыл болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хақ Тағала жәрдемі уасил болды.</w:t>
+        <w:t xml:space="preserve">Хақ Тағала жәрдемі уасил болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хақ Тағала бізге де жәрдем берсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нешік Сейітбаттал ғазыға жәрдем берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп заман бұныңменен өтті  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал ол пілді тұтты  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп малменен жіберді халифаға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Піл барып, халифаға жетті  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халифа ол пілді көрді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрген соң шат болып тұрды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп тұхфалар жіберді Сейітбатталға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тағы да көп дұғалар қылды дейді.</w:t>
+        <w:t xml:space="preserve">Тағы да көп дұғалар қылды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бихамдилла, бұ қисса тамам болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздей шариф жанменен ғалам толды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білер-білмес жазғаным қатасы көп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғаріп басқа  тағы да жаман болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -6875,99 +6871,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сейітбаттал ғазыдай адам қайда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Зұбанылық ғаламда болды пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір көңлім сағынғанда оқи көрсем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүрегіме болар-ды осы пайда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелі, Құда, жарылқа ата-анам, ұстазымды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дін мұсылман жарылқа аға-інімді.</w:t>
+        <w:t xml:space="preserve">Дін мұсылман жарылқа аға-інімді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқығанлар бір дұға қылып қойың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұны жазған күнәһар бейшараны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сондай-сондай өтіпті жақсы заман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сенерміз бар сұм заман бізге қалған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқығанлар,– дұғадан тастамаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қисса осылайша болды тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітапқа жазған сөзді рас білің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқығандар бұ сөзден ғибрат алың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атымды не жазайын, не жазбайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұны жазған адамға дұға қылың.</w:t>
+        <w:t xml:space="preserve">Бұны жазған адамға дұға қылың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Байғабыл Бөкеевте үш жыл тұрдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ кітапты әуелде сонда көрдім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқығандар бір дұға қыла ма деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуелінде, ақырында атым салдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -7267,31 +7263,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса Сейітбаттал (1879). Жинаушы: М.Жұмашұлы. Айтушы: М.Жұмашұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 13: Діни дастандар.—2005.—352 бет, суретті.. Беттер: 9-52. folkenu.kz корпусы. Қаралған күні 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса Сейітбаттал (1879). Жинаушы: М.Жұмашұлы. Айтушы: М.Жұмашұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 13: Діни дастандар.—2005.—352 бет, суретті.. Беттер: 9-52. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>