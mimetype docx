--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -77,99 +77,99 @@
         <w:br/>
         <w:t xml:space="preserve">Ол Расул Жәбірейілден хабар алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қисабы жоқ дұшпанды дінге салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және жүһүд болған соң амал бар ма,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбу Жәһіл хақ дінге көнбей қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алпыс жасқа келіпті Пайғамбарым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір күні шақырыпты жұрттың бәрін.</w:t>
+        <w:t xml:space="preserve">Бір күні шақырыпты жұрттың бәрін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбубәкір, Омар, Оспан, Әли Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасан менен Хүсейін балаларын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Насихатын айтыпты жұртын жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар отырды уайым жеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Менен соң дау қылмаңыз, жарандарым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әбубәкір Сыдық – халифаңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол сөзбенен Пайғамбар көшті дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таққа Әбубәкір Сыдық шықты [дейді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күн әділдікпенен хүкім етіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әбубәкір дүниеден және көшті [дейді].</w:t>
+        <w:t xml:space="preserve">Әбубәкір дүниеден және көшті [дейді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонан соң Пайғамбарым айтқан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол сөзбенен дүниеден қайтқан екен:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әбубәкір соңында Омар болсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ешқайсыңыз таласпаң” деген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -177,99 +177,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сонан тақсыр Омар таққа мінді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Насихатын жұртына айтады енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оспан менен Әли де риза болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабаның бәрі де құрмет етті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазбасам да мәшһүр болды менім атым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мағлұм-дүр һәр жерде жазған хатым.</w:t>
+        <w:t xml:space="preserve">Мағлұм-дүр һәр жерде жазған хатым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Салсал” менен “Ғұқбаны” қарасаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрерсіз сонда менім салтанатым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт  жарға Пайғамбардан қалды хабар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олардың сөзін бұзбай ұғып алар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзінің патша болған заманында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға жар шақырды хазірет Омар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мініпті әділ Омар қаһарына:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Асхабтың құт бердім баһарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір айтқан Пайғамбардың сөзі бар</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Аттан,– деп,– Наушаруан шаһарына”.</w:t>
+        <w:t xml:space="preserve">Аттан,– деп,– Наушаруан шаһарына”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда Омар әділдікпен сөз сөйлейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалықпай күні-түні көп сөйлейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ғараб деген шаһардың падишасы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар бас болсын,– деп көп сөйлейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -277,99 +277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сонда Омар батасын бермек болды,    </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алланың бұйырғанын көрмек болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың кісіге жолдас болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аллаға тәуекел қылып жүрмек болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас, Мәлікаждар екі батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дұшпанға салайын деп заманақыр.</w:t>
+        <w:t xml:space="preserve">Дұшпанға салайын деп заманақыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың әскерге басшы болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар бас болып келе жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оларға Құдай берген таудай талап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келеді аз кісі көпке балап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабарын  бір-біріне білдірместен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарын Наушаруанның алды қамап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әскер түсті шаһардың жандарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жібермейді, ұрысты, жандарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алыстан жер қапсырып қол келді” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хабар берді Наушаруан хандарына.</w:t>
+        <w:t xml:space="preserve">Хабар берді Наушаруан хандарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Наушаруан хан есітіп састы дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Неге түнде шаһарымды басты” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Оларға ұрлық қылған жөн бе екен?!”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ хабарды әскеріне шашты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -377,99 +377,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Жиылып, көңілі болса, келер,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қор болып, бас көтерсе, өлер,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әулие Пайғамбардың әулетіміз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілімді алса, дініме кірер,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол сөзге қаһары келді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаһарына хабарды берді дейді.</w:t>
+        <w:t xml:space="preserve">Шаһарына хабарды берді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Неше жүз мың әскерін жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бөлек-бөлек һәр жерге қойды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сансыз қол шаһарынан шықты дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көптігі бұ ғаламнан өтті [дейді].</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяғына бір-бірінің қарамай-ақ</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бет-бетімен соғысып кетті дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он екі мың палуан барды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күрзі, семсер қолына алды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мінәжат қылып Алладан тілеген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Шаһар халқы таусылып қалды дейді.</w:t>
+        <w:t xml:space="preserve">Шаһар халқы таусылып қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстап алып Наушаруан кесті басын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырады байбаламдап кәрі-жасын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қалғанымыз дініңізге кіреміз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзгесі аяғына қойды басын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -477,99 +477,99 @@
         <w:br/>
         <w:t xml:space="preserve">Құдайдың бұл ісіне шүкір қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұ шаһарды кетелік, – деп,– дінге салып,”</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнысын қабыл көрді батыр Мәлік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырылмай кіргеннен соң тілін алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылман қылды дұшпанның қалаларын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көкірегінен шығарды сәналарын.</w:t>
+        <w:t xml:space="preserve">Көкірегінен шығарды сәналарын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Наушаруанның бір ұлы, екі қызын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлтірмей алып қалды балаларын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фарбоз деген бір ұлы сондай қатты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үйреткелі келеді шариғатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кіші қызы Шаһарбан сұлу екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үлкен қызын сұрасаң Нәжміш екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр Мәлік мінеді қаһарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақастың  кім шыдар заһарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын, күміс, мал-жанын жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ырғап-жырғап жөнелді шаһарына.</w:t>
+        <w:t xml:space="preserve">Ырғап-жырғап жөнелді шаһарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бүтін шаһар мұсылман болып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар дәулетке толып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Батырларың олжалы келеді”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті Омарға хабар барып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -577,99 +577,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сонда Омар қуанды судай тасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәңірім сондай һәрқашан берсін нәсіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілі өскен батырлар әзілдесіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарға келіп жатыр елдей көшіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Өз қолыңнан бөліп бер бізге,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Таласар деп үмітің үзбе,– дейді.</w:t>
+        <w:t xml:space="preserve">Таласар деп үмітің үзбе,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша малын патшаға лайық көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патша малын шығардық сізге,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда Омар әділдікпенен бөліп берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хүкіміне көндірді тамам елді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш жүз түйе қазынаменен</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балаларын Омарға алып келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Өліп кетті ата менен аналарың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соғысам деп таусылды қалаларың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соның бәрі тамұқтық жүһүд болды</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кел енді мұсылман бол, балаларым.</w:t>
+        <w:t xml:space="preserve">Кел енді мұсылман бол, балаларым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны қабыл көрмеді Фарбоз бала,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаны жүһүд болған соң не-дүр шара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшамыз “дарға ас!” деп бұйрық қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солайынан еткізді Алла Тағала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -677,99 +677,99 @@
         <w:br/>
         <w:t xml:space="preserve">Насихатын айтады тілін безеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұрты көнбей қалған жоқ бойын түзеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Енді, қызым, мұсылман болыңыз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарбан мен Нәжмішке келді кезек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Атаң сенің соғысқан жұртын жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Құдай үшін өлмеді жанын қиып.</w:t>
+        <w:t xml:space="preserve">Құдай үшін өлмеді жанын қиып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сіз де солай боларсыз, балаларым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қыздың тұрады іші күйіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бол десе де мұсылман болмайды енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бізді неге қинайды” деп жылайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көз алдында ағасын өлтірсе де,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзін қабыл Омардың қылмайды енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі қыздан Омардың сағы сынды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп дұшпанды мұқатып көңілі тынды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қыз басымен сағымды  сындырды”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жендерттерге “дарға ас” деп бұйрық қылды.</w:t>
+        <w:t xml:space="preserve">Жендерттерге “дарға ас” деп бұйрық қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дарға асарға жендеттер жөнеледі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бара жатып бір жерде бөгеледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұлуды көзі қимай келе жатса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алдынан хазіреті Әли кез келеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -777,99 +777,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Бұлардың көңілі толған уайымменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айрылған бірге жүрген жолдасынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әйелдердің басында не күнә бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұларды дарға асасың қалайынан?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Біз де қиын десеміз қыздың ісін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тоқтатуға келмейді менің күшім,</w:t>
+        <w:t xml:space="preserve">Тоқтатуға келмейді менің күшім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Патшамыз “дарға ас!” деп бұйрық қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біз де қимай келеміз оның үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сендер аял қылыңыз енді,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен разы болайын саған,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен барсам қалай шамам келмес екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ренжімей тұрыңыз, балам,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда қыздар қаранып қалды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Хайдар Омарға барды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ақылменен мұсылман қылсаңшы”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Толы ақыл Омарға салды дейді.</w:t>
+        <w:t xml:space="preserve">Толы ақыл Омарға салды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ақылменен айтсаңшы балаңызға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздардың қанын жүктеп қаламыз ба.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылменен шариғат үйретің деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айталық Үммусәлім анамызға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -877,99 +877,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әлидің өзі батыр, ақылы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыслан деп ат қойды Құдай жар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үммусәлім дейтұғын дана кісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың бір алған қатыны бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Омар, тапсыр бұл сөзді маған” дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Қыздар, маған еріңдер, балам” дейді.</w:t>
+        <w:t xml:space="preserve">“Қыздар, маған еріңдер, балам” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертіп алып қыздарға ақыл айтты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мен бір ана табайын саған” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әли сөз үйретті баласына:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қыздар, иә, менім тілім аласың ба?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Менім тілім алсаңыз – арымассыз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертіп алып келеді анасына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Екі қызды алып келдім, анам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлі дінге кірмеген надан,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзіңе деуші еді бабам,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дін үйретсең сауап қой саған,– деді.</w:t>
+        <w:t xml:space="preserve">Дін үйретсең сауап қой саған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлім бар, тамұқ бар деп үйрете көр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрынғы өткендерді тербете көр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омардың қаһарынан айырып алдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әдеппенен шариғат үйрете көр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -977,99 +977,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қыздар шоқ келеді анасына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарашы ақылының данасына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі әулие кісі екен кереметті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дін үйрете бастады баласына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда қыздар иманға келді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Енді исламның асылын білді дейді.</w:t>
+        <w:t xml:space="preserve">Енді исламның асылын білді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылменен сөз айтып қорқытқан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кешікпей-ақ дініне кірді дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді екі қыз мұсылман болып қалды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман келіп кеудеге толып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Екі қызың мұсылман болды ғой” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті Омарға хабар барып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ана сөзі балаға болды тары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Судай тасып қуанды жұрттың бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әли себеп бұл қызға болды ғой” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайран қалған секілді жұрттың бәрі.</w:t>
+        <w:t xml:space="preserve">Қайран қалған секілді жұрттың бәрі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сөзің қабыл болды ғой, Әли,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кереметің бар екен, бәлі,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ерге ти” деп айта көр қызыңызға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларың қуансын бәрі,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1077,99 +1077,99 @@
         <w:br/>
         <w:t xml:space="preserve">Әбубәкір баласы Махмұд атты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аттанарға дұшпанға уақыт жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Махмұдқа барыңыз, тиіңіз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли қызға хабарды салды дейді:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Балам менің тілімді алсын,–  дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Біреуі Махмұдқа тисін,– дейді.</w:t>
+        <w:t xml:space="preserve">Біреуі Махмұдқа тисін,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Берейін Махмұдқа некаһ қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұшпандарға мақтанып барсын” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли үйірді Омардың жауабына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен қалайын қыздардың сауабына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Махмұдқа біреуін қоса көр”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анасының айтыпты құлағына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омар ұрыс қылдырған дұшпанменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылдасып Махмұдтай батырменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Махмұдқа біреуіңіз тиіңіз” де[п],</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қыздарға айтты анасы ақылменен.</w:t>
+        <w:t xml:space="preserve">Қыздарға айтты анасы ақылменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ренжіді Омардың сөздеріне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайғы түсті қыздардың өздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ер іздей тұрған біздерде күй бар ма?” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екі сұлу жас алды көздеріне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1177,99 +1177,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Омар жұртты мұсылман қылған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың төрт жары сүйген,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кімде-кім Омардың сөзінен шықса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың сөзінен шығар,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Достық қылып айтамын саған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қабыл көрмей жүргендер надан,– деді.</w:t>
+        <w:t xml:space="preserve">Қабыл көрмей жүргендер надан,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омар менен Пайғамбардың сөзінен шықсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күнәһар боларсыз ғой, балам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың күйеуі Әли Арыслан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатимамен екеуін Құдай қосқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әйелге жұфұт болмақ сүннет екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адам жоқ Фатимадан құрметі асқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Құдай салды, Омарға жалынамыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзден шығып тәубеден жаңыламыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұрынғыдай салтанат киім бар ма,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетім жүріп ер іздеп не қыламыз.</w:t>
+        <w:t xml:space="preserve">Жетім жүріп ер іздеп не қыламыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөй деген соң Омарға хабар барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздың сөзін падиша қабыл алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Олай болса, киім менен тамақ бер”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұйырып Сәдуақасқа хабар салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1277,99 +1277,99 @@
         <w:br/>
         <w:t xml:space="preserve">Түрлі тамақ береді астарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі келді Омардың қастарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қазынадан һәртүрлі киім алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын тәжін кидірді бастарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қыздарың бұ киімді кисін,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жоқ болса да, бар болар білсін,– деді.</w:t>
+        <w:t xml:space="preserve">Жоқ болса да, бар болар білсін,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шығарсын көңілінен қайғыларын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біреуі Махмұдқа тисін,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда қыздар қуанып қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл көріп қуанып алды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Малсыз, жансыз күйеуді қайтеміз”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Омарда тілегіміз бар-ды” дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Балам, саған берейін мен де бата,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп қайғырып болмас-ты, сөзің қата.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тілегіміз Омарда бар-дүр десең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қандай нәрсе сұрайсың атын ата.</w:t>
+        <w:t xml:space="preserve">Қандай нәрсе сұрайсың атын ата.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Омар жұрттың көтерер базынасын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әділ қылып жаратқан жалғыз басын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Наушаруан атамның мүкәммалын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бізге бұйрық қылсашы қазынасын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1377,99 +1377,99 @@
         <w:br/>
         <w:t xml:space="preserve">Үш жүз түйе атамның малын берсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетімдердің тілегін қабыл көрсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Махмұдты біреуіміз қабыл көрдік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонан соң біреуімізге таңдау салсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөз тиді Омардың құлағына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жұрт таң қалды ол қыздың жауабына.</w:t>
+        <w:t xml:space="preserve">Жұрт таң қалды ол қыздың жауабына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетімдердің тілеуін қабыл көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз малдарын өзінен аясын ба.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Наушаруанның малы бар үш жүз түйе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Данышпан қылып жаратқан Жаппар Ие.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Көңілі сүйген біреуге қармақ салсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен ерлерім жияйын жүйе-жүйе”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш жүз түйе қазына малын алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапшаңынан екі қыз байып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Махмұдқа біреуіміз тиеміз” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жылы хабар Омарға барып қалды.</w:t>
+        <w:t xml:space="preserve">Жылы хабар Омарға барып қалды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нәжміш жүр Махмұдқа ғашық болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оспан қосты екеуін некаһ қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті Омар беріпті оң батасын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отыз үш мың асхабтан таңдасын деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1477,99 +1477,99 @@
         <w:br/>
         <w:t xml:space="preserve">Шаһарбанға ой берді Алла Тағала,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғашықтық кірді Омардай падишаға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Өзім бас боп  алдынан өтейін”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті Омар шығыпты сахараға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш жүз мыңнан жиылды сахараға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сол қызға қызықтырды Алла Тағала.</w:t>
+        <w:t xml:space="preserve">Сол қызға қызықтырды Алла Тағала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Кезекпенен ерлерім таңдасын”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анасы менен қыз шықты сахараға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішінде Омар, Оспан, Әли де бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жастары да көп ішінде, кәрі де бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ер Әлидің он сегіз баласы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асхабтардың ұғлының бәрі де бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарсы алдында жүр еді батырлары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарбанның артық-ты ақылдары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол қыздың ақылына қайран қалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жиылған сахабаның қатындары.</w:t>
+        <w:t xml:space="preserve">Жиылған сахабаның қатындары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп халайық келеді алдарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал айтып келеді Хақ жолына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсымызға бұ нәсіп болады деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ерлер қарсы келеді алдарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1577,99 +1577,99 @@
         <w:br/>
         <w:t xml:space="preserve">Падишалық киімін киіп алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арғымағын астына мініп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазіреті Омар алдынан өте берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарбан “бұ кім?” деп көзін салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үмітім бар асхабтың сірәсінан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ескі емес қартайған, жаңасынан.</w:t>
+        <w:t xml:space="preserve">Ескі емес қартайған, жаңасынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Патшадай салтанатты бұ кім-ді?”   деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарбан сұрайды анасынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мұны саған сөйлесін анаң,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сырын баян қылайын саған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он сегіз мың ғаламның сырын ашқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әділ Омар падиша, балам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әділдігі ғаламға барған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уағдалы кісі, емес жалған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сүйегіме тамғаны салған,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қор қылып шаһарымды алған,– деді.</w:t>
+        <w:t xml:space="preserve">Қор қылып шаһарымды алған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарбанның ақылы жұрттан асқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзбенен Омардың көңілін басқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақсыр Омар сол сөзбенен өтіп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артынан ер келеді хазіреті Оспан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1677,99 +1677,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Сәлде салған кім еді бастарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақсақалдар ұсынбай ма жастарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қартайғанда қыз іздеп не қылады?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәрінің қыз бара ма қастарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Шаһариардың біреуі молда Оспан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ғалымдығы сұрасаң жұрттан асқан.</w:t>
+        <w:t xml:space="preserve">Ғалымдығы сұрасаң жұрттан асқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құранда нұр иесі деп аталады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар екі қызын бірдей қосқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, ана, таң қаламын жауабыңа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақтап хасыл боласың сауабына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатынға анда-санда жатады деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақуа деп жетеді құлағыма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұныменен өтіп кетті хазіреті Оспан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артынан ер келеді Әли Арыслан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұжмақтан пайда болған зұлпықары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дүлдүлі бар айшылықты алты басқан.</w:t>
+        <w:t xml:space="preserve">Дүлдүлі бар айшылықты алты басқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді артық қылған бір Құдай-ды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрді дағы Әлиді қыз сынайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Нұры көкке тірелген кім еді?” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анасынан сонда қыз сөз сұрайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1777,99 +1777,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Пайғамбардың сүйікті данышпаны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлсіздерге һәр жерде әл болғаны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың Фатима қызын алған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шер Әли, Алланың Арысланы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әли екенін танып едім келбетінен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Артық кісі Пайғамбар үмбетінен.</w:t>
+        <w:t xml:space="preserve">Артық кісі Пайғамбар үмбетінен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Пайғамбардың жалғыз қызы Фатимаға</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күндес боп барамын не бетімменен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оныменен өтіп кетті Әли батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатима үшін сұлудан қалды ғапыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғараб деген шаһардың падишасы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар артынан келе жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бастаған бір жолға Алла Тағалам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барлық  сырым белгілі, Тәңірім, саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша салтанатты адам екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұның сырын баян қыл, анам, маған.</w:t>
+        <w:t xml:space="preserve">Мұның сырын баян қыл, анам, маған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жер жүзіне шықпаған жаман аты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омардан кейін емес салтанаты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғараб деген шаһардың падишасы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәлікаждар болады мұның аты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1877,99 +1877,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Аса мақтап жеткіздің бауырыңызды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жас тұрғанда мақтайсың кәріңізді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омардың жарлығыменен жұртын жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ да ойран қылғандай шаһарымызды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үлкендерден Шаһарбан тартады бас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қандай адам шығады бұған жолдас. </w:t>
+        <w:t xml:space="preserve">Қандай адам шығады бұған жолдас. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқышылардың бәрінен артық туған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артынан ер келеді Сәдуақас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ себептен Шаһарбан тапты сауап,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың қабіріне қылған тәуап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Атқа еңкейіп отырған неткен жан?”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анасынан сонда қыз сұрды жауап.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Төрт жардан соң асхабтың бәрі де жас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шек келтірсең жаныңа қыласың қас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он сегіз мың ғаламның бәрін кезген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ Әлидің жолдасы Сәдуақас.</w:t>
+        <w:t xml:space="preserve">Бұ Әлидің жолдасы Сәдуақас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анаға тік тиді ме қыздың сөзі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақпайды жастықпенен қыз мінезі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Атқа еңкейіп отырған  ақсақал-ды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бейнет көрген кісі екен мұның өзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -1977,95 +1977,95 @@
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзді ките қылды Сәдуақасқа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Олар өтті кім шығар маған жолдасқа?”</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сәдуақас бұ халменен өтіп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Енді нәубет келеді өңкей жасқа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асхабтың бәрі келді бойын түзеп, </w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Адам бармай қалған жоқ бойын тежеп.</w:t>
+        <w:t xml:space="preserve">Адам бармай қалған жоқ бойын тежеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір  Әлидің он сегіз баласы бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асхабтардың ұғлына келді кезек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өңкей жастар келеді тұлпар мініп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайсымызға тиер деп көзі қиып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біріне қиыспай тамам жігіт,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төбелесіп сол жерде салды бүлік.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қайдан қалдық бұ қызға қызғылықты?”</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінен қорықпай бәрі мықты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омар, Оспан, Әлиге хабар барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Жастардың арасынан ұрыс шықты”.</w:t>
+        <w:t xml:space="preserve">“Жастардың арасынан ұрыс шықты”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бір-бірімізден бір қыз үшін түңілмелік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар еді ұятымыз мың теңгелік.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үлкендер естісе ұят болар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршамыз падишаға жүгінелік.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2073,51 +2073,51 @@
         <w:br/>
         <w:t xml:space="preserve">Бәрі де мұны қабыл көрді дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүгінгелі патшаға барды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұрын жүру біздерге қиын болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұған төре беріңіз, тақсыр, – дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сіз түгіл біз де бардық бойды түзеп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Адам бармай қалған жоқ бойын тежеп.</w:t>
+        <w:t xml:space="preserve">Адам бармай қалған жоқ бойын тежеп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрің ағаң алдыңда Хасан жүрсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонан соң жүре берің кезек-кезек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таласарсыз мәнісін білмей,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаларсыз ба дүниеде өлмей,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрің ағаң алдында Хасан жүрсін,</w:t>
       </w:r>
@@ -2173,99 +2173,99 @@
         <w:br/>
         <w:t xml:space="preserve">– Ай  секілді кім еді, анам?– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағат қылмай барады балаң,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір тағатым  қалмайын есім кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапшаң маған баян қыл, анам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– “Хасаным” деп Пайғамбар сүйер,– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сүйген кісі бұларға тиер,– деді.</w:t>
+        <w:t xml:space="preserve">Сүйген кісі бұларға тиер,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатиманың тұла бойы тұңғышы еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәңірім досты Пайғамбар жиені еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көріп-дүр қыз Хасанның салтанатын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жалғыз өзі алыпты үш жүз қатын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Көп күндестің күйігін тартсам дағы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызықсам да қалмайды тоқал атым”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларға батып тұр қыздың назы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатарласып келеді Хүсейін ғазы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үлкендерден бұ нәубет өтіп кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хүсейін бірлән келеді Иазид өзі.</w:t>
+        <w:t xml:space="preserve">Хүсейін бірлән келеді Иазид өзі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хүсейін ғазы Иазид пенен барды дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұлу көзін бұларға салды  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызға жақын жеткенде қаза болып, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аты сүрініп Иазидтің қалды дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2273,99 +2273,99 @@
         <w:br/>
         <w:t xml:space="preserve">Иазид аты жығылды омақасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бозбалалар күлкіге қалды батып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда қыз Хүсейінге көзін салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғашық қылды бір Тәңірім таңырқатып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Хүсейіннің таң қалдым қылығына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қыздан жақсы қылығы, сыйлығына.</w:t>
+        <w:t xml:space="preserve">Қыздан жақсы қылығы, сыйлығына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тезірек баян қыл, анам, маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұжмақ исі кіреді мұрыныма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаман кісі жақсыға таласыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таласам деп қор болып басы кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғашықтық кіріп кетті көңіліме,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір тағатым қалмайын есім кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым Пайғамбарға болған қорған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Суретін ол кісінің нұрдан қылған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли менен Фатиманың сүйер ұғлы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сол екі асыл заттан пайда болған.</w:t>
+        <w:t xml:space="preserve">Сол екі асыл заттан пайда болған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұған ғашық болдың ба, балам?– деді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағдырда жазған шығар саған,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың жиеніне тиген жанға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әууәл минге тамұқ оты харам,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2373,99 +2373,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сонда қыз Шаһарбан састы дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай оны Махфузда қосты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қыздың іші қайғысыз нұрға толып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жуан табақ жауһарды шашты дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарбан Хүсейінге шашу шашты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сүйгеніне Құдайым өзі қосты.</w:t>
+        <w:t xml:space="preserve">Сүйгеніне Құдайым өзі қосты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хүсейінге шашқанын көргеннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иазидтің ыза болып құты қашты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, балам, ақылың асты тірі жаннан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда қыз бетін басты ұялғаннан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мүбәрак болсын, балам”,– деп дұға қылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анасы қасындағы қуанғаннан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтып келді төрт жар менен батырлары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәміл екен ол қыздың ақылдары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатиманы жад етіп көп жылады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қасындағы асхабтың қатындары.</w:t>
+        <w:t xml:space="preserve">Қасындағы асхабтың қатындары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда Омар патшаға хабар барды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Хүсейінді Шаһарбан сүйді” деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың құрметтеп жұрағатын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасына аттан түсіп жаяу келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2473,99 +2473,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қуанғанға төрт жардың көз жетпейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хүсейіннің атын Омар жетелейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай берді біздерге бұ дәулетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммед Мұстафаны құрмет етті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда жұрт Пайғамбарды есіне алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пайғамбар болмады деп қайғыланды.</w:t>
+        <w:t xml:space="preserve">Пайғамбар болмады деп қайғыланды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммед-Ханафия Хасан менен</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омардан Хүсейіннің атын алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұрт жиылды Хүсейіннің қастарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәңірім ғұмыр берсін жастарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алтын таққа мінгізіп Шаһарбанды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Омар, Оспан көтерді бастарына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақ көтерді Омар менен Оспан молда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Хайдар қуанып келді сонда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қызды төрт жарға құрметтенген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір хабибі досты үшін жалғыз Алла.</w:t>
+        <w:t xml:space="preserve">Бір хабибі досты үшін жалғыз Алла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің төрт баласы жетіп келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт жарлардың қолынан атын алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар қызды көтеріп бастарына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли Арыслан үйіне алып барды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2573,99 +2573,99 @@
         <w:br/>
         <w:t xml:space="preserve">Қызды көріп жылайды тамам қатын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрметтеп Пайғамбардың жұрағатын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатима тірі болса қайтер еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ тойдың қылар еді салтанатын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда Әли жұрт жиып қылды тойды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Киіт жауып силады тамам биді.</w:t>
+        <w:t xml:space="preserve">Киіт жауып силады тамам биді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ тойда тамам асхаб көп жиылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сол жерде хазірет Оспан некаһ қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір алтынды үйі бар Арысланның,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басын жойған кісі екен көп дұшпанның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарбанға шақырып сөзін берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ошал үйге қояды данышпанын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қызықтан кетпейді жас пен кәрі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мал-жаннан түңілді жұрттың бәрі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатима, Пайғамбардың құрметі үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он күндей той қылады Арыслан Әли.</w:t>
+        <w:t xml:space="preserve">Он күндей той қылады Арыслан Әли.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда Әли қуанып судай тасқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Фатима есіне түсіп көп жылаған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар, Фатиманың құрметі үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аямай барлық малын судай шашқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2673,99 +2673,99 @@
         <w:br/>
         <w:t xml:space="preserve">Алтынды үйде ол екеуі үш күн жатқан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-бірінен бұйрықты дәмін татқан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Іздеген жоқ   біздерге кез келді” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасанға Хүсейін батыр хатты жазған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасан бір күн мешітке барған екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көп кітапқа көздерін салған екен.</w:t>
+        <w:t xml:space="preserve">Көп кітапқа көздерін салған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ шаһарға бір сұлу келеді деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оның үшін көп қатын алған екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонда Хасан бекітті өнебойын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзі бас болып қылдырды ойын-тойын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұжмақ есігі ашылды Шаһарбанға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай артық жаратқан ақыл ойын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жұрт тарқады Әлидің тойын жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қызға Құдай берген артық нәсіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің баласына тиген үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қызға сегіз ұжмақтан есік ашық.</w:t>
+        <w:t xml:space="preserve">Қызға сегіз ұжмақтан есік ашық.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Наушаруанға Мәліктің барған жері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хүсейін Шаһарбанды алған жері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш жүз алпыс қатынды бұрын алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасанның сұлудан қалған жері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2773,99 +2773,99 @@
         <w:br/>
         <w:t xml:space="preserve">Сонда да қыз кеткен жоқ бөтен жаққа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хүсейін[мен] бірге мініпті алтын таққа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біз Құданың достарын ауызға алдық,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дұға қылып қойыңыз әруаққа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөйлейді һәрбір адам көрген жерін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һәр жерде тамаша етіп жүрген жерін.</w:t>
+        <w:t xml:space="preserve">һәр жерде тамаша етіп жүрген жерін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Асығып бұ қиссаны жаза салдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түзетің ойыңызбенен қалған жерін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Молдеке, қисса сөзін қойма,– деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр жерден дұға тілеп тойма” деген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Тауфиқ бер” деп сонда да дұға қылың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғайып дұға мұстажап болар деген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар ма екен бұ дүниеде мендей болған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Надандықтан кеудеме қайғы толған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оқу оқып, дін күтіп жатсам нетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәнжірдің медресесі жерім тұрған.</w:t>
+        <w:t xml:space="preserve">Мәнжірдің медресесі жерім тұрған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әй, бейшара қиссаны не қыларсың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соныңменен оқудан жаңыларсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қойсаңшы, қисса сенің неңді алған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соң күні оқуыңды сағынарсың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -2873,51 +2873,51 @@
         <w:br/>
         <w:t xml:space="preserve">Өзіңнің медресе екен тұрған жерің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұлай болса жақсы емес сенің түрің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екенсің мақсұтыңды хасыл қылған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Толып жатыр һәр жерде өлең, жырың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң сөкпеңіз, жарандарым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һәр жерге мағлұм болды өлеңдерім.</w:t>
+        <w:t xml:space="preserve">һәр жерге мағлұм болды өлеңдерім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарамаса қояйын бұ күннен соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әуре болып не қылам, жарандарым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзімнің енді жасым қырық жеті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Туғаным мың сегіз жүз отыз төрт-ті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мешін жылы мен өзім туған екем,</w:t>
       </w:r>
@@ -3174,31 +3174,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса Наушаруан (1888). Жинаушы: М.Жұмашұлы. Айтушы: М.Жұмашұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 53-71. folkenu.kz корпусы. Қаралған күні 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса Наушаруан (1888). Жинаушы: М.Жұмашұлы. Айтушы: М.Жұмашұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 53-71. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>