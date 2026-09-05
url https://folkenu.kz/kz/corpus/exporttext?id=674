--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -49,175 +49,175 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Қисса Көдек баланың хикаяты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Бір күні жүһүд бір кітап оқыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қасында жас баласы қарап отыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасырса да, баласы аңлай берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаққан соң құлағына тыңдай берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">        	 Жер мен көктің арасы нұрға толды,</w:t>
+        <w:t xml:space="preserve">Жер мен көктің арасы нұрға толды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> “Атаке-ау, бұл не аят?”  деп тыңдай берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлденеше сұрады үшке дейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұраса да, айтпады түске дейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мұхаммед пайғамбарды жасырдың” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бала жатып жылады кешке дейін.</w:t>
+        <w:t xml:space="preserve">Бала жатып жылады кешке дейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Атаке, аят мағынасын айтшы бізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы дұға қылар ем атам сізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атаке-ау, аят мағынасын айтпасаңыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен-ай лағып кетермін құла түзге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">       – Білген кісі, ей балам әулие емес,</w:t>
+        <w:t xml:space="preserve">– Білген кісі, ей балам әулие емес,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нанған кісі әулие тіптен емес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітапқа бір жәдігөй аты түскен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мағынасын менен басқа адам білмес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мұхаммед пайғамбарды мен іздермін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">  Екі көзің ағарып отыр атам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бала шыға жөнелді үйден тұра,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баланы ұстай алды тұра қуа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баланы темір қорған үйге салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол аяғын кісендеп мықтап буа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">  	 Баланың қол аяғын кісендеді,</w:t>
+        <w:t xml:space="preserve">Баланың қол аяғын кісендеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кетеді деп балаға инанбады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Атасы мен анасына күш бермеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және біреу келді де үшеуледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Құдай-а, көзім жасын қабыл қылсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">            Дем алмастан жылайын, аңырайын.</w:t>
+        <w:t xml:space="preserve">Дем алмастан жылайын, аңырайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, Құдай-а, біз құлға есігің аш,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мендей ғаріп құлыңа рахматың шаш.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай үшін жанымды қылдым құрбан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедтің жолына байладым бас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">            Әй, Құдай-а, ашшы маған есігіңді,</w:t>
       </w:r>
@@ -245,75 +245,75 @@
         <w:br/>
         <w:t xml:space="preserve"> Өзің ғафу қылмасаң бұ дертіңді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай-а, бұ дертіме дәрмен берсең,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Та өлгенше қылар ем қызметіңді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым Жәбірейілге қылды пәрмен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пәрменіне Құданың не-дүр дәрмен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">            – Бар, Жәбірейіл, Көдектің қолын босат,</w:t>
+        <w:t xml:space="preserve">– Бар, Жәбірейіл, Көдектің қолын босат,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көдегімді мен жақсы жарылқармын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Уай, Жәбірейіл, бара көр Көдек ұғылға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен рахматым салармын мұндақ құлға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Бар, Жәбірейіл, Көдегімнің қолын босат,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">		  Екі ортада бірдемеге обал қылма.</w:t>
+        <w:t xml:space="preserve">Бар, Жәбірейіл, Көдегімнің қолын босат, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Екі ортада бірдемеге обал қылма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым Жәбірейілге жарлық етті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапқан ат, атқан оқтан жылдам жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жәбірейіл аспаннан ұрып еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Темір үй талқан болып тарс-тұрс кетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -321,543 +321,543 @@
         <w:br/>
         <w:t xml:space="preserve">Үй қалды бұзылып, кісен сынды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғаріп Көдек баланың көңілі тынды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үй бұзылып, кісені сынғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым рахматын салғанын бала білді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үйден шығып лағып кетті бала,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">  Ел жоқ, күн жоқ беталды құла дала.</w:t>
+        <w:t xml:space="preserve">Ел жоқ, күн жоқ беталды құла дала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бет алдына-ай лағып келе жатса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрінді қарсы алдында бір шоқ қара.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шоқ қара керуен екен Мекке жүрген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылда барып саудасын ете жүрген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">            Жақын емес, алыс жол Мекке жолы,</w:t>
+        <w:t xml:space="preserve">Жақын емес, алыс жол Мекке жолы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір жарым ай дегенде жете жүрген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір бала келе жатыр бебеу қағып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аузынан бурадайын көбік ағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Елсіз, күнсіз далада немене”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Керуендер таң қалып тұр оны бағып.</w:t>
+        <w:t xml:space="preserve">Керуендер таң қалып тұр оны бағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп келіп керуенге берді сәлем,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуен айтты: – Не болды жаным бала?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзің теңді балалар ойнасып жүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жас басыңнан не салды Құдай Тағалаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	 – Жақсы айтасың бұ сөзді, ағаларым,</w:t>
+        <w:t xml:space="preserve"> – Жақсы айтасың бұ сөзді, ағаларым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақсақал, қарасақал бабаларым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзге бала ойнаса, ойнай берсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедтің жолында шықсын жаным.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бұл бала асық екен Мұхаммедке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Түскендей асықтықтан мұндай дертке.</w:t>
+        <w:t xml:space="preserve">Түскендей асықтықтан мұндай дертке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайыр қылсақ біздерге сауап болар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Берелік аяқ  лау біраз күнге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуен тұра жөнелді түннен көшіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бала жылап келеді жаннан кешіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	һәр қайсысы айтады “ас іш” десіп,</w:t>
+        <w:t xml:space="preserve">һәр қайсысы айтады “ас іш” десіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Айналайын жарқыным ат мін”  десіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мін демеңіз көлікке, түс демеңіз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сірә маған ас беріп “іш” демеңіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ас ішпесем қарным сірә ашпайды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Жаяу жүрсем шаршаман, сіз білмейсіз.</w:t>
+        <w:t xml:space="preserve">Жаяу жүрсем шаршаман, сіз білмейсіз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Аш, балам, жүре көр олай болсаң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не салғанын көрерсің қалай болсаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр қашанда бізбенен бір барасың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық бес күндей бізбенен бірге қонсаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	 – Мен жас бала Меккеге барғаным жоқ,</w:t>
+        <w:t xml:space="preserve"> – Мен жас бала Меккеге барғаным жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алыс-жақын болжауын алғаным жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық бес күндік болмақтан, жүз күн болсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы жолда жан берсем арманым жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жеткізелік Мұхаммед әулиеңе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Шыныңменен жылай бер жан иеңе.</w:t>
+        <w:t xml:space="preserve">Шыныңменен жылай бер жан иеңе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық бес күндік болады Мекке жолы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүре алмассың, міне ғой бұ түйеңе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Айналайын жаратқан, Құдайым-ай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайыма жыламай тұрайынба-ай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	 Қияметте Мұхаммед үмбет десе,</w:t>
+        <w:t xml:space="preserve">Қияметте Мұхаммед үмбет десе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ жалғанды басыма ұрайын ба.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетіп келді Меккеге қырық бес күнде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бала асығып жылайды күндіз-түнде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жан балам, асықпай тұр осы жерде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Таң атқан соң барасың бізбен бірге.</w:t>
+        <w:t xml:space="preserve">Таң атқан соң барасың бізбен бірге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мен келдім қырық бес күнде асық болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық бес күндей сіздермен бірге қонып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп келген Пайғамбар өліп кетсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен арманда болармын ішім толып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	 Мен келдім қырық бес күнде өліп-талып,</w:t>
+        <w:t xml:space="preserve"> Мен келдім қырық бес күнде өліп-талып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық бес күндей сіздермен бірге қонып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп келген Мұхаммед пайғамбарым</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өліп кетсе, қайтамын дүние салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бала асығып жөнелді шыдай алмай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Керуен қалды отырып жылай-жылай.</w:t>
+        <w:t xml:space="preserve">Керуен қалды отырып жылай-жылай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Керуеннен ол бала былай шыға берсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір сахаба жолықты онан былай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, атаке-ау, таң қаларсың сөзімізге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тым-ақ жақсы көріндің көзімізге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	 Атаке-ау, есім шарифың кім болады,</w:t>
+        <w:t xml:space="preserve"> Атаке-ау, есім шарифың кім болады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен іздеген Пайғамбар өзіңіз бе?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Үш күн болды Пайғамбар қасынан  кетпейміз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Бар еді Пайғамбарым көп кеңесі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үш күн бұрын Пайғамбар өлген екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сахабалар бәрі жиылып келген екен.</w:t>
+        <w:t xml:space="preserve">Сахабалар бәрі жиылып келген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасан, Хүсейін – Пайғамбар перзенттері,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Молдаларға Құранын берген екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Балам, осылай тұра тұр, мен қайтайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедтің шын үмбеті келіп тұр деп сені айтайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жырақ жерден келіп тұр бір бейшара,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық бес күн болып тұр деп тағы айтайын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахаба қайтып келді көп ішінде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір демге сыймады сөз ішіне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 “Сахаба бір сөзді есітті” деп,</w:t>
+        <w:t xml:space="preserve">“Сахаба бір сөзді есітті” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көптер қарап аңдады пішініне.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Ей, сахаба, не аңладың тысқа шығып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ішіңнен не тыңдадың жалғыз бағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір нәрсеге көңілің бұзылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	 Аузың барып біздерге айта алмадың.</w:t>
+        <w:t xml:space="preserve">Аузың барып біздерге айта алмадың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әлде қалай далаға шығып едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келіп тұрған жас қана бала көрдім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбар қайда?” деп жылай берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілім қатты бұзылып мүсіркедім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Сахаба айтты: – Ол бала өлмей қалмас,</w:t>
+        <w:t xml:space="preserve">Сахаба айтты: – Ол бала өлмей қалмас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қой жылама” дегеннің тілін алмас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбарым қайда?” деп жылай берді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өлетұғын сияқты тірі қалмас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Ол балаға мен барайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	 Үйге келсе, ертіп ап келейін.</w:t>
+        <w:t xml:space="preserve">Үйге келсе, ертіп ап келейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлдекімнің баласы жылап өлсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбардың соңынан мен де өлейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли шықты, есіктен бала көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Пайғамбар”  деп Әлиге сәлем берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 – Жан балам, мен Пайғамбар емес,– деп,</w:t>
+        <w:t xml:space="preserve">– Жан балам, мен Пайғамбар емес,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жас баланың қолынан жетеледі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баланы жетелеп алып үйге кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарды өлді деп сендірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ынтық болып келді де көре алмады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Айналайын Мұхаммед, ойбай”  деді.</w:t>
       </w:r>
@@ -865,199 +865,199 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Пайғамбарым, жүзіңді көрмей қалдым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзің көріп қолымды бермей қалдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Та өлгенше алдыңда қызмет қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қияметте шапағат қыл” демей қалдым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Пайғамбарым, көрмедім нұр жүзіңді,</w:t>
+        <w:t xml:space="preserve">Пайғамбарым, көрмедім нұр жүзіңді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ынтық болдым бір басқан бір ізіңді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ дүниеде жүзіңді көрмесем де,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қияметте маған сал бір көзіңді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ата-анамнан айрылдым сіздің үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	 Үш күн тұрсаң нетеді менің үшін.</w:t>
+        <w:t xml:space="preserve">Үш күн тұрсаң нетеді менің үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп келген Мұхаммед пайғамбарым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтейін Құдайымның қылған ісін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, Құдай-а, ал менен аманатың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нетейін бұ дүнияның салтанатын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Пайғамбарды көрмей қалдым деген сөзді,</w:t>
+        <w:t xml:space="preserve">Пайғамбарды көрмей қалдым деген сөзді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есіттірме һәр кімге мәлім етіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылай тұра жас бала түсті талып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басын сүйеп отырды Әли барып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайымның тағдыры солай болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	 Өтіп кетті жас бала дүние салып.</w:t>
+        <w:t xml:space="preserve">Өтіп кетті жас бала дүние салып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өтіп кетті дүниеден қаза болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахабалар жыла деді ара қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Шариғаттың бұйрығы осылай” деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шомылдырды баланы таза қылып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Жаназасын оқысып көрге қойды,</w:t>
+        <w:t xml:space="preserve">Жаназасын оқысып көрге қойды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Топырағы бұйырған жерге қойды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бала іздеп жүр еді, иман тапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Еңбек қылсаң жетерсің” деген сөз-ді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хазірет Әли түс көрді үйіне барып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	 Пайғамбарға жолықты бала ғаріп.</w:t>
+        <w:t xml:space="preserve">Пайғамбарға жолықты бала ғаріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсінде Пайғамбарым үйір екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғаріп Көдек баланы қасына алып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жігіттер, аңладың ба сөзім қандай?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кім қалды Пайғамбардан бұрынғыдай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">		 Біз күмра пендеде ықылас жоқ,</w:t>
+        <w:t xml:space="preserve">Біз күмра пендеде ықылас жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ықылас қылсақ табар ек біз де сондай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қиямет алыс емес, бұ күндей-ақ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайырсыз мал, доңыздың түгіндей-ақ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біз күмра пендеде ықылас жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ықылас қылсақ жетер ек жүгірмей-ақ.</w:t>
       </w:r>
@@ -1341,31 +1341,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса Көдек баланың хикаяты (1914). Жинаушы: Ж. Шайхысыламұлы. Айтушы: Жүсіпбек Шайхысыламұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 81-87. folkenu.kz корпусы. Қаралған күні 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса Көдек баланың хикаяты (1914). Жинаушы: Ж. Шайхысыламұлы. Айтушы: Жүсіпбек Шайхысыламұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 81-87. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>