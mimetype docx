--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -77,547 +77,547 @@
         <w:br/>
         <w:t xml:space="preserve">Ертеде шейх Бұрқы диуана өтті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қайтармайды аузынан келген кепті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсы-жаман диуанаң  сөз айтса да,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не айтқанын Құдайым қабыл етті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ертеде шейх Бұрқы диуана өтті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Диуананы Құдайым “достым” депті.</w:t>
+        <w:t xml:space="preserve">Диуананы Құдайым “достым” депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдайым диуананы сонша сүйді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диуананың Құдайға арызы жетті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәңірім айтты бір күні: – Ей, диуанам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық ұдай қызмет қыл енді маған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызметіңді бітіріп менен тіле,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалағаның берейін мен де саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Жарлық қылсаң қызметіңе лайық көріп,</w:t>
+        <w:t xml:space="preserve">– Жарлық қылсаң қызметіңе лайық көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жан-тәнменен қылайын мен жүгіріп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызметіңді бітіріп болғаннан соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұйымымды тілермін мен де келіп.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	– Диуанам, бермейді деп ғапыл қалма,</w:t>
+        <w:t xml:space="preserve">Бұйымымды тілермін мен де келіп.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">– Диуанам, бермейді деп ғапыл қалма,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір берермін деген соң қайту бар ма?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күн ұдай қызметің бітіргенше,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ине жіптей көңіліңе харам алма.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	– Тентек еткен сөзімді жұтпағансың,</w:t>
+        <w:t xml:space="preserve"> – Тентек еткен сөзімді жұтпағансың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзің кеңсің, жаман сөз кектейсің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пәрменіңді қылайын, падишаһым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Береріңнің белгісін бекіткейсің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Бүгінгідей қылайын бұ жылғыңды,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Оңай қылып берейін қиыныңды.</w:t>
+        <w:t xml:space="preserve">– Бүгінгідей қылайын бұ жылғыңды,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Оңай қылып берейін қиыныңды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Саған қиын болса да, маған оңай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Таба алмай тұрам ба бұйымыңды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диуанам қызмет қылды Құдайына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күн тынбай қылды ұдайына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күн өтіп қызметін бітірген соң,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Айтқан күн болды”  деп келді алдына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Диуанам, бәрекелді қызмет еттің,</w:t>
+        <w:t xml:space="preserve">– Диуанам, бәрекелді қызмет еттің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азғана күн айтысқан сөзге жеттің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліңдегі арызыңды менен қала,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Маған өтіп кетті ғой бұ қызметің.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	– Мойныма қырық күн салған міндетіңе,</w:t>
+        <w:t xml:space="preserve">Маған өтіп кетті ғой бұ қызметің.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">– Мойныма қырық күн салған міндетіңе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аяғымнан тік тұрдым қызметіңе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарызымды не айтайын, не айтпайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ қызметім жақты ма екен құдіретіңе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Диуанам, бұ қызметің жақты маған,</w:t>
+        <w:t xml:space="preserve">– Диуанам, бұ қызметің жақты маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық күн ұдай қызметім қылдың тамам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліңдегі қарызыңды менен тіле,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалағаның берейін мен де саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Өзің тентек жаратқан диуанаңмын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Біз өзіңе мас болған пәруанаңмын,</w:t>
+        <w:t xml:space="preserve">Біз өзіңе мас болған пәруанаңмын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тіле дедің, қоймадың падишаһым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен арызымды айтуға ұяламын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Диуанам, мақұл емес ұялғаның,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұяламын дегенің не қылғаның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Диуанам, бұ сөзіңнен ұялмағыл,</w:t>
+        <w:t xml:space="preserve">Диуанам, бұ сөзіңнен ұялмағыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұялсаң рахматымнан құр қалғаның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Құдайым, маған берсең дозақты бер,</w:t>
+        <w:t xml:space="preserve">– Құдайым, маған берсең дозақты бер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дозақ отын күл қылып ұшыра көр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менім саған тілеуім ей, Құдайым,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Пенделердің күнәһін кешіре көр.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	– Диуанам, дозақ па сенің қастың,</w:t>
+        <w:t xml:space="preserve">Пенделердің күнәһін кешіре көр.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">– Диуанам, дозақ па сенің қастың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтқан сөзін қарашы тентек сенің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалағаның берейін әлі де болса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дозақты қой, өзгені тіле, достым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Арызыңды тілеп ап өзің айттың,</w:t>
+        <w:t xml:space="preserve">– Арызыңды тілеп ап өзің айттың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзің айтқан сөзіңнен өзің қайттың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтқан сөзге мен жеттім, сен жетпедің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Достықтан сен қайтсаң, мен де қайттым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзің айттың “диуанам, тіле” дедің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өзің тіле деген соң тілеп едім.</w:t>
+        <w:t xml:space="preserve">Өзің тіле деген соң тілеп едім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шайтанға да азаттық беріп едің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шайтан құрлы пендеңді еш көрмедің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сегіз ұжмақ жараттың рахматыңнан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жеті дозақ жараттың қаһарыңнан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дозақты күл қылып ұшыра көр</w:t>
+        <w:t xml:space="preserve">Дозақты күл қылып ұшыра көр</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен разы болайын, Тәңірім, саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күшің жетпей тұр ма екен өшіруге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пенделердің күнәһін кешіруге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Он сегіз мың ғаламның падишаһы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Сен кешірмей Әзірейіл кешірер ме?</w:t>
+        <w:t xml:space="preserve">Сен кешірмей Әзірейіл кешірер ме?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бар қыларға дозақты жеткен күшің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жоқ қыларға келгенде қайда кеттің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Меккеден түзік еді менің көңілім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Анша түзік көңілімді қалдырғаның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Соңыра отқа пенде мені саламын деп,</w:t>
+        <w:t xml:space="preserve">Соңыра отқа пенде мені саламын деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мақұл емес дозақты жандырғаның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір өзіме бер-сәна дозағыңды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-ақ өзім көрейін азабыңды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құдай-а, не қылсаң да өзіме қыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дозаққа жібермегіл қарағымды.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">	– Диуанам, дозағымды мен берейін,</w:t>
+        <w:t xml:space="preserve">Дозаққа жібермегіл қарағымды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">– Диуанам, дозағымды мен берейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманды дозаққа жіберейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көптен аздың хақын алып беріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қор менен зордың екеуін теңгерейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Диуанам, дозақ оты жанып тұрсын,</w:t>
+        <w:t xml:space="preserve">Диуанам, дозақ оты жанып тұрсын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пенделер қорыққан тәубе қылсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір дозақтан пенделерім қорықпаса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Менің Құдай екенім қайдан білсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Диуанам, бір уақытта ақырзаман болар,</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">	Көбісі мұсылманның кәпір болар.</w:t>
+        <w:t xml:space="preserve">Диуанам, бір уақытта ақырзаман болар,	</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Көбісі мұсылманның кәпір болар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азға зорлық-зомбылық қылғандар бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бәрі де өз  алдыма мағлұм болар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кәпір үшін дозақты жаратқан мен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманды пейішке қаратқан мен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қылмысынан мұсылман дозақ барса,</w:t>
+        <w:t xml:space="preserve">Қылмысынан мұсылман дозақ барса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз обалы өзіне онан жаман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диуанам, разымысың енді маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Немді аяп тұрамын енді сенен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұхаммедтің күнәһлі үмбеттері</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дозақтың отынан болса аман.</w:t>
+        <w:t xml:space="preserve">Дозақтың отынан болса аман.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Диуананың тілеуін Құдай береді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұсылманды дозаққа жібермейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратқан бір Алланың хақы үшін</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қол көтеріп, дұға қылың енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -886,31 +886,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Диуана шейх Бұрқы (1879). Жинаушы: Мәулекей Жұмашұлы. Айтушы: Мәулекей Жұмашұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 101-104. folkenu.kz корпусы. Қаралған күні 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Диуана шейх Бұрқы (1879). Жинаушы: Мәулекей Жұмашұлы. Айтушы: Мәулекей Жұмашұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 101-104. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>