--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -325,51 +325,51 @@
         <w:br/>
         <w:t xml:space="preserve">Атыңнан айналайын, Шаһимардан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Наданды талай-талай жолға салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Билеген жердің жүзін Пайғамбары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өткен соң патша болды шаһариары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазайын ер Әлидің бір қиссасын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Не болғай қалса менен жәдігері.</w:t>
+        <w:t xml:space="preserve">Не болғай қалса менен жәдігері.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар үмбетіне дін үйреткен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді “Арысланым” деп еркелеткен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің патша болған заманында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бай болып Мәдинеде бір жан өткен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
@@ -813,59 +813,59 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ей, сорлы, қайыр берші маған деймін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен разы болайын саған деймін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қимасаң бұ малыңды Құдай үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барғанда ақыретке жаман деймін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> Әзірейіл бұ жаныңды алар деймін,</w:t>
+        <w:t xml:space="preserve">Әзірейіл бұ жаныңды алар деймін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қобалың көр астында қалар деймін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ малың жылан менен шаян болып,</w:t>
+        <w:t xml:space="preserve">Бұ малың жылан менен шаян болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жабылып сол уақытта талар деймін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аулына келген екен кешке таман,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл сөздің Сараңбайға бәрі жаман:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Беретұғын нәрсе жоқ, жүре бергін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бейуақта қақсап тұрған неткен адам.</w:t>
       </w:r>
@@ -1121,51 +1121,51 @@
         <w:br/>
         <w:t xml:space="preserve">Не айтса, патша сөзін кек алмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаһарда сенен батыр толып жатыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрге түсіп оңай болса неге алмайды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> 	– Олардың бәрі қорқақ, жүрегі жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілі асып туған зерегі жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Тегін жатқан олжаны алма”  деген,</w:t>
+        <w:t xml:space="preserve">“Тегін жатқан олжаны алма”  деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзіңнің былшылдаған керегі жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Адам деп сөз айтып ем сені, – дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорыққанның келе ме екен жөні, – дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тегін жатқан олжаны алма дейсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құртарсың бүйте берсең мені, – дейді.</w:t>
       </w:r>
@@ -1561,87 +1561,87 @@
         <w:br/>
         <w:t xml:space="preserve">Берген нан жарты тілім кетті нағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздерді дүниеде қор қылдың,– деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылан менен шаяндар жатыр шағып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сараңбай көрде жатып азап тартты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азаптың неше түрлі дәмін татты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	Періштелер ұрады күрзіменен,</w:t>
+        <w:t xml:space="preserve"> Періштелер ұрады күрзіменен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаққаны жылан, шаян онан қатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сараңбай есектей боп бақырады,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Ойбай,  Әли,  өлдім” деп шақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли десе тоқтайды азаптары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Періште “Мән раббук?” деп ақырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сөзіне жауап таппай жатыр сасып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дауысы нашарлады халі қашып.</w:t>
+        <w:t xml:space="preserve">Дауысы нашарлады халі қашып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мен түйең, қойың, мен жылқың”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылан менен шаяндар кетті басып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> Мұндай түрлі азаптың көрді бәрін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойбай салып білмейді не қыларын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің қасындағы  тамам жандар,</w:t>
       </w:r>
@@ -1901,51 +1901,51 @@
         <w:br/>
         <w:t xml:space="preserve"> Өз жаныма жамандық еттім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шапағат қыл, иә, тақсыр, мен ғаріпке,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Болмаса су түбіне кеттім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылап-жылап ол байғұс тағы талды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорқып бір мәртебе ойбай салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір кішкене жатты да есін жиып,</w:t>
+        <w:t xml:space="preserve">Бір кішкене жатты да есін жиып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аһ”  деп, енді басын жұлып алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Енді білдім бұ дүние өтеді екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тақ түбіме бұ малым жетеді екен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ малды көбейет деп қимағандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азабы қияметке кетеді екен.</w:t>
       </w:r>
@@ -2001,51 +2001,51 @@
         <w:br/>
         <w:t xml:space="preserve"> Ондай адам көрмедім өзім туып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Маңдайында көзі бар бір табақтай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аузынан от шығады, кеттім күйіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көп азаптың айтамын енді несін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорыққаннан соң қалмады биттей есім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өз малым ғаріп жанға дұшпан екен,</w:t>
+        <w:t xml:space="preserve">Өз малым ғаріп жанға дұшпан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шіркінді жанға бермей достым десем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылан мен шаян басты қазған көрді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Баршасы өзім малым көзім көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Біз малың зекет бермей аздырған”  деп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жабылып мен байғұсты талай берді.</w:t>
       </w:r>
@@ -2077,51 +2077,51 @@
         <w:br/>
         <w:t xml:space="preserve">Азапты қатты көрдім малым үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Күйіп-жанып барады ішім-тысым.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өз малым өз жаныма дұшпан екен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иә, тақсыр, шапағат қыл жаным үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниеде жан жоқ екен мендей болған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"> 	Ерінбей өлгенімше дүние қуған.</w:t>
+        <w:t xml:space="preserve"> Ерінбей өлгенімше дүние қуған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өкініп өз ісіне бұл бейшара,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көзінің жасы ағып бетін жуған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Мен бұрын мұндай істі білмес едім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құлаққа айтқан сөзді ілмес едім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұндай азап боларын бұрын білсем,</w:t>
       </w:r>
@@ -2153,51 +2153,51 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Тіллә іздеп осы жерге келдім,– дейді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние дұшпан екенін білдім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүние керек емес, ақырет керек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қу дүниенің қызығын көрдім,– дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Ей, тақсыр, енді қайттім жиған малды,</w:t>
+        <w:t xml:space="preserve">“Ей, тақсыр, енді қайттім жиған малды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қинады дүние үшін шыбын жанды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір шапағат қылғыл,– деп,– мен ғаріпке,”</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол байғұс тағы жылап есін танды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һешкімнің алмаушы едім насихатын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> Дүние үшін көп тарттым көр мехнатын.</w:t>
       </w:r>
@@ -2301,51 +2301,51 @@
         <w:br/>
         <w:t xml:space="preserve"> Айтқанын шариғаттың күтті  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қаза намаз, рузасын жиып алып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сонан соң тақуа болып кетті  дейді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ол байғұс тақуа болып дінін күтті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұрады күндіз-түні шариғатты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұрынғы істеріне тәубе қылып,</w:t>
+        <w:t xml:space="preserve">Бұрынғы істеріне тәубе қылып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мейман күтіп, онан соң өмірі өтті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қазасын руза, намаз жиып алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Байғұсты Шаһимардан жолға салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шариғат істеріне махкам болып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақырда иман тауып дүние салды.</w:t>
       </w:r>
@@ -2353,99 +2353,99 @@
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарандар, алдап жүр ғой дүние деген,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жақсылар ақыреттің қамын жеген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әлбәхил лә йадхулул жаннат, ләу кәна зәһидан”,–</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрмейді пейіш жүзін сараң деген.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұ айтқан Пайғамбардың бір хадисі,</w:t>
+        <w:t xml:space="preserve">Бұ айтқан Пайғамбардың бір хадисі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түзу жолдан азбасын һәр пендесі.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүниені бұ тіріде көп қимаған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қор болар ақыретте әзиз басы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәркімге ғибрат үшін жаздым мұны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> Жайымыз қандай болар махшар күні.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иә, Алла, рахматың көп, жарылқағыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғафу қып мен асының күнәһыны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүмінге ғибрат үшін жазған сөзім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзіме тәсір етпес айтқан сөзім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Не амал, не ғылым жоқ біз асыны,</w:t>
+        <w:t xml:space="preserve">Не амал, не ғылым жоқ біз асыны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иә, раббым, жарылқағыл таңда өзің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жарылқар сенен басқа кісім де жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылатын күнәдан басқа ісім де жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтамын асылықпен бұрынғыны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> Өз басыма келері есімде жоқ.</w:t>
       </w:r>
@@ -2477,51 +2477,51 @@
         <w:br/>
         <w:t xml:space="preserve">Бұ қисса осылайша тамам болды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңіліме Қадір Алла илһам берді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жамағат, Құдай үшін бір дұға қыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жад қылдық бұрын өткен Әли ерді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расулдың жаздым бұрын миғражы мен өлген жерін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жазғаным үшіншісі Әли Шерің.</w:t>
+        <w:t xml:space="preserve">Жазғаным үшіншісі Әли Шерің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сараңбай” деп ат қойдым төртіншіге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кітапты өлең қылған мен бір серің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр нешік салдым хатқа білгендерім,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жазып бер дегеннен соң Ахметкәрім.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"> Тағы жазып берермін неше қисса,</w:t>
       </w:r>
@@ -2787,31 +2787,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса хазырет Әлидің Сараңбайды жолға салғаны (1913). Жинаушы: Ж. Шайхысыламұлы. Айтушы: Белгісіз адам. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 110-125. folkenu.kz корпусы. Қаралған күні 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса хазырет Әлидің Сараңбайды жолға салғаны (1913). Жинаушы: Ж. Шайхысыламұлы. Айтушы: Белгісіз адам. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 110-125. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>