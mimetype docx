--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -85,503 +85,499 @@
         <w:br/>
         <w:t xml:space="preserve">	Жиылып кеңесіп, қайғы қылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли үшін жиылып зар қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылдастылар ертеменен уа кеш,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оған бір хайланы таппадылар һеш.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша айтыпты:  “Өлтірсе біреу Әлині,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәдинеден кетірсе біреу басыны,</w:t>
+        <w:t xml:space="preserve">Мәдинеден кетірсе біреу басыны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шын көңілден оны жақсы көрейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дәулетімнің жартысыны берейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дәулетімді оныңменен көрейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оған хатта қызымды да берейін”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұны естіп батырлары кеңесті,</w:t>
+        <w:t xml:space="preserve">Мұны естіп батырлары кеңесті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір-біреуінің халыны сұрасты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл атты бір балуан түрегелді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әлидің басыны кесемін” деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оған падишасы хошланыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кетірді қасына алтын-күмісті.</w:t>
+        <w:t xml:space="preserve">Кетірді қасына алтын-күмісті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жол жабдығын бәрін, керегін алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және талай алтынды hәм алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Талай балуан қылыш алып қолына,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жөнеліпті Мәдиненің жолына.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдине екі айлық жол еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолының көбінесі шөлдік еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мәдиненің қасына келіпті,</w:t>
+        <w:t xml:space="preserve">Мәдиненің қасына келіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді іздеп көп жүріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдинеде іздеп жүргенінде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жолықты Ахтам деген сахаба.</w:t>
+        <w:t xml:space="preserve">Жолықты Ахтам деген сахаба.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл айтты: – Сенің атың кім бола?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айта көр, тілеуің берсін  дие  мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-        <w:br/>
         <w:t xml:space="preserve">Ахтам айтты: – Бұрын айт сен өзіңді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Онан соң айтайын мен өзімді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қабыл айтты: – Жанәділден боламын,</w:t>
+        <w:t xml:space="preserve">Қабыл айтты: – Жанәділден боламын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді ізденіп мұнда жүремін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ахтам айтты: – Әлиді не қыласың?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не-дүр себеп оны сұрай бересің!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл айтты: – Әлиді көргіз маған,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Берейін жүз мың алтын саған.</w:t>
+        <w:t xml:space="preserve">Берейін жүз мың алтын саған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің басын кесіп аламын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанәділге алып жүре беремін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабылды ойлады келген Әлиге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли үшін келген екен бұл мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Мұнан соң Ахтам қайғырды,</w:t>
+        <w:t xml:space="preserve">Мұнан соң Ахтам қайғырды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді өлмесін деп ойлады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілінен ойлады бұл Ахтам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не қылады Әли үшін мен өлсем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төбелессе Әли жүз мың кісіге</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қарсы тұрып, бәрін бірден қыра ала.</w:t>
+        <w:t xml:space="preserve">Қарсы тұрып, бәрін бірден қыра ала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мен өзім бір кісіге бара-бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли үшін егер өлсем лайығы бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойланып Ахтам айтыпты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Мен боламын білсеңіз –  Әли,– депті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Танымайсың, Мәдиненің ері – мен,</w:t>
+        <w:t xml:space="preserve">Танымайсың, Мәдиненің ері – мен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли батыр дегендері өзіммін”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабылдың Әлиді көргені жоқ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естісе де көріп білгені жоқ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышын көтеріпті Ахтамға қарай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Таяғын көтеріп Ахтам жүгірді.</w:t>
+        <w:t xml:space="preserve">Таяғын көтеріп Ахтам жүгірді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Екеуі төбелесті осында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кесіпті Ахтам басын ақыры.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кесіп Ахтам басын аса салды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанәділдің шаhарына бұл жөнелді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жанәділ шаhарына қайтып жетіпті,</w:t>
+        <w:t xml:space="preserve">Жанәділ шаhарына қайтып жетіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Халықтар бәрі мұны есітіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли басын батыр Қабыл кесіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабарды қала халқы есітті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Есітіп бұл хабарды шаттанысты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Домбырашылар домбырасын шертісті.</w:t>
+        <w:t xml:space="preserve">Домбырашылар домбырасын шертісті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишасы Қабылды тым сыйлапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шаhарда жүргізіп әбден тойлапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша халықты инғам етіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли-дүр деп басты қиял етіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қабылдың көңіліні шат қылыпты,</w:t>
+        <w:t xml:space="preserve">Қабылдың көңіліні шат қылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қызын беріп күйеуі hәм қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де айтайын Ахтамның халін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не болғанын кісі білмеді үш күн.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір намазды оқыған соң Пайғамбар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қарады Ахтамды анықтап Пайғамбар.</w:t>
+        <w:t xml:space="preserve">Қарады Ахтамды анықтап Пайғамбар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мүбәрак арқасын михрабқа қойыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Михрабтан есікке hәм қарапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бұл Ахтам қайда?”  деп сұрапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Көрінбей тұр үш күн болды”  депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бұйырыпты: – Барып сұра үйінен,</w:t>
+        <w:t xml:space="preserve">Бұйырыпты: – Барып сұра үйінен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не қылыпты келмес болды үйінен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұра салды хазірет Біләл азаншы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүгіріп барып үйінен hәм сұрады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатыны айтты: – Үш күн болды енді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Не болғанын білмеймін енді.</w:t>
+        <w:t xml:space="preserve">Не болғанын білмеймін енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балалары Ахтамның жыласа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Атамыз қайда?” деп келіп сұраса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Азаншы аяды анларды көріп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылапты жүзін жерге қойып.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жәбірейіл періште келді жетіп,</w:t>
+        <w:t xml:space="preserve">Жәбірейіл періште келді жетіп,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабарды сөйлерге дайын етіп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетпіс мың періште жолдасы</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәм болыпты бәрі дағы қайғылы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарға Жәбірейіл айтыпты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Ахтам жанын берді– депті,–</w:t>
+        <w:t xml:space="preserve">“Ахтам жанын берді– депті,–</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанәділдің қаласына басы кетті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли үшін жанын пида қылыпты”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыласты бұл сөзді естіп сахаба</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де жылапты Расул Алла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
@@ -589,379 +585,379 @@
         <w:br/>
         <w:t xml:space="preserve">Жанын берді әзиз досы Әли үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жетім қылды балаларын Әли үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул Алла матам тұтты оның үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балалары матам тұтты оның үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балалары Расулдың тізесін құшты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Олар басын Пайғамбар қойнына құшты.</w:t>
+        <w:t xml:space="preserve">Олар басын Пайғамбар қойнына құшты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбар ноха қылып биһұш бопты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біраздан соң һұшыға ол келіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді қайда-дүр деп сұрапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хабар естіп Әли келіп жетіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келіп кірсе,  мәсжидте жыласа,</w:t>
+        <w:t xml:space="preserve">Келіп кірсе,  мәсжидте жыласа,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іші толған мәсжидтің сахаба.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул айтты: – Әли, Ахтам басыны</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Білдің бе қалайынша болғаны?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сенің үшін пида қылған жаныны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетім қылған қатын-бала, қызыны.</w:t>
+        <w:t xml:space="preserve">Жетім қылған қатын-бала, қызыны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не болғанын изhар қылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сенің үшін жанын беріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны естіп Әли таңға қалыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ақылы кетіп және талып қалыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Біраз кейін һұшына ол келіпті,</w:t>
+        <w:t xml:space="preserve">Біраз кейін һұшына ол келіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жасын төгіп көзінен бұл жылапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Айа, Расул Алла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алланың хабибі – сіз екі әлемде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әзиз жанын беріпті ол менім үшін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жетім қылған ұл-қызын менім үшін.</w:t>
+        <w:t xml:space="preserve">Жетім қылған ұл-қызын менім үшін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әгар оның өшіні алмай қалсам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұрмағым нешік болар тірік болсам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылай деп рұқсатты сұрапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілінен  Расул да ойланыпты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Әлиге бір қате ерішсе,</w:t>
+        <w:t xml:space="preserve">“Әлиге бір қате ерішсе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Егер қызым менім жетім қалұрса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли барып оныңменен соғысса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалай болар осында рұқсат болса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әгарда рұқсатты бермесем ғой,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлидің көңілі hәм қалады ғой”</w:t>
+        <w:t xml:space="preserve">Әлидің көңілі hәм қалады ғой”</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дейүп, көп ойланыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәуекелді Аллаға hәм қылыпты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Сұрап көр, Әли, жәрдем Құдайдан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Не болса да көрерсің бір Құдайдан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли Пайғамбардың тізесін құшып жылапты,</w:t>
+        <w:t xml:space="preserve">Әли Пайғамбардың тізесін құшып жылапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрмет сақтап бахилдықты тілепті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Қателерім көп болды, кешіргіл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ізгі дұғаны бізге қылғыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Расул Алла беріпті Дүлдүл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қайғыланды Әлидің балалары, біл.</w:t>
+        <w:t xml:space="preserve">Қайғыланды Әлидің балалары, біл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасан, Хүсейін қасына келіпті</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де Фатима hәм келіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жыласты Әлидің балалары,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де барша дост, даналары.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Хасан, Хүсейін аяқтарын құшыпты,</w:t>
+        <w:t xml:space="preserve">Хасан, Хүсейін аяқтарын құшыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жылап қабақтарын өзен қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де Фатима көп жылапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиге телміріп hәм бір қарапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сахаба баршалары жыласыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үлкен-кішік бәрі дағы жылапты.</w:t>
+        <w:t xml:space="preserve">Үлкен-кішік бәрі дағы жылапты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша Дүлдүлге аттандырдылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Артындан бәрі ұзатып шықтылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Басыңа бір мүшкіл түсе қалса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басыңа бәле келе қалса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дүлдүлдің құлағына сөзің сал,</w:t>
+        <w:t xml:space="preserve">Дүлдүлдің құлағына сөзің сал,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келіп бізге хабар берер бұл Дүлдүл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрісіп ол балуан хазірет Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанәділ шаhарына жөнелді енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Беліне зұлпықарын асыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жаратқан Аллаға тәуекел қылыпты.</w:t>
+        <w:t xml:space="preserve">Жаратқан Аллаға тәуекел қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанәділ қырық бес күндік жол еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлменен үш күнде жетті енді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанәділге барып кірсе бұл Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отқа табынған бір кемпірді көреді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемпірден сұрапты хазірет Әли:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">–	Еліңізде не хабар бар, кемпір,– деді.</w:t>
+        <w:t xml:space="preserve">– Еліңізде не хабар бар, кемпір,– деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кемпір айтты: – Естідім бұл хабарды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл қылды тамаша бір сапарды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли батыр бір балуан бар еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Еліміз одан тым қорқар еді.</w:t>
+        <w:t xml:space="preserve">Еліміз одан тым қорқар еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли басын кесіпті Қабыл батыр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишамыз оған шаттанып жатыр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабылды падиша сыйлапты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Малының жартысыны беріпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
@@ -969,1071 +965,1071 @@
         <w:br/>
         <w:t xml:space="preserve">Қазынасын патшамыз үлестірер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларымыз шаттанысып сөйлесер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Талай күннен шаттықты еттілер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылайша қатты той еттілер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң Әли батыр кемпірге</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	“Иман кетір” депті осы кемпірге.</w:t>
+        <w:t xml:space="preserve">“Иман кетір” депті осы кемпірге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Иман дегеш кемпір ойбай салыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышпенен Әли басын шабыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үйіне кірді кемпірдің Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Отырып тамағыны анда жеді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли айтты: – Бисмилла уа билла,</w:t>
+        <w:t xml:space="preserve">Әли айтты: – Бисмилла уа билла,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де  тағы тауаккалту алә Алла.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылай деп аттанды Дүлдүлге,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлменен барып кірді Жанәділге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның есігіне Әли келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көре салып біреу қасына келіпті.</w:t>
+        <w:t xml:space="preserve">Көре салып біреу қасына келіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұрады: – Бұл сіз кім боларсыз,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Нені іздеп осында жүрерсіз?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Мен – бір балуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келе-дүрмін һәрбір қаладан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Ұры алды менім көп малымны,</w:t>
+        <w:t xml:space="preserve">Ұры алды менім көп малымны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Іздеп жүрем малымны алған ұрыны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің ойлағаны Ахтамның жаны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басын кескен Қабылдың қаны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Әлиді көрген кісі,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Жүгіріп падишаға келді.</w:t>
+        <w:t xml:space="preserve">Жүгіріп падишаға келді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көргенін бәрін бір-бір сөйлепті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қапқаға бір жігіт келген” дейүпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аты арғымақ, өзі де балуан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздің аттан аты артық жаралған.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Айта өзі  “алды малымды ұры,</w:t>
+        <w:t xml:space="preserve">Айта өзі  “алды малымды ұры,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнда келдім ізденіп осы ұры”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанәділдің падишасы мұны есітті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Алып кел,– депті,– мұнда ол жігітті”.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кіріп шаттығымызды білсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлидің басыны hәм көрсін.</w:t>
+        <w:t xml:space="preserve">Әлидің басыны hәм көрсін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң күзетші шығыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Құрмет қылып  “кірің ішкері”  депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты Дүлдүлдің құлағына:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Кіріп кешіксем мен осында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Барып менден  Расулға хабар бер,</w:t>
+        <w:t xml:space="preserve">Барып менден  Расулға хабар бер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естісін hәм бәрі де сахабалар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Хасан,  Хүсейініме сәлем айт</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және Фатимаға менен сәлем айт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аллаhу акбар”  деп айғай салсам,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Кетпе мұнан әгарда Дүлдүл болсаң.</w:t>
+        <w:t xml:space="preserve">Кетпе мұнан әгарда Дүлдүл болсаң.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәуекелменен ішкері кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлиді патша уа hәм қабыл көрді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша сұрапты: – Жігіт, қайдан жүресің</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және қайсы қаладан келесің?</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Естіп-көргеніңнен бар ма?</w:t>
+        <w:t xml:space="preserve">Естіп-көргеніңнен бар ма?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Біздің шаттығымызды білгенің бар ма?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Абайла, Әлиді біз өлтірдік,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мәдинеден басын оның кетірдік.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Әлиді көргенім бар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оған hәм жолдас болғаным бар.</w:t>
+        <w:t xml:space="preserve">Оған hәм жолдас болғаным бар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің шәкірті өзіммін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оның қанша ойындарын білемін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айтадылар: – Әгар басын кетірсек,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Танырсың ба алдыңа қойсақ?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли айтты: – Кетіріңдер көрейін,</w:t>
+        <w:t xml:space="preserve">Әли айтты: – Кетіріңдер көрейін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли болса, оны танып білейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кетірділер табақпенен басыны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Яғни, шаһид Ахтам басыны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көріп еді Әли Ахтам басыны,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Өзендей төкті көзден жасыны.</w:t>
+        <w:t xml:space="preserve">Өзендей төкті көзден жасыны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша сұрапты осында:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Жыладың қандай себеп осында?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты осында бір жауабыны:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Алдырып едім бір жерде бір басыны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Оған ұқсайды екен осы бас,</w:t>
+        <w:t xml:space="preserve">Оған ұқсайды екен осы бас,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Соның үшін жылағаным менім рас.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Олар айтты: – Осы Әли басы-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сен көрген бас бұ емес-дүр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты осында тұра салып:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">  	– Әлидің үш ойынын білемін, – деп.</w:t>
+        <w:t xml:space="preserve">  – Әлидің үш ойынын білемін, – деп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша бұйрық қылса ойнайын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өнерлерін кісілерге көргізейін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Сұрадылар: – Қалайша көргізесің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айта көр оны қалай білесің?</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли айтты: – Қырық арыстан сүйегін,</w:t>
+        <w:t xml:space="preserve">Әли айтты: – Қырық арыстан сүйегін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатар қойсалар шашырап өтемін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және он екі  батпан теміріні,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір қолменен алып ұрайын оны.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Үшінші қылыш ойынын білемін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Падиша бұйрық қылса қыламын.</w:t>
+        <w:t xml:space="preserve">Падиша бұйрық қылса қыламын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша бұйырыпты осында:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Үлкен-кішік жиылың осында,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ойыншының ойыныны көріңдер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұлық-кішік бәріңіз жиылыңдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Үлкен-кішік бәрі де жиылыпты,</w:t>
+        <w:t xml:space="preserve">Үлкен-кішік бәрі де жиылыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли ортада жалғыз қалыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша тақытына шығыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де батырлары бірге келіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Қайда ол батырыңыз?</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли басын кесіп келген Қабылыңыз.</w:t>
+        <w:t xml:space="preserve">Әли басын кесіп келген Қабылыңыз.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің ойындарын келіп көрсін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осы майданда әзір болсын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұл заман Қабыл аулақта еді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның қызыменен рахатта еді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қабылды жылдам алып келділер,</w:t>
+        <w:t xml:space="preserve">Қабылды жылдам алып келділер,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падишаның қасына қойдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қырық арыстанды қатар қойдылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тамашаны бәрі қарап тұрдылар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бисмилла” деп Әли өтіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бір қарғығанда қырық кездей кетіпті.</w:t>
+        <w:t xml:space="preserve">Бір қарғығанда қырық кездей кетіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Теуіп еді аяғыменен анда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арыстандар сүйегін топырақ етті анда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осыны көріп қайран қалысты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ғажаптанып бәрі дағы күлісті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Тағы екі темірді ол аспанға</w:t>
+        <w:t xml:space="preserve">Тағы екі темірді ол аспанға</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ата салып және ұстап алады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">һәр екеуі темірдің он екі батпан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Барша көргендер бәрі қалыпты қайран,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Қайда ол Қабыл? – депті Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Келіп менім қасыма тұрсын”  деді.</w:t>
+        <w:t xml:space="preserve">Келіп менім қасыма тұрсын”  деді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша хазіреті Қабылға бұйырыпты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">– Әлидің шәкіртіменен ойнап көр, – депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің басын алған батырдың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Шәкіртіменен төбелесі жеңіл оның.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Осылай деп бұйрық еткеш падиша,</w:t>
+        <w:t xml:space="preserve">Осылай деп бұйрық еткеш падиша,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қалтыранып Қабыл майданға шыға.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қорқыңқырап Әлидің қасына келіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келмесе падишадан қорқыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Әли басын кесіпсің,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Көрейін мен қалайынша кесіпсің.</w:t>
+        <w:t xml:space="preserve">Көрейін мен қалайынша кесіпсің.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабыл қылышын көтеріп келіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли басын кесейін деп ойланыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осында Әли алды зұлпықарын,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Белінен алды, яғни, Пайғамбар қылышын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қабылды тұтып алды белінен,</w:t>
+        <w:t xml:space="preserve">Қабылды тұтып алды белінен,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Ұстап атты аспанға құлағынан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрінбес болып кетті аспанға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабылды осылайша қылды ол дана.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсіп келе жатқанда ол Қабылға,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Он екі батпан темірменен ұрды және.</w:t>
+        <w:t xml:space="preserve">Он екі батпан темірменен ұрды және.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң және кетті ол Қабыл,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Аспанға қарай жаны шығып бұл Қабыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Түсе келе жатқанда быт-шыт болыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзі Қабылдың осында қара болыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли айтты: – Батырлар келсін мұнда,</w:t>
+        <w:t xml:space="preserve">Әли айтты: – Батырлар келсін мұнда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әлидің өнерлерін көрсін мұнда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырлар бір-бірден бәрі келді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Келе салып бәрін де қырып салды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төрт мыңдай батырларды бәрін ол,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Төрт мың түрлі етіп өлтірді ол.</w:t>
+        <w:t xml:space="preserve">Төрт мың түрлі етіп өлтірді ол.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кей біреуін қылышпенен кесіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кей біреуін темірменен ұрыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кей біреуін тастай алып атыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көрінбес болып аспан кетіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Яғни хазірет Әли палуан, жарандар,</w:t>
+        <w:t xml:space="preserve">Яғни хазірет Әли палуан, жарандар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жанәділде осындай іс қылғанлар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де айтайын ол хазірет Әли,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кей батырдың басын жерге ұрды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кей біреуінің басын анда жарыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Миларын hәм талқан қылыпты.</w:t>
+        <w:t xml:space="preserve">Миларын hәм талқан қылыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларын салып-салып қалғанда,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Аллаhу акбар” деп айтты Әли анда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша бұл іске таң қалыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қарап тұрған уәзірлер аң-таң болды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әлидің төбелескен жерінде,</w:t>
+        <w:t xml:space="preserve">Әлидің төбелескен жерінде,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Өзендей қан болыпты осында.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұны көріп падиша сасыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Сұраңыз, бұ кім-дүр өзі?”  депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Падиша өзі тұрып сұрапты:</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	– Айа, жігіт, қайдан келдің сен?– депті.</w:t>
+        <w:t xml:space="preserve">– Айа, жігіт, қайдан келдің сен?– депті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батырларымды әбден қырып салдың,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қабылды аспанға атып салдың.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң Әли Дүлдүлді шақырыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тағзымменен Дүлдүл келіп жетіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли Дүлдүлге мініп алды,</w:t>
+        <w:t xml:space="preserve">Әли Дүлдүлге мініп алды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жүзіндегі нықапты көтеріп алды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Алла жолында жүремін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Кез келген батырларды қырамын.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жолаушы жүрген бір батыр ер-дүрмін,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли ибн Әбу Тәліп өзіммін.</w:t>
+        <w:t xml:space="preserve">Әли ибн Әбу Тәліп өзіммін.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли айтты: – Алланың Арысланы,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Боламын мен өзім батыр Әли.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Пайғамбарым менім Мұхаммед болұр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жаратқан раббымыз Алла болұр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Лақабым лә фатти  иллә Әли-дүр,</w:t>
+        <w:t xml:space="preserve">Лақабым лә фатти  иллә Әли-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышым зұлпықар Хайдари-дүр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қатыным Расул қызы  Фатима,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Балаларым Хасан, Хүсейін бола.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бенім атам Мұхаммед Мұстафа-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Бенім атым Әли әл-Мұртаза-дүр.</w:t>
+        <w:t xml:space="preserve">Бенім атым Әли әл-Мұртаза-дүр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бұ сөзден білділер, осы – Әли-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Естілген Әли батыр осы-дүр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Мұнан соң көп солдат жидылар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Төбелесіп көрелік және деділер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли айтты: – Солдат жәмиғ қылыңдар,</w:t>
+        <w:t xml:space="preserve">Әли айтты: – Солдат жәмиғ қылыңдар,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Жабылып бір арманнан шығыңдар.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әли қайтып бір жерге түсіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Арасында бір кеше өмір өтіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Айғай салды жанәділдер: – Ойбай,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">      Әлиді өлтірелік, ойбай!</w:t>
+        <w:t xml:space="preserve">Әлиді өлтірелік, ойбай!</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Біздің әскеріміз көп” десіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Әли болса өзі жалғыз” десіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Осылай деп жүз мың әскер жиылды,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Батыр, балуан алдағы сапқа жиылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Әли хазірет ерте намазын оқып,</w:t>
+        <w:t xml:space="preserve">Әли хазірет ерте намазын оқып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Басына шалмасын hәм шалып,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Қылышын тағып алды беліне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Және де міне салды Дүлдүлге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлменен әскер қасына келіпті,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Қылышын қолына hәм алыпты.</w:t>
+        <w:t xml:space="preserve">Қылышын қолына hәм алыпты.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Алланы, зікірді көңіліне салыпты,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлменен ұшқандай болып кетіпті.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">“Бисмилла”  деп әскер ішіне кірді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тәуекелді жаратқан Аллаға қылды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">	Дүлдүлменен анда-мұнда өтеді,</w:t>
+        <w:t xml:space="preserve">Дүлдүлменен анда-мұнда өтеді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Солдаттарды егін басындай қырады.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Оңға-солға қылышын соза-дүр,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Әскерлер ондан сүрлігіп қаша-дүр.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Дүлдүлменен әскердің өте шетіне,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Бір өткенде қанша мыңды қырып сала.</w:t>
       </w:r>
@@ -2288,31 +2284,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Хазірет Әлидің Жанәділ шаһарында төбелескені (1899). Жинаушы: Шаһмарданұлы Кашафидин. Айтушы: Шаһмарданұлы Кашафидин. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 143-155. folkenu.kz корпусы. Қаралған күні 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Хазірет Әлидің Жанәділ шаһарында төбелескені (1899). Жинаушы: Шаһмарданұлы Кашафидин. Айтушы: Шаһмарданұлы Кашафидин. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 143-155. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>