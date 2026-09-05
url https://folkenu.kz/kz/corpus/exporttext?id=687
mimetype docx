--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -3332,31 +3332,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қисса Зейнеп пен Заидтың уақиғасы (1910). Жинаушы: Иазид Қонайұлы. Айтушы: Иазид Қонайұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 224-243. folkenu.kz корпусы. Қаралған күні 2026-07-17.</w:t>
+        <w:t xml:space="preserve">Қисса Зейнеп пен Заидтың уақиғасы (1910). Жинаушы: Иазид Қонайұлы. Айтушы: Иазид Қонайұлы. Дереккөз: Бабалар сөзі: Жүз томдық.—Астана: «Фолиант», 2005. Т. 16: Діни дастандар.—2005.—328 бет, суретті.. Беттер: 224-243. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>