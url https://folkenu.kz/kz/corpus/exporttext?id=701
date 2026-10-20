--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -57,50 +57,87 @@
       <w:r>
         <w:t xml:space="preserve">Жылқыда бір құлын бар тай секілді,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Тұяғы сол құлынның ай секілді.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Малшыға мен секілді аты шыққан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Көңілі қалқатайдың бар секілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ағылшын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qara Öleñ (Traditional Kazakh Folk Song)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">There is a foal in the horse, like a colt,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Its hoof is like that of the moon.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Like me, it has become known to the herdsman,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">It seems that the heart of the girl is present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Паспорт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жинаушы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Айтушы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
@@ -292,31 +329,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Қара өлең (2009). Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 71: Қара өлең.—416 б.. Беттер: 19. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Қара өлең (2009). Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2011. Т. 71: Қара өлең.—416 б.. Беттер: 19. folkenu.kz корпусы. Қаралған күні 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>