--- v1 (2026-09-05)
+++ v2 (2026-10-20)
@@ -2795,51 +2795,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Беттер: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">127-179</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Метадерек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Экспедиция атауы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Қостанай экспедициясы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Институт: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Әдебиет және өнер институты</w:t>
@@ -2955,31 +2955,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Жанқожа батыр мен Бабажан сарт (Жөкей Шаңғытбайұлы нұсқасы) (1946). Айтушы: Жөкей Шаңғытбайұлы. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: Фолиант, 2010. Т. 62: Тарихи жырлар.—376 бет.. Беттер: 127-179. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Жанқожа батыр мен Бабажан сарт (Жөкей Шаңғытбайұлы нұсқасы) (1946). Айтушы: Жөкей Шаңғытбайұлы. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: Фолиант, 2010. Т. 62: Тарихи жырлар.—376 бет.. Беттер: 127-179. folkenu.kz корпусы. Қаралған күні 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>