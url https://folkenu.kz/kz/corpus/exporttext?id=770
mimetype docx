--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -327,51 +327,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Беттер: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">35-36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Метадерек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">әйел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Институт: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М.О. Әуезов атындағы Әдебиет және өнер институты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Жазылған уақыты: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2004-01-05</w:t>
@@ -443,31 +443,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Сүйекті үйден шығарғанда айтылатын жоқтау (2004). Жинаушы: Мұқаметкәрім- қызы К.. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2013. Т. 91: Ғұрыптық фольклор: Мұң-шер өлеңдері.—432 бет.tom91. Беттер: 35-36. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Сүйекті үйден шығарғанда айтылатын жоқтау (2004). Жинаушы: Мұқаметкәрім- қызы К.. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2013. Т. 91: Ғұрыптық фольклор: Мұң-шер өлеңдері.—432 бет.tom91. Беттер: 35-36. folkenu.kz корпусы. Қаралған күні 2026-10-21.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>