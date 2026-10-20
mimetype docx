--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -611,62 +611,62 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Беттер: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">307-313</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Метадерек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Әлеуметтік статус: </w:t>
+        <w:t xml:space="preserve">әлеуметтік статус: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Халық ақындары, жыршылар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ел: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Қазақстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Цифрланған формат: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Қазақ батырларының деректемесі» (2001 ж.), "Бабалар сөзі"</w:t>
@@ -749,31 +749,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Абылай мен Олжабай. Айтушы: С.Мәукеұлы, Ж.М. Байжанұлы, К. Райымбекұлы. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2010.  Т. 57: Тарихи жырлар.—408 бет.. Беттер: 307-313. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">Абылай мен Олжабай. Айтушы: С.Мәукеұлы, Ж.М. Байжанұлы, К. Райымбекұлы. Дереккөз: Бабалар сөзі: Жүзтомдық.—Астана: «Фолиант», 2010.  Т. 57: Тарихи жырлар.—408 бет.. Беттер: 307-313. folkenu.kz корпусы. Қаралған күні 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>