--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -2339,62 +2339,62 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Беттер: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">176-205</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Метадерек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Орындаушы жынысы: </w:t>
+        <w:t xml:space="preserve">орындаушы жынысы: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Әлеуметтік статус: </w:t>
+        <w:t xml:space="preserve">әлеуметтік статус: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">халық ақыны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Институт: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">М.О.Әуезов атындағы ӘӨИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ел: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Қытай (ҚХР)</w:t>
@@ -2510,31 +2510,31 @@
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Дереккөз: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Көрсетілмеген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ұсынылған дәйексөз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ЖӘНІБЕК БАТЫР (1927). Айтушы: Ыбырай (Тарбағатай ақыны). Дереккөз: Бабалар сөзі: Жүзтомдық. —Астана: «Фолиант», 2010. Т. 59: Тарихи жырлар. —400 бет.. Беттер: 176-205. folkenu.kz корпусы. Қаралған күні 2026-09-05.</w:t>
+        <w:t xml:space="preserve">ЖӘНІБЕК БАТЫР (1927). Айтушы: Ыбырай (Тарбағатай ақыны). Дереккөз: Бабалар сөзі: Жүзтомдық. —Астана: «Фолиант», 2010. Т. 59: Тарихи жырлар. —400 бет.. Беттер: 176-205. folkenu.kz корпусы. Қаралған күні 2026-10-20.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>